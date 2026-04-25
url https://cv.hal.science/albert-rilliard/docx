--- v1 (2026-04-05)
+++ v2 (2026-04-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Albert Rilliard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-cultural dimensions organizing prosodic attitudes reception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Hönemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.e025012. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20396/joss.v14i00.20379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic study of /r/ front fricatives in Bolivian Highland Spanish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pierrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios de Fonética Experimental </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, pp.41 - 56. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1344/efe-2025-34-41-56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage dans le temps : des archives télévision et radio pour observer l’évolution des voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa-Claire Adgharouamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Coulomb-Gully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 149, pp.104-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic and perceptual profiles of american english social affective expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ela Thurgood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, pp.e024004. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20396/joss.v13i00.20015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variación pragmática, traducción audiovisual y estrategias conversacionales para el doblaje: léxico coloquial y palabras tabús</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Rebollo Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Tradução </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Sex, Taboo, and Swearing: Forbidden Words in Audiovisual Translation, 44 (2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5007/2175-7968.2024.e99158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual channel facilitates the comprehension of the intonation of Brazilian Portuguese wh-questions and wh-exclamations: evidence from congruent and incongruent stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma da Silva Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/langcog.2024.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of F0 movements, intensity, and duration in the perceptual identification of Brazilian Portuguese wh-questions and wh-exclamations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma da Silva Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA : Documentação de Estudos em Lingüística Teórica e Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (3), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1678-460X202258882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os domínios da focalização: um estudo experimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Carnaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João A. de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gragoatá</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (58), pp.392-418. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22409/gragoata.v27i58.51979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus types in Brazilian Portuguese: Multimodal production and perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Carnaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA : Documentação de Estudos em Lingüística Teórica e Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (3), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1678-460X202258944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the prosodic forms of Discourse Markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Raso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saulo Mendes Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domínios de Lingu@gem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (4), pp.1436-1488. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14393/DL52-v16n4a2022-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the Auditory and Visual Modalities in the Perceptual Identification of Brazilian Portuguese Statements and Echo Questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Swerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64 (1), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0023830919898886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variedades linguísticas dentro e fora do Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Drager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia dos Santos Machado Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Luiz Wiedemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diadorim - Revista cientifica do programa de pos-graduaçào em letras vernàculas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Língua e Literatura, 23 (1), pp.14-23. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35520/diadorim.2021.v23n1a44438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic varieties in Brazil and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Drager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia dos Santos Machado Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Luiz Wiedemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diadorim - Revista cientifica do programa de pos-graduaçào em letras vernàculas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dossiê Língua e Literatura, 23 (1), pp.24-33. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35520/diadorim.2021.v23n1a44441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The combined Perception of Socio-affective Prosody: Cultural Differences in Pattern Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erickson Donna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the Phonetic Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.84-96. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24467/onseikenkyu.24.0_84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percepção audiovisual da entoação modal do português do Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma da Silva Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gradus - Revista Brasileira de Fonologia de Laboratório</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.47-70. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47627/gradus.v5i1.148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual and auditory cues of assertions and questions in Brazilian Portuguese and Mexican Spanish: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma da Silva Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Gomes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.73 - 92. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20396/joss.v9i00.14958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMO FALAM AS MULHERES LUDOVICENSES: UMA ANÁLISE PROSÓDICA BASEADA EM DADOS AMPER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayna Conceição dos Santos Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinailda dos Santos Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Fernandes Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercâmbio : Revue d’Études Françaises=French Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, A prosódia das línguas românicas, 39, pp.74-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prosódia de perguntas e asserções: um estudo situado de espanhol no Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Lima de Souza Cerqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Papers em Linguística</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), pp.109-137. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5007/1984-8420.2019v20n1p109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcação de foco estreito e o acento secundário em interrogativas totais no português do Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Carnaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antonio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Papers em Linguística</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (2), pp.136-167. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5007/1984-8420.2018v19n2p136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigmatic variation of vowels in expressive speech: Acoustic description and dimensional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143 (1), pp.109-122. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5018433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARACTERIZAÇÃO PROSÓDICA DO PORTUGUÊS FALADO NA AMAZÔNIA: VARIEDADE LINGUÍSTICA DE MOCAJUBA (PA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sebastiana da Silva Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Célia Fernandes Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nova Revista Amazônica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (2), pp.43. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18542/nra.v6i2.6189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enregistrements et transcriptions pour un atlas sonore des langues régionales de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.23-48. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geolinguistique.365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of expressive prosodic speech acts performed in USA English by L1 and L2 speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.27-45. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20396/joss.v6i1.14981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-visual expressions of attitude: How many different attitudes can perceivers decode?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Mixdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Hönemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew K.H. Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.114 - 126. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2017.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social affective variations in Brazilian Portuguese: a perceptual and acoustic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Antonio Moraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Estudos da Linguagem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (3), pp.1043-1074. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17851/2237-2083.25.3.1043-1074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acento Lexical do Português Brasileiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Fernandes Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedita Do Socorro Pinto Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jany Eric Queiros Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Fontel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.159-175. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20396/joss.v5i2.15072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosody as a recursive embedding tool in production and perception of Karaja: an acoustic and neuro-psycholinguistic investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Novo Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniela Improta França</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.101-123. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20396/joss.v5i2.15069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of duration and intensity factors in the characterization of modal intonation in Brazilian Portuguese spoken in the North of Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimera: Romance Corpora and Linguistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (2), pp.345-358. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15366/chimera2016.3.2.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude prosodique comparative des questions en français en contact avec l'occitan et le catalan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Ivent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varvara Kozhevina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 202, pp.75-91. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.202.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pistas prosódicas do falar catarinense: um estudo sobre interrogativas totais neutras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Gonzaga Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabel Christine Seara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Linguagem &amp; Ensino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (2), pp.251-274. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15210/rle.v18i2.15282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GV-LEx corpus of tales in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (3), pp.521-547. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-015-9306-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Vowel Duration, Intensity, and Articulation Rate on Judgments of Naturalness and Intelligibility of Japanese Learners' English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoko Hori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the Phonetic Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (2), pp.30-41. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24467/onseikenkyu.18.2_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drawing melodies: Evaluation of chironomic singing synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Feugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 135 (6), pp.3601-3612. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4875718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative prosodic study of questions in French in contact with Occitan and Catalan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Ivent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varvara Kozhevina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.59-72. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20396/joss.v4i2.15055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social affect production and perception across languages and cultures  the role of prosody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Antonio Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leitura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (52), pp.15-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual study for Mandarin attitudinal speech. Journal of School of Chinese Language and Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of School of Chinese Language and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.169-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Study for Mandarin Attitudinal Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of School of Chinese Language and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.169-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation diachronique dans la prosodie du style journalistique : le cas de l'accent initial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (1), pp.97-111. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfla.171.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diachronic study of initial stress and other prosodic features in the French news announcer style: corpus-based measurements and perceptual experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (2), pp.263-293. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0023830911417799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distancias prosodicas entre variedades romanicas en el marco del proyecto AMPER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Internacional de Lingüistica Iberoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (1), pp.13-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la variation prosodique diatopique en portugais européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lurdes de Castro Moutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Lidia Coimbra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Romano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios de Fonética Experimental </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XX, pp.35-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chironomic stylization of intonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (3), pp.1594-1604. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3531802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination perceptive d'expressions émotionnelles actées vs. spontanées. Variabilité interindividuelle et influence de l'intensité de l'émotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (7), pp.833-857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nichi eigobogowasha niyoru kanjouonseichikaku no hikaku - kihonshuhasu igai no onkyotekitokusho kara erareru jouhou ni chumokushite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kawahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sakakibara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammar and Speech VI (in Japanese)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">日本語母語話者は発話の一部分を聞くだけで態度を知覚できるのか？ - Gating パラダイムによる実験を通して</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement du Japonais en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.65-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on percevoir les attitudes japonaises avant la fin de phrase ? – test perceptif selon le paradigme de gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Language Education in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihongo shigenkaiwa niokeru hatuwataido no ninshiki: Nihongobogowasha to kankokujin shokyugakushusha wo taishoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tabuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammar and Speech IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-linguistic and cultural comparison of perception for Japanese communication - A contrastive study between Japanese and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Tabuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement du Japonais en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.86-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Indices To Japanese And French Prosodically Expressed Social Affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52 (2&amp;3), pp.223-243. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0023830909103171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collaboration scientifique franco-portugaise : une constance dans l’orientation scientifique du Centre de Dialectologie de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Lidia Coimbra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino dell'atlante linguistico Italiano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32, pp.205-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihongo inritsu taido no chikaku ni ataeru nihongo syutoku no eikyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement du Japonais en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De E-Wiz à C-Clone: recueil, modélisation et synthèse d'expressions authentiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20, pp.499-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and Identifying Discourse Markers in Spontaneous Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Raso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saulo Mendes Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João A. Moraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miguel Oliveira, Jr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prosodic Interfaces - Interdisciplinary Perspectives on Sound Patterns and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-102, 2025, 978-3-11-105990-7. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783111060309-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de la diversité linguistique à travers un atlas sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Caressa; Christophe Doubovetzky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue(s) et droit(s). Enjeux et paradoxes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.177-188, 2025, Logiques Juridiques, 978-2-336-55319-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of Perceived Voice Pitch Across Time Periods, Gender, and Age in French Media Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ondel Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina De Iacovo; Bianca Maria De Paolis; Daniela Mereu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The voice in the media and new technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 (004), </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Officinaventuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-71, 2024, Studi Associazione Italiana Scienze della Voce, 978-88-97657-73-6. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17469/O2112AISV000004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 8. Perceptual changes between adults and children for multimodal im/politeness in Japanese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andreas H. Jucker; Iris Hübscher; Lucien Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Im/politeness: Signed, spoken, written</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 333, John Benjamins Publishing Company, pp.213-249, 2023, Pragmatics &amp; Beyond New Series, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/pbns.333.08sho⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identificação perceptiva de pistas prosódicas da asserção e da questão-eco no português brasileiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma da Silva Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Urbán Bálint. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Se mais mundo houvera lá chegara": Tanulmányok Rákóczi István 65. születésnapja tiszteletére. [Estudos para István Rákóczi em homenagem a seu 65º aniversário]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELTE Eötvös Kiado, pp.95-124, 2023, 978-963-489-585-5. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21862/rakoczi65.elteport.2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funções dos gestos faciais na prosódia audiovisual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Carnaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma da Silva Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maíra Avelar; Vera Pacheco; Marian Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguística e Estudos de Gestos: Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontes Editores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-39, 2023, Coleção Linguística em Rede, 9786556377322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estrutura prosódica e focalização: dados do português do Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Carnaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josane Moreira de Oliveira; Jacyra Andrade Mota; Regiane Coelho Pereira Reis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribuições para a Linguística Brasileira – uma homenagem a Dinah Callou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora UFMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-124, 2023, 978-65-89995-05-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entoação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miguel Oliveira Jr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prosódia, Prosódias: uma introdução</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora Contexto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-66, 2022, 978-65-5541-161-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoprosody: quantitative approaches of prosodic variation across dialects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcia dos Santos Machado Vieira, Marcos Luiz Wiedemer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensões e experiências em Sociolinguística</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-83, 2019, 978-85-212-1875-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phonetic approach of voice qualities: challenges in corresponding perceptual to acoustic descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuleica Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Madureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subsidia. Tools and resources for speech sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality Judgments Based on Speaker’s Social Affective Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qiang Fang; Jianwu Dang; Pascal Perrier; Jianguo Wei; Longbiao Wang; Nan Yan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10733, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-13, 2018, Lecture Notes in Artificial Intelligence, 978-3-030-00126-1. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00126-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing the intonation of speech acts in Brazilian Portuguese: Methodological aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingo Feldhausen; Jan Fliessbach; Maria del Mar Vanrell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in prosody: A Romance language perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Science Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-262, 2018, Studies in Laboratory Phonology, 978-3-96110-105-4. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1471564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prononciation des apprenants de FLE et la multimodalité expressive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prononciation du français dans le monde: du natif à l'apprenant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLE international</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.257-263, 2017, 978-2-09-038241-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de l'évolution diachronique de la prosodie dans le style journalistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française mise en relief. Aspects grammaticaux et discursifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.187-198, 2017, 978-2-35412-256-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions à intonation descendante: un exemple d'isolat corse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Maynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti del Workshop Lingue delle isole, isole linguistiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni dell'Orso, pp.4-19, 2016, 978-88-6274-671-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosody and emotion in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intonational Grammar in Ibero-Romance. Approaches across linguistic subfields.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.135-152, 2016, 9789027258052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falling yes/no questions in Corsican French and Corsican: evidence for a prosodic transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Lehka-Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Mairano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">É. Delais-Roussarie; M. Avanzi; S. Herment. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prosody and languages in contact. L2 acquisition, attrition, languages in multilingual situations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, Berlin, Chap. 6 ; p. 101-122., 2015, 978-3-662-45167-0. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45168-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage des expressions prosodiques et gestuelles de politesse par des francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeki Kamiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Makiko Andro-Ueda et Jean-Michel Butel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon pluriel. 9, Histoires d'amour : quelques modalités de relation à l'autre au Japon : actes du neuvième colloque de la Société française des études japonaises, Paris Inalco, 16-18 décembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Philippe Picquier, 2014, 978-2-8097-0968-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illocution, attitudes and prosody: A multimodal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spoken Corpora and Linguistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.233-270, 2014, 9789027203694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Cultural Perception of some Japanese Politeness and Impoliteness Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Antonio Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic approaches to emotion in context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John benjamins Publishing, pp.251-276, 2014, 9789027256461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du DVD &amp;quot;Intonations romanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Mairano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Romano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolanda Congosto Martin, Maria Luisa Montero Curiel, Antonio Salvador Plans. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonética Experimental, Educación Superior e Investigación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III. Prosódia, Arco Libros, pp.171-187, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic analysis of a corpus of Brazilian Portuguese attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VIIth GSCP International Conference : Speech and Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Firenze University Press, pp.162-166, 2012, 9788866553519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial gestures in the expression of prosodic attitudes of Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma da Silva Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VIIth GSCP International Conference : Speech and Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Firenze University Press, pp.157-161, 2012, 9788866553519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental perception of polite & impolite non-verbal behaviours in Japanese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VIIth GSCP International Conference : Speech and Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Firenze University Press, pp.167-171, 2012, 9788866553519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions corses : peut-on mettre en évidence un transfert prosodique du corse vers le français?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Mairano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29eme Journées d'études sur la Parole (JEP), Grenoble 4-8 juin 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.609-616, 2012, Actes de la conférence conjointe JEP-TALN-RECITAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corsican French questions: is there a prosodic transfer from Corsican to French and how to highlight it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Mairano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody, Shanghai (China) 22-25 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.418-421, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the tones influence the acoustic perception of the Vietnamese attitudes by French listeners?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VIIth GSCP International Conference : Speech and Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Firenze University Press, pp.146-150, 2012, 9788866553519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic cross-linguistic perception of social affects in Mandarin Chinese by native, French and Vietnamese listeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VIIth GSCP International Conference : Speech and Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Firenze University Press, pp.141-145, 2012, 9788866553519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of prosodic French social affects for Japanese learners of French language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gagnié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Languages and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang publisher, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercultural perception of English, French and Japanese social affective prosody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erikson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hancil, Sylvie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Role of Prosody in Affective Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang publisher, pp.31-60, 2009, Linguistic Insights' series, Studies in Languages and Communication. Vol.97, 978-3-03911-696-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour le calcul et la comparaison prosodique dans le cadre du projet AMPER-L'exemple des variétés occitane et sarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adrian Turculet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La variation diatopique de l’intonation dans le domaine roumain et roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editura Universitatii "Alexandru Ioan Cuza", pp.217-229, 2008, 9789737033949</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Base de données AMPER et ses interfaces: structure et formats de données, exemple d'utilisation pour une analyse comparative de la prosodie de différents parlers romans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lurdes De Castro Moutinho, Rosa Lidia Coimbra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Jornadas CientÍficas AMPER-POR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de Aveiro, pp.127-139, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D audiovisual rendering and real-time interactive control of expressivité in a talking head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Max</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent virtual agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.29-36, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatsuwataido no bunkatekitokusei to niseno tomodachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Sadanobu &amp; M. Nakagawa (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hatsuwataido no bunkatekitokusei to niseno tomodachi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Onsei bunpo no taisho, Tokyo: Kurosio publisher, pp.55-78, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intonation du parler occitan de la viadène et présentation de la base de données AMPER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josefa Dorta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prosodia en el ambito lingüistico romanico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La pagina ediciones, pp.73-100, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural specificity of expressive attitudes and false friends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrastive studies on Speech Grammer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kurosio Publisher, pp.23, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent virtual agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Max</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Virtual Agents. IVA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3D audiovisual rendering and real-time interactive control of expressivity in a talking head, Springer, pp.29-36, 2007, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74997-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (130)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation automatique de caractéristiques acoustiques pour l'étude diachronique du français oral dans les médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ondel Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Élie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier DAHLIA: DigitAl Humanities and cuLtural herItAge: data and knowledge management and analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claudia Marinica; Fabrice Guillet; Florent Laroche, Jan 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Vocal Intensity Prediction: Overcoming Dataset Bias with Pretrained Deep Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sylvain Liénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Odette Scharenborg; Catharine Oertel; Khiet Truong, Aug 2025, Rotterdam, Netherlands. pp.1728-1732, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-2311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of Audio-Visual Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrashant Khatri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Mixdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preeti Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36. Konferenz Elektronische Sprachsignalverarbeitung (ESSV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Speech Science and Phonetics of the Institute of Music, Media and Speech Sciences at the Martin Luther University Halle-Wittenberg in Halle/Saale; Central German Association for Speech Science and Speech Education, Mar 2025, Halle / Saale, Germany. pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la parole expressive sur l'estimation de l'intensité vocale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sylvain Liénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité du signal de parole en fonction de la Force de Voix en situation d’interaction orale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sylvain Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation perceptive de l'anticipation de la prise de parole lors d'interactions dialogiques en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Balaguer; Nihed Bendahman; Lydia-Mai Ho-dac; Julie Mauclair; Jose G Moreno; Julien Pinquier., Jul 2024, Toulouse, France. pp.390-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting Mandible Movement in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malin Svensson Lundmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Rebollo Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Itshak Lapidot; Sharon Gannot, Sep 2024, Kos, Greece. pp.3145-3149, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2024-1216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variação Pragmática e Diminutivização: intensificação e atenuação de atos expressivos e diretivos para a dublagem de animação em português, espanhol e francês</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Rebollo Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Colloque International VariaR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Jun 2024, Montpellier, France. pp.43-44, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0351-0740-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing voice in French media archives: age and gender effects on pitch and articulation characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ondel Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX Convegno Nazionale AISV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LFSAG (Laboratorio di Fonetica Sperimentale "Arturo Genre") Dipartimento di Lingue e Letterature Straniere e Culture Moderne Università degli Studi di Torino, Feb 2024, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulatory Configurations across Genders and Periods in French Radio and TV archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ondel Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Itshak Lapidot; Sharon Gannot, Sep 2024, Kos, Greece. pp.3085-3089, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2024-1177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of Transition-Relevance Places and Interruptions for the Description of Turn-Taking in Conversations in French Media Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy. pp.1225--1232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Evaluation of Attitudinal Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Mixdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navneet Nayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Applied Phonetics (ISAPh 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pärtel Lippus, Sep 2024, Tartu, Estonia. pp.60-64, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/ISAPh.2024-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensões das atitudes prosódicas entre culturas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Seminário Internacional de Fonologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal do Rio de Janeiro, Nov 2024, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting the terminality of speech-turn boundary for spoken interactions in French TV and Radio content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Itshak Lapidot; Sharon Gannot, Sep 2024, Kos, Greece. pp.3560 - 3564, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2024-1163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a corpus of audio-visual attitudinal expressions in Hindi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Mixdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navneet Nayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preeti Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debashis Ghosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radek Skarnitzl; Jan Volín, Aug 2023, Prague, Czech Republic. pp.4150-4154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix de femmes au parlement : d’Edith Cresson à Elisabeth Borne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Coulomb-Gully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Matérialités vocales - 3e édition - Voix, genre et médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louise Barrière; Déborah Gay; Fanny Mazzone; Véronique Perry, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macro-and Micro-prosodic Changes in the Duration of Brazilian Portuguese Vowels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radek Skarnitzl; Jan Volín, Aug 2023, Prague, Czech Republic. pp.1464-1468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Gender Equality Monitor (GEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.21-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice Passing : a Non-Binary Voice Gender Prediction System for evaluating Transgender voice transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Girard-Monneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mía Chávez Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chaddouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Naomi Harte; Julie Carson-Berndsen; Gareth Jones, Aug 2023, Dublin, Ireland. pp.5207-5211, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2023-1835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les phénomènes permettant la gestion des tours de parole dans les contenus de médias audiovisuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée commune AFIA-TLH / AFCP – “Extraction de connaissances interprétables pour l’étude de la communication parlée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Fredouille; Maëva Garnier; Olivier Perrotin; Marie Tahon, Dec 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Markers as information units formally conveyed by prosody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Raso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saulo Mendes Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Markers - Theories and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laure Lansari; Ludivine Crible, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Cultural perception of Valence and Arousal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeto Kawahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radek Skarnitzl; Jan Volín, Aug 2023, Prague, Czech Republic. pp.1776-1780</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of voices in French audiovisual media across genders and age in a diachronic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devauchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radek Skarnitzl; Jan Volín, Aug 2023, Prague, Czech Republic. pp.753-757</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Identification of Speech Acts in Gallo-Romance Dialects: A Study Based on Prosody Re-synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Mixdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula De Mareüil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbon, Portugal. pp.435-439, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2022-89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Valence-Arousal-Dominance Study of American English Social Affective Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ela Thurgood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbon, Portugal. pp.595-599, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2022-121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semi-Automatic Approach to Create Large Gender-and Age-Balanced Speaker Corpora: Usefulness of Speaker Diarization & Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa-Claire Adgharouamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.3271-3280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of expressive dimensions on a multimodal French corpus of political interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Cauzinille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Kiselov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshop on Natural Language Processing for Political Sciences (PoliticalNLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.91-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual channel influences the accuracy of listeners’ comprehension of Brazilian Portuguese intonation of wh-questions and wh-exclamations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaPE 2021 - 4th phonetics and phonology in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prosódia como marca formal para os Marcadores Discursivos e suas funções</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Raso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX CONGRESSO INTERNACIONAL DA ASSOCIAÇÃO DE LINGUÍSTICA E FILOLOGIA DA AMÉRICA LATINA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, josé Mendoza; Dermeval da Hora Oliveira; Miguel Oliveira Júnior, Aug 2021, Online, Bolivia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medida objetiva da variação prosódica entre línguas Românicas da França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALFAL 2021 - XIX Congresso Internacional da Associação de Linguística e Filologia da América Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, josé Mendoza; Dermeval da Hora Oliveira; Miguel Oliveira Júnior, Aug 2021, Online, Bolivia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the prosody of statements and various types of questions be identified in Gallo-Romance dialects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Mixdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina de Iacovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference of Tone and Intonation (TAI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Sønderborg, Denmark. pp.46-50, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/TAI.2021-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic Boundary Prediction Model for Vietnamese Text-To-Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thi Thu Trang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Hoang Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. pp.3885-3889, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2021-125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O papel dos gestos faciais na percepção da entoação da asserção e da questão-eco em áudio limpo e degradado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma da Silva Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercâmbio de Pesquisas em Linguística Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifícia Universidade Católica de São Paulo, Nov 2021, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic speech acts: between acoustic codes and linguistic conventionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX CONGRESSO INTERNACIONAL DA ASSOCIAÇÃO DE LINGUÍSTICA E FILOLOGIA DA AMÉRICA LATINA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, josé Mendoza; Dermeval da Hora Oliveira, Aug 2021, Online, Bolivia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modeling of prosodic contours of four speech acts in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Speech Prosody 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Tokyo, Japan. pp.404-408, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2020-83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of Audio-visual Expressions in German and Cantonese by Native Speakers of Hindi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Mixdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debashis Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Hönemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Speech Prosody 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Tokyo, Japan. pp.31-35, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2020-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross cultural differences in arousal and valence perceptions of voice quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeto Kawahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryoko Hayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshiyuki Sadanobu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Speech Prosody 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Tokyo, Japan. pp.720-724, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2020-147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Speaking Atlas of Indigenous Languages of France and its Overseas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Vernaudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Language Technologies for All (LT4All) : Enabling Linguistic Diversity and Multilingualism Worldwide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. pp.155-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of voice quality settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuleica Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference of Experimental Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lisbon, Portugal. pp.41-44, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36505/ExLing-2019/10/0010/000372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The perception of prosodic cues in Brazilian Portuguese statements and echo-questions: analysis by resynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma da Silva Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics and Phonology in Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Speaking Atlas of Minority Languages of France: Collection and Analyses of Dialectical Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sasha Calhoun, Paola Escudero, Marija Tabain and Paul Warren (Eds.), Aug 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorisation of spoken social affects in Japanese: human vs. machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural difference of the perceptual concept for Japanese social affects using a new free description approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on the Acquisition of Second Language Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual Perception of WH-Questions and WH-Exclamations in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma da Silva Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sasha Calhoun, Paola Escudero, Marija Tabain and Paul Warren (Eds.), Aug 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Speaking Atlas of the Regional Languages of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free Labeling of Audio-visual Attitudinal Expressions in Cantonese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew King Hang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Mixdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Hönemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Speech Prosody 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poznań, Poland. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2018-98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-cultural (A)symmetries in Audio-visual Attitude Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Mixdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Hönemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, India. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2018-1373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosody: from affects to conventionalized speech acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso Internacional da ABRALIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Niteroi, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartopho : un site web de cartographie de variantes de prononciation en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole (JEP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.119-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of prosodic transformation for Japanese social affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fourer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Boston, United States. pp.989 - 993, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2016-203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning effect of social affective prosody in Japanese by French learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Boston, United States. pp.970-973, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2016-199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of smiling in different modalities by native vs. non-native speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Trouvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Boston, United States. pp.639-643, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2016-131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of prosodic social affect in Japanese by American learners of Japanese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Symposium on Applied Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of prosodic social affects in Japanese: A free-labeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Boston, United States. pp.811-815, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2016-166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic-Prosodic Analysis of Attitudinal Expressions in German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Mixdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Hönemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dresden, Germany. pp.1294-1298, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2015-323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of chironomic stylization versus statistical modeling of prosody for expressive speech synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Delalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dresde, Germany. pp.3370-3374, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2015-142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Auditory-Visual Attitudes in German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Hönemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Mixdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st Joint Conference on Facial Analysis, Animation, and Auditory-Visual Speech Processing (FAAVSP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vienna, Austria. pp.202-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Evaluation of Spoken Japanese Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fourer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-cultural comparison of socioaffective expressive strategies Paradigm and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 Intercâmbio de Pesquisa em Linguística Aplicada (InPLA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Impact of Corpus Phonetic Alignment on the HMM-Based Speech Synthesis Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Statistical Language and Speech Processing (SLSP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Budapest, Hungary. pp.62-72, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25789-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">US English attitudinal prosody performances in L1 and L2 speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dublin, Ireland. pp.895-899, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2014-168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective evaluation of HMM-based speech synthesis system using Kullback-Leibler divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2014, 15th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Singapour, Singapore. pp.2952-2956, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2014-203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of prosodic social affects in french: a free-labeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erickson Donna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intonation issues in HMM-based speech synthesis for Vietnamese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Dat Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Ngoc Yen Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Spoken Languages Technologies for Under-resourced languages (SLTU 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, St Petersburg, Russia. pp.98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic Profiles of Social Affects in Mandarin Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2014 - 7th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dublin, Ireland. pp.125-129, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2014-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude prosodique des questions en français en contact avec l’occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Ivent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP 2014) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le mans, France. pp.111-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse prosodique des affects sociaux dans l'interaction face à face en japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fourer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Julien Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXèmes Journées d'études sur la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual Perception of Expressions of Mandarin Chinese social affects by French L2 Learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2014 - 7th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dublin, Ireland. pp.169-173, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2014-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic phrasing modeling for Vietnamese TTS using syntactic information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Dat Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Singapore, Singapore. pp.2332-2336, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2014-192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive distance of attitudes in Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WASSS 2013 - Workshop on Affective Social Speech Signals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Grenoble, France. poster session</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social face to face communication American English attitudinal prosody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France. pp.1648-1652, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2013-427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HMM-based TTS for Hanoi Vietnamese: issues in design and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Dat Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2311-2315, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2013-541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Visual micro-expressions within Japanese-French contrast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Sasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WASSS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Grenoble, France. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental perception of polite & impolite non-verbal behaviours in Japanese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSCP International Conference (GSCP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic analysis of a corpus of Brazilian Portuguese attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSCP International Conference (GSCP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling pause duration as a function of contextual length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Portland, United States. pp.659-662, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2012-203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local vs. global prosodic cues: effect of tones on attitudinal prosody in cross-perception of Vietnamese by French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Mac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Shangai, China. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic analysis of Brazillian Portuguese attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Antonio Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Shanghai, China. pp.677-680, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2012-169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you hear my attitude? Prosodic perception of social affects in Mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2012 - 6th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Shanghai, China. pp.685-688, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2012-171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the tones (local function) influence the acoustic perception of the Vietnamese attitudes (global function) for French listeners (non tonal)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Mac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSCP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Belo Horizonte, Brazil. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic Cross-linguistic Perception of Social Affects in Mandarin Chinese by natives, French and Vietnamese listeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSCP 2012 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Belo Horizonte, Brazil. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonal Influences in the Prosodic Cross-Perception of Mandarin Social Affects by French and Vietnamese listeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Mac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tonal Aspects of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nanjing, China. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the tones influence the acoustic perception of the Vietnamese attitudes by French listeners?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSCP International Conference (GSCP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Belo Horizonte, Brazil. pp.146-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medidas da variação prosódica diatópica no espaço românico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Castro Moutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coimbra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSCP International Conference (GSCP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonal Influences on the prosodic Cross-linguistic Perception of Mandarin Social Affects by French and Vietnamese listeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAL 2012 - Third International Symposium on Tonal Aspects of Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nanjing, China. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entends-tu mes attitudes? Perception de la prosodie des affects sociaux en chinois Mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial gestures in the expression of prosodic attitudes of Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma da Silva Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSCP International Conference (GSCP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing french tale corpora for entertaining text to speech synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.1003-1010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic Analysis of a Corpus of Tales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual Conference of the International Speech Communication Association (Interspeech'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Speech Communication Association (ISCA), Aug 2011, Florence, Italy. pp.3129-3132, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2011-783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using dynamic time warping to compute prosodic similarity measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Florence, Italy. pp.2021-2024, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2011-531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of attitudinal meaning in interrogative sentences of Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Antonio Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Hong Kong, China. pp.I</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic correlates for the discrimination of acted vs spontaneous expressive speech : a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chicago, United States. pp.097, </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2010-90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle gestuel du modèle source / filtre de production de la voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d'Acoustique (CFA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lyon, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception interculturelle des attitudes audio-visuelles vietnamiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgium. pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal perception and production of attitudinal meaning in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Chicago, United States. pp.340, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2010-235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calliphony : a tool for real-time gestural modification and analysis of intonation and rythm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chicago, United States. 4p, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2010-94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle gestuel du modèle source/filtre de production de la voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet AMPER: état d'avancement d'un projet de géoprosodie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevos retos de la geolingüistica : el Atlas Multimedia de Prosodia del Espacio Romanic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Séville, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-cultural perception of Vietnamese audio-visual prosodic attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chicago, United States. pp.356, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2010-110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning effect of French prosodic social affects for Japanese learners of French language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Gagnié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chicago, United States. pp.155, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2010-259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japanese children's perception for audio-visual prosody of social politeness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sekiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Conference on Man-Machine Speech Communication - International Symposium on Asian Speech Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Xinjiang Province, China. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Japanese children and adults perception of prosodic politeness expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoru Sekiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meetings on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Portland, United States. pp.062001, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3171002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-visual prosody of social attitudes in Vietnamese : building and evaluating a tones balanced corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom. 4p, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2009-642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of the evolution of prosody in the French broadcast news style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Brighton, United Kingdom. pp.2531-2534, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2009-667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japanese children's acquisition of prosodic politeness expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoru Sekiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2009 - Annual Conference of the International Speech Communication Association (INTERSPEECH 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom. pp.1743-1746, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2009-524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality differences in the multimodal perception and expression of cultural attitudes and emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Social Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Amsterdam, Netherlands. 6p, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2009.5349504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How we are not all competent the same for discriminating acted from spontaneous expressive speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2008 - 4th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Campinas, Brazil. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Spontaneous Expressive Speech Corpus for Hungarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márk Fék</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">János Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géza Németh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2008 - 6th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude diachronique de l'accent initial au travers d'archives audio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Avignon, France. pp.1621-1624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of French Audio-Visual Prosodic Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2008 - 4th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Campinas, Brazil. pp.685-688, </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2008-151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions actées vs spontanées : variabilité des compétences perceptives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2008 - 27e Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-linguistic comparison of perception to formant frequency cues in emotional speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kawahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriental COCOSDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formant lowering in spontaneous crying speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kawahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menezes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of Acoustical Society of America (Acoustics 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Miami, Florida, United States. pp.2556, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4783031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic and articulatory cues for Taiwanese, Japanese and American listener's perception of Chinese happy and sad speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chun-Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fall meeting of The Acoustic Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Japan. pp.351-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of Japanese attitudes in Audio-Visual speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2008 - 4th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Campinas, Brazil. pp.689-692, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2008-152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diachronic study of prosody through French audio archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Campinas, Brazil. pp.531-534, </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2008-119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How we are not equally competent for discriminating acted from spontaneous expressive speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2008 - 4th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Campinas, Brazil. pp.693-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Listening of Japanese, English and French social affect : about universals, false friends and unknown attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.2097-2100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computerized chironomy : evaluation of hand-controlled intonation reiteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSPEECH conference (INTERSPEECH 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Antwerp, Belgium. pp.1270-1273, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2007-398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D audiovisual rendering and real-time interactive control of expressivity in a Talking Head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Max</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Virtual Agents (IVA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France. pp.29-36, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74997-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When is the emotional information? a gating experiment for gradient and contours cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.2137-2140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calliphony : a real-time intonation controller for expressive speech synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA Speech Synthesis Workshop (SSW 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Bonn, Germany. pp.345-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihongo hatsuwa ni okeru hatsuwa taido no chikaku : nihongo kankokugo wo taisho ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tabuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Education and Teaching Materials for Spoken Japanese Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le focus prosodique n'est pas que déictique: le modèle VID (Valence-Intensité-Domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2006 - XXVIèmes Journées d'´Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-annotation : an alternative method to label expressive corporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2006 - 5th edition of the International Conference on Language Ressources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The focus prosody: more than a simple binary function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech'2005 - Eurospeech - 9th European Conference on Speech Communication and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lisbone, Portugal. pp.1373-1376, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2005-495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme E-Wiz (Expressive-Wizard of Oz) : capture d'expressions authentiques en Interaction Homme-Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Workshop francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Grenoble, France. pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De E-Wiz à E-clone: méthodologie expérimentale pour la modélisation des émotions et affects authentiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Workshop francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Grenoble, France. pp.125-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relative weights of prosodic parameters for the expression of emotion in speech: a resynthesis study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international conference on Affective Computing &amp; Intelligent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Beijing, China. pp.527-534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prosodic dimensions of emotion in speech: the relative weights of parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech'2005 - Eurospeech - 9th European Conference on Speech Communication and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lisbonne, Portugal. pp.525-528, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2005-332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a storytelling humanoid robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computerized chironomy : from hand gesture in Gregorian singing to hand-controlled synthesis of intonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic varieties in Brazil and beyond (dossier thématique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Drager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia dos Santos Machado Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Luiz Wiedemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diadorim - Revista cientifica do programa de pos-graduaçào em letras vernàculas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23 (1), 2021, Variedades linguísticas dentro e fora do brasil / Linguistic varieties in brazil and beyond, ISSN: 1980-2552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId514"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Albert Rilliard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-cultural dimensions organizing prosodic attitudes reception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Hönemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.e025012. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20396/joss.v14i00.20379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic study of /r/ front fricatives in Bolivian Highland Spanish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pierrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios de Fonética Experimental </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, pp.41 - 56. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1344/efe-2025-34-41-56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage dans le temps : des archives télévision et radio pour observer l’évolution des voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa-Claire Adgharouamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Coulomb-Gully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 149, pp.104-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variación pragmática, traducción audiovisual y estrategias conversacionales para el doblaje: léxico coloquial y palabras tabús</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Rebollo Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Tradução </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Sex, Taboo, and Swearing: Forbidden Words in Audiovisual Translation, 44 (2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5007/2175-7968.2024.e99158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic and perceptual profiles of american english social affective expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ela Thurgood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, pp.e024004. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20396/joss.v13i00.20015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual channel facilitates the comprehension of the intonation of Brazilian Portuguese wh-questions and wh-exclamations: evidence from congruent and incongruent stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma da Silva Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/langcog.2024.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of F0 movements, intensity, and duration in the perceptual identification of Brazilian Portuguese wh-questions and wh-exclamations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma da Silva Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA : Documentação de Estudos em Lingüística Teórica e Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (3), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1678-460X202258882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os domínios da focalização: um estudo experimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Carnaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João A. de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gragoatá</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (58), pp.392-418. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22409/gragoata.v27i58.51979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus types in Brazilian Portuguese: Multimodal production and perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Carnaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA : Documentação de Estudos em Lingüística Teórica e Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (3), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1678-460X202258944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the prosodic forms of Discourse Markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Raso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saulo Mendes Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domínios de Lingu@gem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (4), pp.1436-1488. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14393/DL52-v16n4a2022-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the Auditory and Visual Modalities in the Perceptual Identification of Brazilian Portuguese Statements and Echo Questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Swerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64 (1), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0023830919898886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variedades linguísticas dentro e fora do Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Drager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia dos Santos Machado Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Luiz Wiedemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diadorim - Revista cientifica do programa de pos-graduaçào em letras vernàculas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Língua e Literatura, 23 (1), pp.14-23. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35520/diadorim.2021.v23n1a44438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic varieties in Brazil and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Drager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia dos Santos Machado Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Luiz Wiedemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diadorim - Revista cientifica do programa de pos-graduaçào em letras vernàculas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dossiê Língua e Literatura, 23 (1), pp.24-33. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35520/diadorim.2021.v23n1a44441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The combined Perception of Socio-affective Prosody: Cultural Differences in Pattern Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erickson Donna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the Phonetic Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.84-96. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24467/onseikenkyu.24.0_84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percepção audiovisual da entoação modal do português do Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma da Silva Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gradus - Revista Brasileira de Fonologia de Laboratório</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.47-70. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47627/gradus.v5i1.148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual and auditory cues of assertions and questions in Brazilian Portuguese and Mexican Spanish: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma da Silva Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Gomes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.73 - 92. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20396/joss.v9i00.14958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMO FALAM AS MULHERES LUDOVICENSES: UMA ANÁLISE PROSÓDICA BASEADA EM DADOS AMPER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayna Conceição dos Santos Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinailda dos Santos Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Fernandes Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercâmbio : Revue d’Études Françaises=French Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, A prosódia das línguas românicas, 39, pp.74-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prosódia de perguntas e asserções: um estudo situado de espanhol no Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Lima de Souza Cerqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Papers em Linguística</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), pp.109-137. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5007/1984-8420.2019v20n1p109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcação de foco estreito e o acento secundário em interrogativas totais no português do Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Carnaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antonio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Papers em Linguística</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (2), pp.136-167. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5007/1984-8420.2018v19n2p136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigmatic variation of vowels in expressive speech: Acoustic description and dimensional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143 (1), pp.109-122. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5018433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARACTERIZAÇÃO PROSÓDICA DO PORTUGUÊS FALADO NA AMAZÔNIA: VARIEDADE LINGUÍSTICA DE MOCAJUBA (PA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sebastiana da Silva Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Célia Fernandes Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nova Revista Amazônica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (2), pp.43. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18542/nra.v6i2.6189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enregistrements et transcriptions pour un atlas sonore des langues régionales de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.23-48. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geolinguistique.365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-visual expressions of attitude: How many different attitudes can perceivers decode?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Mixdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Hönemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew K.H. Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.114 - 126. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2017.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of expressive prosodic speech acts performed in USA English by L1 and L2 speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.27-45. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20396/joss.v6i1.14981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social affective variations in Brazilian Portuguese: a perceptual and acoustic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Antonio Moraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Estudos da Linguagem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (3), pp.1043-1074. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17851/2237-2083.25.3.1043-1074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acento Lexical do Português Brasileiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Fernandes Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedita Do Socorro Pinto Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jany Eric Queiros Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Fontel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.159-175. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20396/joss.v5i2.15072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosody as a recursive embedding tool in production and perception of Karaja: an acoustic and neuro-psycholinguistic investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Novo Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniela Improta França</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.101-123. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20396/joss.v5i2.15069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of duration and intensity factors in the characterization of modal intonation in Brazilian Portuguese spoken in the North of Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimera: Romance Corpora and Linguistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (2), pp.345-358. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15366/chimera2016.3.2.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude prosodique comparative des questions en français en contact avec l'occitan et le catalan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Ivent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varvara Kozhevina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 202, pp.75-91. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.202.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pistas prosódicas do falar catarinense: um estudo sobre interrogativas totais neutras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Gonzaga Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabel Christine Seara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Linguagem &amp; Ensino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (2), pp.251-274. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15210/rle.v18i2.15282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GV-LEx corpus of tales in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (3), pp.521-547. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-015-9306-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Vowel Duration, Intensity, and Articulation Rate on Judgments of Naturalness and Intelligibility of Japanese Learners' English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoko Hori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the Phonetic Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (2), pp.30-41. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24467/onseikenkyu.18.2_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drawing melodies: Evaluation of chironomic singing synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Feugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 135 (6), pp.3601-3612. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4875718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative prosodic study of questions in French in contact with Occitan and Catalan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Ivent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varvara Kozhevina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.59-72. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20396/joss.v4i2.15055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social affect production and perception across languages and cultures  the role of prosody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Antonio Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leitura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (52), pp.15-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual study for Mandarin attitudinal speech. Journal of School of Chinese Language and Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of School of Chinese Language and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.169-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Study for Mandarin Attitudinal Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of School of Chinese Language and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.169-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation diachronique dans la prosodie du style journalistique : le cas de l'accent initial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (1), pp.97-111. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfla.171.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diachronic study of initial stress and other prosodic features in the French news announcer style: corpus-based measurements and perceptual experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (2), pp.263-293. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0023830911417799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distancias prosodicas entre variedades romanicas en el marco del proyecto AMPER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Internacional de Lingüistica Iberoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (1), pp.13-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la variation prosodique diatopique en portugais européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lurdes de Castro Moutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Lidia Coimbra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Romano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios de Fonética Experimental </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XX, pp.35-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chironomic stylization of intonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (3), pp.1594-1604. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3531802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination perceptive d'expressions émotionnelles actées vs. spontanées. Variabilité interindividuelle et influence de l'intensité de l'émotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (7), pp.833-857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nichi eigobogowasha niyoru kanjouonseichikaku no hikaku - kihonshuhasu igai no onkyotekitokusho kara erareru jouhou ni chumokushite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kawahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sakakibara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammar and Speech VI (in Japanese)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">日本語母語話者は発話の一部分を聞くだけで態度を知覚できるのか？ - Gating パラダイムによる実験を通して</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement du Japonais en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.65-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on percevoir les attitudes japonaises avant la fin de phrase ? – test perceptif selon le paradigme de gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Language Education in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihongo shigenkaiwa niokeru hatuwataido no ninshiki: Nihongobogowasha to kankokujin shokyugakushusha wo taishoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tabuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammar and Speech IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-linguistic and cultural comparison of perception for Japanese communication - A contrastive study between Japanese and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Tabuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement du Japonais en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.86-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Indices To Japanese And French Prosodically Expressed Social Affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52 (2&amp;3), pp.223-243. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0023830909103171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collaboration scientifique franco-portugaise : une constance dans l’orientation scientifique du Centre de Dialectologie de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Lidia Coimbra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino dell'atlante linguistico Italiano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32, pp.205-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihongo inritsu taido no chikaku ni ataeru nihongo syutoku no eikyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement du Japonais en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De E-Wiz à C-Clone: recueil, modélisation et synthèse d'expressions authentiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20, pp.499-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and Identifying Discourse Markers in Spontaneous Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Raso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saulo Mendes Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João A. Moraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miguel Oliveira, Jr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prosodic Interfaces - Interdisciplinary Perspectives on Sound Patterns and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-102, 2025, 978-3-11-105990-7. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783111060309-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de la diversité linguistique à travers un atlas sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Caressa; Christophe Doubovetzky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue(s) et droit(s). Enjeux et paradoxes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.177-188, 2025, Logiques Juridiques, 978-2-336-55319-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of Perceived Voice Pitch Across Time Periods, Gender, and Age in French Media Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ondel Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina De Iacovo; Bianca Maria De Paolis; Daniela Mereu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The voice in the media and new technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 (004), </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Officinaventuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-71, 2024, Studi Associazione Italiana Scienze della Voce, 978-88-97657-73-6. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17469/O2112AISV000004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identificação perceptiva de pistas prosódicas da asserção e da questão-eco no português brasileiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma da Silva Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Urbán Bálint. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Se mais mundo houvera lá chegara": Tanulmányok Rákóczi István 65. születésnapja tiszteletére. [Estudos para István Rákóczi em homenagem a seu 65º aniversário]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELTE Eötvös Kiado, pp.95-124, 2023, 978-963-489-585-5. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21862/rakoczi65.elteport.2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funções dos gestos faciais na prosódia audiovisual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Carnaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma da Silva Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maíra Avelar; Vera Pacheco; Marian Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguística e Estudos de Gestos: Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontes Editores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-39, 2023, Coleção Linguística em Rede, 9786556377322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 8. Perceptual changes between adults and children for multimodal im/politeness in Japanese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andreas H. Jucker; Iris Hübscher; Lucien Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Im/politeness: Signed, spoken, written</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 333, John Benjamins Publishing Company, pp.213-249, 2023, Pragmatics &amp; Beyond New Series, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/pbns.333.08sho⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estrutura prosódica e focalização: dados do português do Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Carnaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josane Moreira de Oliveira; Jacyra Andrade Mota; Regiane Coelho Pereira Reis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribuições para a Linguística Brasileira – uma homenagem a Dinah Callou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora UFMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-124, 2023, 978-65-89995-05-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entoação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miguel Oliveira Jr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prosódia, Prosódias: uma introdução</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora Contexto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-66, 2022, 978-65-5541-161-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoprosody: quantitative approaches of prosodic variation across dialects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcia dos Santos Machado Vieira, Marcos Luiz Wiedemer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensões e experiências em Sociolinguística</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-83, 2019, 978-85-212-1875-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phonetic approach of voice qualities: challenges in corresponding perceptual to acoustic descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuleica Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Madureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subsidia. Tools and resources for speech sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality Judgments Based on Speaker’s Social Affective Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qiang Fang; Jianwu Dang; Pascal Perrier; Jianguo Wei; Longbiao Wang; Nan Yan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10733, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-13, 2018, Lecture Notes in Artificial Intelligence, 978-3-030-00126-1. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00126-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing the intonation of speech acts in Brazilian Portuguese: Methodological aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingo Feldhausen; Jan Fliessbach; Maria del Mar Vanrell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in prosody: A Romance language perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Science Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-262, 2018, Studies in Laboratory Phonology, 978-3-96110-105-4. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1471564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prononciation des apprenants de FLE et la multimodalité expressive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prononciation du français dans le monde: du natif à l'apprenant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLE international</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.257-263, 2017, 978-2-09-038241-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de l'évolution diachronique de la prosodie dans le style journalistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française mise en relief. Aspects grammaticaux et discursifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.187-198, 2017, 978-2-35412-256-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions à intonation descendante: un exemple d'isolat corse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Maynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti del Workshop Lingue delle isole, isole linguistiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni dell'Orso, pp.4-19, 2016, 978-88-6274-671-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosody and emotion in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intonational Grammar in Ibero-Romance. Approaches across linguistic subfields.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.135-152, 2016, 9789027258052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falling yes/no questions in Corsican French and Corsican: evidence for a prosodic transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Lehka-Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Mairano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">É. Delais-Roussarie; M. Avanzi; S. Herment. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prosody and languages in contact. L2 acquisition, attrition, languages in multilingual situations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, Berlin, Chap. 6 ; p. 101-122., 2015, 978-3-662-45167-0. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45168-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage des expressions prosodiques et gestuelles de politesse par des francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeki Kamiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Makiko Andro-Ueda et Jean-Michel Butel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon pluriel. 9, Histoires d'amour : quelques modalités de relation à l'autre au Japon : actes du neuvième colloque de la Société française des études japonaises, Paris Inalco, 16-18 décembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Philippe Picquier, 2014, 978-2-8097-0968-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illocution, attitudes and prosody: A multimodal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spoken Corpora and Linguistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.233-270, 2014, 9789027203694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Cultural Perception of some Japanese Politeness and Impoliteness Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Antonio Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic approaches to emotion in context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John benjamins Publishing, pp.251-276, 2014, 9789027256461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du DVD &amp;quot;Intonations romanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Mairano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Romano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolanda Congosto Martin, Maria Luisa Montero Curiel, Antonio Salvador Plans. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonética Experimental, Educación Superior e Investigación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III. Prosódia, Arco Libros, pp.171-187, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic analysis of a corpus of Brazilian Portuguese attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VIIth GSCP International Conference : Speech and Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Firenze University Press, pp.162-166, 2012, 9788866553519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions corses : peut-on mettre en évidence un transfert prosodique du corse vers le français?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Mairano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29eme Journées d'études sur la Parole (JEP), Grenoble 4-8 juin 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.609-616, 2012, Actes de la conférence conjointe JEP-TALN-RECITAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial gestures in the expression of prosodic attitudes of Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma da Silva Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VIIth GSCP International Conference : Speech and Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Firenze University Press, pp.157-161, 2012, 9788866553519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental perception of polite & impolite non-verbal behaviours in Japanese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VIIth GSCP International Conference : Speech and Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Firenze University Press, pp.167-171, 2012, 9788866553519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corsican French questions: is there a prosodic transfer from Corsican to French and how to highlight it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Mairano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody, Shanghai (China) 22-25 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.418-421, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the tones influence the acoustic perception of the Vietnamese attitudes by French listeners?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VIIth GSCP International Conference : Speech and Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Firenze University Press, pp.146-150, 2012, 9788866553519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic cross-linguistic perception of social affects in Mandarin Chinese by native, French and Vietnamese listeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VIIth GSCP International Conference : Speech and Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Firenze University Press, pp.141-145, 2012, 9788866553519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of prosodic French social affects for Japanese learners of French language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gagnié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Languages and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang publisher, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercultural perception of English, French and Japanese social affective prosody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erikson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hancil, Sylvie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Role of Prosody in Affective Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang publisher, pp.31-60, 2009, Linguistic Insights' series, Studies in Languages and Communication. Vol.97, 978-3-03911-696-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour le calcul et la comparaison prosodique dans le cadre du projet AMPER-L'exemple des variétés occitane et sarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adrian Turculet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La variation diatopique de l’intonation dans le domaine roumain et roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editura Universitatii "Alexandru Ioan Cuza", pp.217-229, 2008, 9789737033949</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Base de données AMPER et ses interfaces: structure et formats de données, exemple d'utilisation pour une analyse comparative de la prosodie de différents parlers romans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lurdes De Castro Moutinho, Rosa Lidia Coimbra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Jornadas CientÍficas AMPER-POR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de Aveiro, pp.127-139, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D audiovisual rendering and real-time interactive control of expressivité in a talking head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Max</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent virtual agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.29-36, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatsuwataido no bunkatekitokusei to niseno tomodachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Sadanobu &amp; M. Nakagawa (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hatsuwataido no bunkatekitokusei to niseno tomodachi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Onsei bunpo no taisho, Tokyo: Kurosio publisher, pp.55-78, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intonation du parler occitan de la viadène et présentation de la base de données AMPER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josefa Dorta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prosodia en el ambito lingüistico romanico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La pagina ediciones, pp.73-100, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural specificity of expressive attitudes and false friends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrastive studies on Speech Grammer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kurosio Publisher, pp.23, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent virtual agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Max</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Virtual Agents. IVA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3D audiovisual rendering and real-time interactive control of expressivity in a talking head, Springer, pp.29-36, 2007, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74997-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (130)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation automatique de caractéristiques acoustiques pour l'étude diachronique du français oral dans les médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ondel Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Élie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier DAHLIA: DigitAl Humanities and cuLtural herItAge: data and knowledge management and analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claudia Marinica; Fabrice Guillet; Florent Laroche, Jan 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Vocal Intensity Prediction: Overcoming Dataset Bias with Pretrained Deep Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sylvain Liénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Odette Scharenborg; Catharine Oertel; Khiet Truong, Aug 2025, Rotterdam, Netherlands. pp.1728-1732, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-2311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of Audio-Visual Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrashant Khatri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Mixdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preeti Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSV - 36. Konferenz Elektronische Sprachsignalverarbeitung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Speech Science and Phonetics of the Institute of Music, Media and Speech Sciences at the Martin Luther University Halle-Wittenberg in Halle/Saale; Central German Association for Speech Science and Speech Education, Mar 2025, Halle / Saale, Germany. pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la parole expressive sur l'estimation de l'intensité vocale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sylvain Liénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité du signal de parole en fonction de la Force de Voix en situation d’interaction orale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sylvain Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation perceptive de l'anticipation de la prise de parole lors d'interactions dialogiques en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Balaguer; Nihed Bendahman; Lydia-Mai Ho-dac; Julie Mauclair; Jose G Moreno; Julien Pinquier., Jul 2024, Toulouse, France. pp.390-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of Transition-Relevance Places and Interruptions for the Description of Turn-Taking in Conversations in French Media Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy. pp.1225--1232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Evaluation of Attitudinal Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Mixdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navneet Nayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Applied Phonetics (ISAPh 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pärtel Lippus, Sep 2024, Tartu, Estonia. pp.60-64, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/ISAPh.2024-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting Mandible Movement in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malin Svensson Lundmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Rebollo Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Itshak Lapidot; Sharon Gannot, Sep 2024, Kos, Greece. pp.3145-3149, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2024-1216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variação Pragmática e Diminutivização: intensificação e atenuação de atos expressivos e diretivos para a dublagem de animação em português, espanhol e francês</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Rebollo Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Colloque International VariaR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Jun 2024, Montpellier, France. pp.43-44, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0351-0740-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulatory Configurations across Genders and Periods in French Radio and TV archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ondel Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Itshak Lapidot; Sharon Gannot, Sep 2024, Kos, Greece. pp.3085-3089, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2024-1177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing voice in French media archives: age and gender effects on pitch and articulation characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ondel Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX Convegno Nazionale AISV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LFSAG (Laboratorio di Fonetica Sperimentale "Arturo Genre") Dipartimento di Lingue e Letterature Straniere e Culture Moderne Università degli Studi di Torino, Feb 2024, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensões das atitudes prosódicas entre culturas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Seminário Internacional de Fonologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal do Rio de Janeiro, Nov 2024, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting the terminality of speech-turn boundary for spoken interactions in French TV and Radio content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Itshak Lapidot; Sharon Gannot, Sep 2024, Kos, Greece. pp.3560 - 3564, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2024-1163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macro-and Micro-prosodic Changes in the Duration of Brazilian Portuguese Vowels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radek Skarnitzl; Jan Volín, Aug 2023, Prague, Czech Republic. pp.1464-1468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Gender Equality Monitor (GEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.21-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a corpus of audio-visual attitudinal expressions in Hindi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Mixdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navneet Nayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preeti Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debashis Ghosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radek Skarnitzl; Jan Volín, Aug 2023, Prague, Czech Republic. pp.4150-4154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix de femmes au parlement : d’Edith Cresson à Elisabeth Borne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Coulomb-Gully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Matérialités vocales - 3e édition - Voix, genre et médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louise Barrière; Déborah Gay; Fanny Mazzone; Véronique Perry, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice Passing : a Non-Binary Voice Gender Prediction System for evaluating Transgender voice transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Girard-Monneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mía Chávez Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chaddouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Naomi Harte; Julie Carson-Berndsen; Gareth Jones, Aug 2023, Dublin, Ireland. pp.5207-5211, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2023-1835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les phénomènes permettant la gestion des tours de parole dans les contenus de médias audiovisuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée commune AFIA-TLH / AFCP – “Extraction de connaissances interprétables pour l’étude de la communication parlée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Fredouille; Maëva Garnier; Olivier Perrotin; Marie Tahon, Dec 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Markers as information units formally conveyed by prosody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Raso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saulo Mendes Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Markers - Theories and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laure Lansari; Ludivine Crible, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Cultural perception of Valence and Arousal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeto Kawahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radek Skarnitzl; Jan Volín, Aug 2023, Prague, Czech Republic. pp.1776-1780</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of voices in French audiovisual media across genders and age in a diachronic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devauchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radek Skarnitzl; Jan Volín, Aug 2023, Prague, Czech Republic. pp.753-757</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Valence-Arousal-Dominance Study of American English Social Affective Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ela Thurgood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbon, Portugal. pp.595-599, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2022-121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Identification of Speech Acts in Gallo-Romance Dialects: A Study Based on Prosody Re-synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Mixdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula De Mareüil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbon, Portugal. pp.435-439, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2022-89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semi-Automatic Approach to Create Large Gender-and Age-Balanced Speaker Corpora: Usefulness of Speaker Diarization & Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa-Claire Adgharouamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.3271-3280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of expressive dimensions on a multimodal French corpus of political interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Cauzinille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Kiselov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshop on Natural Language Processing for Political Sciences (PoliticalNLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.91-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual channel influences the accuracy of listeners’ comprehension of Brazilian Portuguese intonation of wh-questions and wh-exclamations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaPE 2021 - 4th phonetics and phonology in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prosódia como marca formal para os Marcadores Discursivos e suas funções</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Raso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX CONGRESSO INTERNACIONAL DA ASSOCIAÇÃO DE LINGUÍSTICA E FILOLOGIA DA AMÉRICA LATINA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, josé Mendoza; Dermeval da Hora Oliveira; Miguel Oliveira Júnior, Aug 2021, Online, Bolivia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medida objetiva da variação prosódica entre línguas Românicas da França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALFAL 2021 - XIX Congresso Internacional da Associação de Linguística e Filologia da América Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, josé Mendoza; Dermeval da Hora Oliveira; Miguel Oliveira Júnior, Aug 2021, Online, Bolivia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the prosody of statements and various types of questions be identified in Gallo-Romance dialects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Mixdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina de Iacovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference of Tone and Intonation (TAI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Sønderborg, Denmark. pp.46-50, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/TAI.2021-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic Boundary Prediction Model for Vietnamese Text-To-Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thi Thu Trang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Hoang Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. pp.3885-3889, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2021-125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O papel dos gestos faciais na percepção da entoação da asserção e da questão-eco em áudio limpo e degradado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma da Silva Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercâmbio de Pesquisas em Linguística Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifícia Universidade Católica de São Paulo, Nov 2021, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic speech acts: between acoustic codes and linguistic conventionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX CONGRESSO INTERNACIONAL DA ASSOCIAÇÃO DE LINGUÍSTICA E FILOLOGIA DA AMÉRICA LATINA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, josé Mendoza; Dermeval da Hora Oliveira, Aug 2021, Online, Bolivia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modeling of prosodic contours of four speech acts in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Speech Prosody 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Tokyo, Japan. pp.404-408, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2020-83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of Audio-visual Expressions in German and Cantonese by Native Speakers of Hindi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Mixdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debashis Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Hönemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Speech Prosody 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Tokyo, Japan. pp.31-35, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2020-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross cultural differences in arousal and valence perceptions of voice quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeto Kawahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryoko Hayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshiyuki Sadanobu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Speech Prosody 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Tokyo, Japan. pp.720-724, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2020-147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Speaking Atlas of Indigenous Languages of France and its Overseas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Vernaudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Language Technologies for All (LT4All) : Enabling Linguistic Diversity and Multilingualism Worldwide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. pp.155-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The perception of prosodic cues in Brazilian Portuguese statements and echo-questions: analysis by resynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma da Silva Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics and Phonology in Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorisation of spoken social affects in Japanese: human vs. machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Speaking Atlas of Minority Languages of France: Collection and Analyses of Dialectical Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sasha Calhoun, Paola Escudero, Marija Tabain and Paul Warren (Eds.), Aug 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of voice quality settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuleica Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference of Experimental Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lisbon, Portugal. pp.41-44, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36505/ExLing-2019/10/0010/000372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural difference of the perceptual concept for Japanese social affects using a new free description approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on the Acquisition of Second Language Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual Perception of WH-Questions and WH-Exclamations in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma da Silva Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sasha Calhoun, Paola Escudero, Marija Tabain and Paul Warren (Eds.), Aug 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Speaking Atlas of the Regional Languages of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free Labeling of Audio-visual Attitudinal Expressions in Cantonese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew King Hang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Mixdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Hönemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Speech Prosody 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poznań, Poland. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2018-98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-cultural (A)symmetries in Audio-visual Attitude Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Mixdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Hönemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, India. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2018-1373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosody: from affects to conventionalized speech acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso Internacional da ABRALIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Niteroi, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartopho : un site web de cartographie de variantes de prononciation en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole (JEP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.119-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning effect of social affective prosody in Japanese by French learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Boston, United States. pp.970-973, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2016-199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of prosodic transformation for Japanese social affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fourer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Boston, United States. pp.989 - 993, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2016-203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of prosodic social affect in Japanese by American learners of Japanese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Symposium on Applied Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of smiling in different modalities by native vs. non-native speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Trouvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Boston, United States. pp.639-643, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2016-131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of prosodic social affects in Japanese: A free-labeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Boston, United States. pp.811-815, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2016-166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic-Prosodic Analysis of Attitudinal Expressions in German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Mixdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Hönemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dresden, Germany. pp.1294-1298, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2015-323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of chironomic stylization versus statistical modeling of prosody for expressive speech synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Delalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dresde, Germany. pp.3370-3374, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2015-142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Auditory-Visual Attitudes in German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Hönemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Mixdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st Joint Conference on Facial Analysis, Animation, and Auditory-Visual Speech Processing (FAAVSP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vienna, Austria. pp.202-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Evaluation of Spoken Japanese Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fourer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-cultural comparison of socioaffective expressive strategies Paradigm and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 Intercâmbio de Pesquisa em Linguística Aplicada (InPLA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Impact of Corpus Phonetic Alignment on the HMM-Based Speech Synthesis Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Statistical Language and Speech Processing (SLSP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Budapest, Hungary. pp.62-72, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25789-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">US English attitudinal prosody performances in L1 and L2 speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dublin, Ireland. pp.895-899, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2014-168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of prosodic social affects in french: a free-labeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erickson Donna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective evaluation of HMM-based speech synthesis system using Kullback-Leibler divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2014, 15th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Singapour, Singapore. pp.2952-2956, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2014-203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intonation issues in HMM-based speech synthesis for Vietnamese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Dat Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Ngoc Yen Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Spoken Languages Technologies for Under-resourced languages (SLTU 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, St Petersburg, Russia. pp.98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic Profiles of Social Affects in Mandarin Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2014 - 7th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dublin, Ireland. pp.125-129, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2014-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude prosodique des questions en français en contact avec l’occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Ivent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP 2014) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le mans, France. pp.111-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse prosodique des affects sociaux dans l'interaction face à face en japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fourer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Julien Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXèmes Journées d'études sur la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual Perception of Expressions of Mandarin Chinese social affects by French L2 Learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2014 - 7th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dublin, Ireland. pp.169-173, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2014-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic phrasing modeling for Vietnamese TTS using syntactic information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Dat Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Singapore, Singapore. pp.2332-2336, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2014-192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HMM-based TTS for Hanoi Vietnamese: issues in design and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Dat Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2311-2315, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2013-541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive distance of attitudes in Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WASSS 2013 - Workshop on Affective Social Speech Signals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Grenoble, France. poster session</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social face to face communication American English attitudinal prosody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France. pp.1648-1652, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2013-427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Visual micro-expressions within Japanese-French contrast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Sasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WASSS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Grenoble, France. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental perception of polite & impolite non-verbal behaviours in Japanese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSCP International Conference (GSCP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic analysis of a corpus of Brazilian Portuguese attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSCP International Conference (GSCP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic analysis of Brazillian Portuguese attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Antonio Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Shanghai, China. pp.677-680, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2012-169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you hear my attitude? Prosodic perception of social affects in Mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2012 - 6th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Shanghai, China. pp.685-688, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2012-171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the tones (local function) influence the acoustic perception of the Vietnamese attitudes (global function) for French listeners (non tonal)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Mac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSCP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Belo Horizonte, Brazil. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling pause duration as a function of contextual length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Portland, United States. pp.659-662, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2012-203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local vs. global prosodic cues: effect of tones on attitudinal prosody in cross-perception of Vietnamese by French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Mac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Shangai, China. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic Cross-linguistic Perception of Social Affects in Mandarin Chinese by natives, French and Vietnamese listeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSCP 2012 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Belo Horizonte, Brazil. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonal Influences in the Prosodic Cross-Perception of Mandarin Social Affects by French and Vietnamese listeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Mac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tonal Aspects of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nanjing, China. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the tones influence the acoustic perception of the Vietnamese attitudes by French listeners?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSCP International Conference (GSCP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Belo Horizonte, Brazil. pp.146-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medidas da variação prosódica diatópica no espaço românico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Castro Moutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coimbra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSCP International Conference (GSCP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonal Influences on the prosodic Cross-linguistic Perception of Mandarin Social Affects by French and Vietnamese listeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAL 2012 - Third International Symposium on Tonal Aspects of Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nanjing, China. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial gestures in the expression of prosodic attitudes of Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma da Silva Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSCP International Conference (GSCP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entends-tu mes attitudes? Perception de la prosodie des affects sociaux en chinois Mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing french tale corpora for entertaining text to speech synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.1003-1010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic Analysis of a Corpus of Tales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual Conference of the International Speech Communication Association (Interspeech'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Speech Communication Association (ISCA), Aug 2011, Florence, Italy. pp.3129-3132, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2011-783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using dynamic time warping to compute prosodic similarity measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Florence, Italy. pp.2021-2024, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2011-531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of attitudinal meaning in interrogative sentences of Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Antonio Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Hong Kong, China. pp.I</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle gestuel du modèle source / filtre de production de la voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d'Acoustique (CFA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lyon, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic correlates for the discrimination of acted vs spontaneous expressive speech : a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chicago, United States. pp.097, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2010-90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception interculturelle des attitudes audio-visuelles vietnamiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgium. pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal perception and production of attitudinal meaning in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Chicago, United States. pp.340, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2010-235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calliphony : a tool for real-time gestural modification and analysis of intonation and rythm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chicago, United States. 4p, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2010-94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle gestuel du modèle source/filtre de production de la voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet AMPER: état d'avancement d'un projet de géoprosodie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevos retos de la geolingüistica : el Atlas Multimedia de Prosodia del Espacio Romanic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Séville, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-cultural perception of Vietnamese audio-visual prosodic attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chicago, United States. pp.356, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2010-110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning effect of French prosodic social affects for Japanese learners of French language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Gagnié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chicago, United States. pp.155, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2010-259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japanese children's perception for audio-visual prosody of social politeness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sekiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Conference on Man-Machine Speech Communication - International Symposium on Asian Speech Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Xinjiang Province, China. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-visual prosody of social attitudes in Vietnamese : building and evaluating a tones balanced corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom. 4p, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2009-642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Japanese children and adults perception of prosodic politeness expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoru Sekiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meetings on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Portland, United States. pp.062001, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3171002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of the evolution of prosody in the French broadcast news style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Brighton, United Kingdom. pp.2531-2534, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2009-667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japanese children's acquisition of prosodic politeness expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoru Sekiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2009 - Annual Conference of the International Speech Communication Association (INTERSPEECH 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom. pp.1743-1746, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2009-524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality differences in the multimodal perception and expression of cultural attitudes and emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Social Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Amsterdam, Netherlands. 6p, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2009.5349504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of French Audio-Visual Prosodic Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2008 - 4th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Campinas, Brazil. pp.685-688, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2008-151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions actées vs spontanées : variabilité des compétences perceptives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2008 - 27e Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How we are not all competent the same for discriminating acted from spontaneous expressive speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2008 - 4th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Campinas, Brazil. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Spontaneous Expressive Speech Corpus for Hungarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márk Fék</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">János Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géza Németh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2008 - 6th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude diachronique de l'accent initial au travers d'archives audio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Avignon, France. pp.1621-1624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-linguistic comparison of perception to formant frequency cues in emotional speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kawahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriental COCOSDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formant lowering in spontaneous crying speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kawahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menezes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of Acoustical Society of America (Acoustics 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Miami, Florida, United States. pp.2556, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4783031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic and articulatory cues for Taiwanese, Japanese and American listener's perception of Chinese happy and sad speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chun-Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fall meeting of The Acoustic Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Japan. pp.351-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of Japanese attitudes in Audio-Visual speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2008 - 4th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Campinas, Brazil. pp.689-692, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2008-152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How we are not equally competent for discriminating acted from spontaneous expressive speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2008 - 4th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Campinas, Brazil. pp.693-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diachronic study of prosody through French audio archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Campinas, Brazil. pp.531-534, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2008-119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Listening of Japanese, English and French social affect : about universals, false friends and unknown attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.2097-2100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computerized chironomy : evaluation of hand-controlled intonation reiteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSPEECH conference (INTERSPEECH 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Antwerp, Belgium. pp.1270-1273, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2007-398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D audiovisual rendering and real-time interactive control of expressivity in a Talking Head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Max</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Virtual Agents (IVA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France. pp.29-36, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74997-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When is the emotional information? a gating experiment for gradient and contours cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.2137-2140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calliphony : a real-time intonation controller for expressive speech synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA Speech Synthesis Workshop (SSW 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Bonn, Germany. pp.345-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihongo hatsuwa ni okeru hatsuwa taido no chikaku : nihongo kankokugo wo taisho ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tabuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Education and Teaching Materials for Spoken Japanese Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le focus prosodique n'est pas que déictique: le modèle VID (Valence-Intensité-Domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2006 - XXVIèmes Journées d'´Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-annotation : an alternative method to label expressive corporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2006 - 5th edition of the International Conference on Language Ressources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The focus prosody: more than a simple binary function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech'2005 - Eurospeech - 9th European Conference on Speech Communication and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lisbone, Portugal. pp.1373-1376, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2005-495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme E-Wiz (Expressive-Wizard of Oz) : capture d'expressions authentiques en Interaction Homme-Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Workshop francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Grenoble, France. pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De E-Wiz à E-clone: méthodologie expérimentale pour la modélisation des émotions et affects authentiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Workshop francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Grenoble, France. pp.125-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relative weights of prosodic parameters for the expression of emotion in speech: a resynthesis study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international conference on Affective Computing &amp; Intelligent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Beijing, China. pp.527-534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prosodic dimensions of emotion in speech: the relative weights of parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech'2005 - Eurospeech - 9th European Conference on Speech Communication and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lisbonne, Portugal. pp.525-528, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2005-332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a storytelling humanoid robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computerized chironomy : from hand gesture in Gregorian singing to hand-controlled synthesis of intonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic varieties in Brazil and beyond (dossier thématique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Drager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia dos Santos Machado Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Luiz Wiedemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diadorim - Revista cientifica do programa de pos-graduaçào em letras vernàculas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23 (1), 2021, Variedades linguísticas dentro e fora do brasil / Linguistic varieties in brazil and beyond, ISSN: 1980-2552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId514"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05359361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ant&#244;nio De Moraes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Erickson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guerry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika H&#246;nemann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/joss.v14i00.20379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157171v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pierrard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/efe-2025-34-41-56" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05373155v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doukhan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa-Claire Adgharouamane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Coulomb-Gully" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devauchelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850040v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Thurgood" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ant&#244;nio de Moraes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Shochi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/joss.v13i00.20015" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668979v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Rebollo Couto" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2175-7968.2024.e99158" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538371v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luma da Silva Miranda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/langcog.2024.16" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836362v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-460X202258882" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671952v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Carnaval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A. de Moraes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22409/gragoata.v27i58.51979" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836231v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-460X202258944" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775659v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Raso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Mendes Santos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/DL52-v16n4a2022-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luma Miranda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Swerts" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830919898886" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512413v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Drager" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia dos Santos Machado Vieira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Luiz Wiedemer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35520/diadorim.2021.v23n1a44438" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512410v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35520/diadorim.2021.v23n1a44441" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098638v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erickson Donna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24467/onseikenkyu.24.0_84" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094466v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47627/gradus.v5i1.148" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012006v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gomes da Silva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ant&#244;nio Moraes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/joss.v9i00.14958" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518501v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayna Concei&#231;&#227;o dos Santos Cardoso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinailda dos Santos Almeida" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Fernandes Cruz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278025v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lima de Souza Cerqueira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/1984-8420.2019v20n1p109" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084213v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Antonio De Moraes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/1984-8420.2018v19n2p136" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914497v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Evrard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5018433" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518496v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sebastiana da Silva Costa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina C&#233;lia Fernandes Cruz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18542/nra.v6i2.6189" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719532v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geolinguistique.365" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631155v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/joss.v6i1.14981" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647523v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg Mixdorff" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Lee" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew K.H. Ma" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2017.08.009" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621767v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Antonio Moraes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17851/2237-2083.25.3.1043-1074" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621766v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedita Do Socorro Pinto Borges" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jany Eric Queiros Ferreira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Fontel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/joss.v5i2.15072" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619832v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Novo Gomes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniela Improta Fran&#231;a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Maia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/joss.v5i2.15069" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621768v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Cruz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/chimera2016.3.2.014" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271340v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ivent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Kozhevina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.202.0075" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621769v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gonzaga Nunes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Christine Seara" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15210/rle.v18i2.15282" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251140v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-015-9306-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621770v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Mori" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Hori" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24467/onseikenkyu.18.2_30" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621771v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feug&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Beux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4875718" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423072v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/joss.v4i2.15055" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621772v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953670v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auberge" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Gu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621773v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621774v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.171.0097" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621775v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830911417799" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626920v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Contini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lai" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621777v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lurdes de Castro Moutinho" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Lidia Coimbra" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621776v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3531802" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621778v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auberg&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621780v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Erikson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menezes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kawahara" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sakakibara" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621779v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733406v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Auberg&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rilliard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621781v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tabuchi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mokhtari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619862v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mokhtari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tabuchi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444381v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830909103171" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-KHHVK0CV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236001v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262206v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364495v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05230528v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A. Moraes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.1515/9783111060309-003/html" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111060309-003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464189v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450567v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ondel Yang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.studi.aisv.it/index.php/home/issue/view/18" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17469/O2112AISV000004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003226v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.333.08sho" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358021v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21862/rakoczi65.elteport.2023" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358770v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ponteseditores.com.br/loja3/pontes-editores-home-2__trashed/ebook/linguistica-e-estudos-de-gestos-interfaces/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357730v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.ufms.br/handle/123456789/5811" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782665v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editoracontexto.com.br/produto/prosodia-prosodias-uma-introducao/5191254" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513293v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.blucher.com.br" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428197v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuleica Camargo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Madureira" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia dos Reis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963486v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o de Moraes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783030001254" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00126-1_1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963494v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://langsci-press.org/catalog/book/183" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1471564" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621835v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cle-international.com/la-prononciation-du-francais-dans-le-monde-du-natif-a-l-apprenant-livre-cd-9782090382419.html" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621836v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621837v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maynard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621838v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236022v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Lehka-Lemarchand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mairano" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45168-7_6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981757v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeki Kamiyama" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621849v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981776v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068366v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621858v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Erickson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621855v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621856v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681661v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681510v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621854v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mac" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castelli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621857v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621879v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gagni&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981525v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Erikson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384271v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362257v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621892v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Katz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Max" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262202v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362701v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733413v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789782v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Alessandro" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquemin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Max" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74997-4_3" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CW6VRWHX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938377v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin &#201;lie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05359416v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Tellier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain Li&#233;nard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-2311" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05426157v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phrashant Khatri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Rao" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365670v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366097v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623090v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Uro" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694958v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Svensson Lundmark" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Silva" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-1216" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874595v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0351-0740-1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874662v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694868v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-1177" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694997v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823812v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navneet Nayan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/ISAPh.2024-12" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874627v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694968v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-1163" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357607v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashis Ghosh" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359804v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357499v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208588v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199980v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Girard-Monneron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#237;a Ch&#225;vez Ruz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaddouk" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2023-1835" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906679v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359874v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357548v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongwei Li" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Menezes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeto Kawahara" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357461v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729196v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula De Mare&#252;il" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-89" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729239v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-121" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763754v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Larcher" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259166v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cauzinille" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kiselov" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512423v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Moraes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511307v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511305v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512401v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina de Iacovo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/TAI.2021-10" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329116v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Thu Trang" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hoang Ky" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2021-125" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512419v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512418v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094488v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2020-83" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094428v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2020-7" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094524v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoko Hayashi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Sadanobu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2020-147" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099667v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernaudon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518521v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36505/ExLing-2019/10/0010/000372" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425674v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387368v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317743v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425676v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425669v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963465v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814654v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew King Hang Ma" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2018-98" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892663v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ma" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-1373" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327848v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621840v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goldman" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Scherrer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392309v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourer" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2016-203" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621841v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Brousse" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2016-199" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621839v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Emond" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Trouvain" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2016-131" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314778v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621842v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2016-166" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621845v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2015-323" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621843v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delalez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2015-142" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621846v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230562v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621847v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621844v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25789-1_7" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621848v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2014-168" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712568v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Thanh Do" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leman" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2014-203" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314774v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621850v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Nguyen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Dat Tran" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Yen Pham" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953721v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2014-13" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423077v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992083v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953720v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2014-22" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621851v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2014-192" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953778v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621852v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-427" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621853v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-541" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953779v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Sasa" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621864v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621859v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621860v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2012-203" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959134v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Mac" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castelli" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981544v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2012-169" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744696v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2012-171" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959132v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959131v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959135v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621862v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621861v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Castro Moutinho" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coimbra" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744703v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744714v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621863v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423221v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135146v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-783" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621867v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-531" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981549v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621870v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2010-90" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621871v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621869v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621872v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alberto" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2010-235" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621873v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2010-94" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551179v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448574v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621874v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2010-110" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621868v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Gagni&#233;" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2010-259" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621877v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sekiyama" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981790v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Sekiyama" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3171002" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621878v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2009-642" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621876v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2009-667" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621875v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2009-524" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621880v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2009.5349504" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262258v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264116v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rk F&#233;k" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Szab&#243;" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za N&#233;meth" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621882v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262371v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2008-151" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364503v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621885v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Han" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621887v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4783031" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621884v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chun-Fang" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dang" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262382v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2008-152" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621881v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2008-119" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621883v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262191v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621888v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2007-398" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621890v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621889v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621891v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621893v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364548v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364542v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364525v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-495" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364515v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364524v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364513v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364520v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-332" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712621v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quok" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deroo" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gelin" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712623v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511500v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05359361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ant&#244;nio De Moraes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Erickson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guerry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika H&#246;nemann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/joss.v14i00.20379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157171v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pierrard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/efe-2025-34-41-56" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05373155v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doukhan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa-Claire Adgharouamane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Coulomb-Gully" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devauchelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668979v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Rebollo Couto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2175-7968.2024.e99158" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850040v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Thurgood" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ant&#244;nio de Moraes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Shochi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/joss.v13i00.20015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538371v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luma da Silva Miranda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/langcog.2024.16" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836362v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-460X202258882" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671952v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Carnaval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A. de Moraes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22409/gragoata.v27i58.51979" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836231v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-460X202258944" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775659v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Raso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Mendes Santos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/DL52-v16n4a2022-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luma Miranda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Swerts" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830919898886" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512413v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Drager" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia dos Santos Machado Vieira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Luiz Wiedemer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35520/diadorim.2021.v23n1a44438" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512410v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35520/diadorim.2021.v23n1a44441" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098638v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erickson Donna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24467/onseikenkyu.24.0_84" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094466v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47627/gradus.v5i1.148" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012006v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gomes da Silva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ant&#244;nio Moraes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/joss.v9i00.14958" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518501v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayna Concei&#231;&#227;o dos Santos Cardoso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinailda dos Santos Almeida" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Fernandes Cruz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278025v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lima de Souza Cerqueira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/1984-8420.2019v20n1p109" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084213v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Antonio De Moraes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/1984-8420.2018v19n2p136" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914497v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Evrard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5018433" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518496v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sebastiana da Silva Costa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina C&#233;lia Fernandes Cruz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18542/nra.v6i2.6189" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719532v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geolinguistique.365" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647523v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg Mixdorff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Lee" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew K.H. Ma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2017.08.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631155v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/joss.v6i1.14981" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621767v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Antonio Moraes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17851/2237-2083.25.3.1043-1074" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621766v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedita Do Socorro Pinto Borges" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jany Eric Queiros Ferreira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Fontel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/joss.v5i2.15072" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619832v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Novo Gomes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniela Improta Fran&#231;a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Maia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/joss.v5i2.15069" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621768v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Cruz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/chimera2016.3.2.014" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271340v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ivent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Kozhevina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.202.0075" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621769v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gonzaga Nunes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Christine Seara" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15210/rle.v18i2.15282" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251140v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-015-9306-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621770v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Mori" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Hori" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24467/onseikenkyu.18.2_30" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621771v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feug&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Beux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4875718" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423072v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/joss.v4i2.15055" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621772v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953670v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auberge" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Gu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621773v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621774v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.171.0097" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621775v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830911417799" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626920v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Contini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lai" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621777v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lurdes de Castro Moutinho" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Lidia Coimbra" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621776v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3531802" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621778v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auberg&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621780v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Erikson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menezes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kawahara" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sakakibara" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621779v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733406v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Auberg&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rilliard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621781v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tabuchi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mokhtari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619862v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mokhtari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tabuchi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444381v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830909103171" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-KHHVK0CV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236001v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262206v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364495v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05230528v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A. Moraes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.1515/9783111060309-003/html" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111060309-003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464189v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450567v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ondel Yang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.studi.aisv.it/index.php/home/issue/view/18" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17469/O2112AISV000004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358021v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21862/rakoczi65.elteport.2023" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358770v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ponteseditores.com.br/loja3/pontes-editores-home-2__trashed/ebook/linguistica-e-estudos-de-gestos-interfaces/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003226v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.333.08sho" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357730v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.ufms.br/handle/123456789/5811" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782665v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editoracontexto.com.br/produto/prosodia-prosodias-uma-introducao/5191254" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513293v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.blucher.com.br" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428197v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuleica Camargo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Madureira" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia dos Reis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963486v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o de Moraes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783030001254" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00126-1_1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963494v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://langsci-press.org/catalog/book/183" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1471564" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621835v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cle-international.com/la-prononciation-du-francais-dans-le-monde-du-natif-a-l-apprenant-livre-cd-9782090382419.html" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621836v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621837v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maynard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621838v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236022v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Lehka-Lemarchand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mairano" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45168-7_6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981757v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeki Kamiyama" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621849v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981776v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068366v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621858v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Erickson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681661v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621855v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621856v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681510v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621854v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mac" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castelli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621857v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621879v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gagni&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981525v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Erikson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384271v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362257v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621892v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Katz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Max" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262202v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362701v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733413v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789782v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Alessandro" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquemin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Max" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74997-4_3" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CW6VRWHX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938377v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin &#201;lie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05359416v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Tellier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain Li&#233;nard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-2311" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05426157v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phrashant Khatri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Rao" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365670v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366097v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623090v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Uro" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694997v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823812v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navneet Nayan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/ISAPh.2024-12" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694958v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Svensson Lundmark" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Silva" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-1216" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874595v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0351-0740-1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694868v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-1177" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874662v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874627v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694968v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-1163" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357499v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208588v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357607v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashis Ghosh" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359804v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199980v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Girard-Monneron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#237;a Ch&#225;vez Ruz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaddouk" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2023-1835" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906679v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359874v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357548v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongwei Li" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Menezes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeto Kawahara" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357461v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729239v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-121" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729196v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula De Mare&#252;il" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-89" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763754v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Larcher" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259166v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cauzinille" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kiselov" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512423v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Moraes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511307v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511305v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512401v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina de Iacovo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/TAI.2021-10" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329116v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Thu Trang" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hoang Ky" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2021-125" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512419v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512418v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094488v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2020-83" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094428v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2020-7" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094524v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoko Hayashi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Sadanobu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2020-147" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099667v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernaudon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425674v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317743v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387368v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518521v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36505/ExLing-2019/10/0010/000372" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425676v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425669v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963465v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814654v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew King Hang Ma" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2018-98" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892663v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ma" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-1373" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327848v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621840v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goldman" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Scherrer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621841v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Brousse" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2016-199" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392309v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2016-203" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314778v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621839v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Emond" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Trouvain" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2016-131" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621842v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2016-166" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621845v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2015-323" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621843v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delalez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2015-142" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621846v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230562v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621847v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621844v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25789-1_7" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621848v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2014-168" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314774v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712568v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Thanh Do" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leman" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2014-203" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621850v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Nguyen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Dat Tran" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Yen Pham" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953721v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2014-13" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423077v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992083v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953720v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2014-22" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621851v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2014-192" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621853v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-541" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953778v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621852v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-427" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953779v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Sasa" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621864v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621859v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981544v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2012-169" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744696v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2012-171" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959132v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Mac" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castelli" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621860v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2012-203" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959134v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959131v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959135v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621862v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621861v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Castro Moutinho" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coimbra" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744703v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621863v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744714v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423221v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135146v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-783" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621867v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-531" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981549v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621871v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621870v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2010-90" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621869v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621872v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alberto" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2010-235" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621873v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2010-94" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551179v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448574v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621874v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2010-110" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621868v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Gagni&#233;" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2010-259" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621877v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sekiyama" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621878v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2009-642" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981790v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Sekiyama" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3171002" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621876v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2009-667" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621875v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2009-524" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621880v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2009.5349504" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262371v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2008-151" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364503v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262258v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264116v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rk F&#233;k" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Szab&#243;" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za N&#233;meth" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621882v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621885v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Han" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621887v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4783031" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621884v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chun-Fang" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dang" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262382v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2008-152" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621883v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621881v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2008-119" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262191v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621888v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2007-398" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621890v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621889v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621891v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621893v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364548v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364542v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364525v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-495" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364515v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364524v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364513v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364520v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-332" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712621v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quok" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deroo" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gelin" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712623v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511500v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>