--- v2 (2026-04-25)
+++ v3 (2026-05-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Albert Rilliard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-cultural dimensions organizing prosodic attitudes reception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Hönemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.e025012. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20396/joss.v14i00.20379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic study of /r/ front fricatives in Bolivian Highland Spanish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pierrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios de Fonética Experimental </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, pp.41 - 56. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1344/efe-2025-34-41-56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage dans le temps : des archives télévision et radio pour observer l’évolution des voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa-Claire Adgharouamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Coulomb-Gully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 149, pp.104-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variación pragmática, traducción audiovisual y estrategias conversacionales para el doblaje: léxico coloquial y palabras tabús</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Rebollo Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Tradução </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Sex, Taboo, and Swearing: Forbidden Words in Audiovisual Translation, 44 (2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5007/2175-7968.2024.e99158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic and perceptual profiles of american english social affective expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ela Thurgood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, pp.e024004. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20396/joss.v13i00.20015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual channel facilitates the comprehension of the intonation of Brazilian Portuguese wh-questions and wh-exclamations: evidence from congruent and incongruent stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma da Silva Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/langcog.2024.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of F0 movements, intensity, and duration in the perceptual identification of Brazilian Portuguese wh-questions and wh-exclamations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma da Silva Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA : Documentação de Estudos em Lingüística Teórica e Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (3), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1678-460X202258882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os domínios da focalização: um estudo experimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Carnaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João A. de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gragoatá</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (58), pp.392-418. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22409/gragoata.v27i58.51979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus types in Brazilian Portuguese: Multimodal production and perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Carnaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA : Documentação de Estudos em Lingüística Teórica e Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (3), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1678-460X202258944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the prosodic forms of Discourse Markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Raso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saulo Mendes Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domínios de Lingu@gem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (4), pp.1436-1488. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14393/DL52-v16n4a2022-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the Auditory and Visual Modalities in the Perceptual Identification of Brazilian Portuguese Statements and Echo Questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Swerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64 (1), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0023830919898886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variedades linguísticas dentro e fora do Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Drager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia dos Santos Machado Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Luiz Wiedemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diadorim - Revista cientifica do programa de pos-graduaçào em letras vernàculas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Língua e Literatura, 23 (1), pp.14-23. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35520/diadorim.2021.v23n1a44438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic varieties in Brazil and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Drager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia dos Santos Machado Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Luiz Wiedemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diadorim - Revista cientifica do programa de pos-graduaçào em letras vernàculas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dossiê Língua e Literatura, 23 (1), pp.24-33. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35520/diadorim.2021.v23n1a44441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The combined Perception of Socio-affective Prosody: Cultural Differences in Pattern Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erickson Donna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the Phonetic Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.84-96. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24467/onseikenkyu.24.0_84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percepção audiovisual da entoação modal do português do Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma da Silva Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gradus - Revista Brasileira de Fonologia de Laboratório</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.47-70. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47627/gradus.v5i1.148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual and auditory cues of assertions and questions in Brazilian Portuguese and Mexican Spanish: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma da Silva Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Gomes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.73 - 92. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20396/joss.v9i00.14958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMO FALAM AS MULHERES LUDOVICENSES: UMA ANÁLISE PROSÓDICA BASEADA EM DADOS AMPER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayna Conceição dos Santos Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinailda dos Santos Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Fernandes Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercâmbio : Revue d’Études Françaises=French Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, A prosódia das línguas românicas, 39, pp.74-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prosódia de perguntas e asserções: um estudo situado de espanhol no Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Lima de Souza Cerqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Papers em Linguística</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), pp.109-137. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5007/1984-8420.2019v20n1p109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcação de foco estreito e o acento secundário em interrogativas totais no português do Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Carnaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antonio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Papers em Linguística</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (2), pp.136-167. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5007/1984-8420.2018v19n2p136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigmatic variation of vowels in expressive speech: Acoustic description and dimensional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143 (1), pp.109-122. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5018433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARACTERIZAÇÃO PROSÓDICA DO PORTUGUÊS FALADO NA AMAZÔNIA: VARIEDADE LINGUÍSTICA DE MOCAJUBA (PA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sebastiana da Silva Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Célia Fernandes Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nova Revista Amazônica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (2), pp.43. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18542/nra.v6i2.6189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enregistrements et transcriptions pour un atlas sonore des langues régionales de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.23-48. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geolinguistique.365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-visual expressions of attitude: How many different attitudes can perceivers decode?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Mixdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Hönemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew K.H. Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.114 - 126. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2017.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of expressive prosodic speech acts performed in USA English by L1 and L2 speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.27-45. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20396/joss.v6i1.14981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social affective variations in Brazilian Portuguese: a perceptual and acoustic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Antonio Moraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Estudos da Linguagem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (3), pp.1043-1074. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17851/2237-2083.25.3.1043-1074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acento Lexical do Português Brasileiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Fernandes Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedita Do Socorro Pinto Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jany Eric Queiros Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Fontel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.159-175. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20396/joss.v5i2.15072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosody as a recursive embedding tool in production and perception of Karaja: an acoustic and neuro-psycholinguistic investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Novo Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniela Improta França</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.101-123. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20396/joss.v5i2.15069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of duration and intensity factors in the characterization of modal intonation in Brazilian Portuguese spoken in the North of Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimera: Romance Corpora and Linguistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (2), pp.345-358. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15366/chimera2016.3.2.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude prosodique comparative des questions en français en contact avec l'occitan et le catalan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Ivent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varvara Kozhevina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 202, pp.75-91. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.202.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pistas prosódicas do falar catarinense: um estudo sobre interrogativas totais neutras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Gonzaga Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabel Christine Seara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Linguagem &amp; Ensino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (2), pp.251-274. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15210/rle.v18i2.15282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GV-LEx corpus of tales in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (3), pp.521-547. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-015-9306-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Vowel Duration, Intensity, and Articulation Rate on Judgments of Naturalness and Intelligibility of Japanese Learners' English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoko Hori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the Phonetic Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (2), pp.30-41. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24467/onseikenkyu.18.2_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drawing melodies: Evaluation of chironomic singing synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Feugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 135 (6), pp.3601-3612. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4875718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative prosodic study of questions in French in contact with Occitan and Catalan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Ivent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varvara Kozhevina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.59-72. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20396/joss.v4i2.15055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social affect production and perception across languages and cultures  the role of prosody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Antonio Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leitura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (52), pp.15-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual study for Mandarin attitudinal speech. Journal of School of Chinese Language and Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of School of Chinese Language and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.169-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Study for Mandarin Attitudinal Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of School of Chinese Language and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.169-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation diachronique dans la prosodie du style journalistique : le cas de l'accent initial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (1), pp.97-111. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfla.171.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diachronic study of initial stress and other prosodic features in the French news announcer style: corpus-based measurements and perceptual experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (2), pp.263-293. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0023830911417799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distancias prosodicas entre variedades romanicas en el marco del proyecto AMPER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Internacional de Lingüistica Iberoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (1), pp.13-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la variation prosodique diatopique en portugais européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lurdes de Castro Moutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Lidia Coimbra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Romano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios de Fonética Experimental </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XX, pp.35-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chironomic stylization of intonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (3), pp.1594-1604. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3531802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination perceptive d'expressions émotionnelles actées vs. spontanées. Variabilité interindividuelle et influence de l'intensité de l'émotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (7), pp.833-857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nichi eigobogowasha niyoru kanjouonseichikaku no hikaku - kihonshuhasu igai no onkyotekitokusho kara erareru jouhou ni chumokushite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kawahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sakakibara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammar and Speech VI (in Japanese)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">日本語母語話者は発話の一部分を聞くだけで態度を知覚できるのか？ - Gating パラダイムによる実験を通して</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement du Japonais en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.65-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on percevoir les attitudes japonaises avant la fin de phrase ? – test perceptif selon le paradigme de gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Language Education in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihongo shigenkaiwa niokeru hatuwataido no ninshiki: Nihongobogowasha to kankokujin shokyugakushusha wo taishoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tabuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammar and Speech IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-linguistic and cultural comparison of perception for Japanese communication - A contrastive study between Japanese and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Tabuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement du Japonais en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.86-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Indices To Japanese And French Prosodically Expressed Social Affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52 (2&amp;3), pp.223-243. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0023830909103171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collaboration scientifique franco-portugaise : une constance dans l’orientation scientifique du Centre de Dialectologie de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Lidia Coimbra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino dell'atlante linguistico Italiano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32, pp.205-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihongo inritsu taido no chikaku ni ataeru nihongo syutoku no eikyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement du Japonais en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De E-Wiz à C-Clone: recueil, modélisation et synthèse d'expressions authentiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20, pp.499-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and Identifying Discourse Markers in Spontaneous Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Raso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saulo Mendes Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João A. Moraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miguel Oliveira, Jr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prosodic Interfaces - Interdisciplinary Perspectives on Sound Patterns and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-102, 2025, 978-3-11-105990-7. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783111060309-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de la diversité linguistique à travers un atlas sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Caressa; Christophe Doubovetzky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue(s) et droit(s). Enjeux et paradoxes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.177-188, 2025, Logiques Juridiques, 978-2-336-55319-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of Perceived Voice Pitch Across Time Periods, Gender, and Age in French Media Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ondel Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina De Iacovo; Bianca Maria De Paolis; Daniela Mereu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The voice in the media and new technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 (004), </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Officinaventuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-71, 2024, Studi Associazione Italiana Scienze della Voce, 978-88-97657-73-6. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17469/O2112AISV000004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identificação perceptiva de pistas prosódicas da asserção e da questão-eco no português brasileiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma da Silva Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Urbán Bálint. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Se mais mundo houvera lá chegara": Tanulmányok Rákóczi István 65. születésnapja tiszteletére. [Estudos para István Rákóczi em homenagem a seu 65º aniversário]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELTE Eötvös Kiado, pp.95-124, 2023, 978-963-489-585-5. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21862/rakoczi65.elteport.2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funções dos gestos faciais na prosódia audiovisual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Carnaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma da Silva Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maíra Avelar; Vera Pacheco; Marian Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguística e Estudos de Gestos: Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontes Editores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-39, 2023, Coleção Linguística em Rede, 9786556377322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 8. Perceptual changes between adults and children for multimodal im/politeness in Japanese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andreas H. Jucker; Iris Hübscher; Lucien Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Im/politeness: Signed, spoken, written</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 333, John Benjamins Publishing Company, pp.213-249, 2023, Pragmatics &amp; Beyond New Series, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/pbns.333.08sho⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estrutura prosódica e focalização: dados do português do Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Carnaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josane Moreira de Oliveira; Jacyra Andrade Mota; Regiane Coelho Pereira Reis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribuições para a Linguística Brasileira – uma homenagem a Dinah Callou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora UFMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-124, 2023, 978-65-89995-05-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entoação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miguel Oliveira Jr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prosódia, Prosódias: uma introdução</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora Contexto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-66, 2022, 978-65-5541-161-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoprosody: quantitative approaches of prosodic variation across dialects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcia dos Santos Machado Vieira, Marcos Luiz Wiedemer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensões e experiências em Sociolinguística</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-83, 2019, 978-85-212-1875-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phonetic approach of voice qualities: challenges in corresponding perceptual to acoustic descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuleica Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Madureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subsidia. Tools and resources for speech sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality Judgments Based on Speaker’s Social Affective Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qiang Fang; Jianwu Dang; Pascal Perrier; Jianguo Wei; Longbiao Wang; Nan Yan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10733, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-13, 2018, Lecture Notes in Artificial Intelligence, 978-3-030-00126-1. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00126-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing the intonation of speech acts in Brazilian Portuguese: Methodological aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingo Feldhausen; Jan Fliessbach; Maria del Mar Vanrell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in prosody: A Romance language perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Science Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-262, 2018, Studies in Laboratory Phonology, 978-3-96110-105-4. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1471564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prononciation des apprenants de FLE et la multimodalité expressive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prononciation du français dans le monde: du natif à l'apprenant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLE international</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.257-263, 2017, 978-2-09-038241-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de l'évolution diachronique de la prosodie dans le style journalistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française mise en relief. Aspects grammaticaux et discursifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.187-198, 2017, 978-2-35412-256-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions à intonation descendante: un exemple d'isolat corse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Maynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti del Workshop Lingue delle isole, isole linguistiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni dell'Orso, pp.4-19, 2016, 978-88-6274-671-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosody and emotion in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intonational Grammar in Ibero-Romance. Approaches across linguistic subfields.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.135-152, 2016, 9789027258052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falling yes/no questions in Corsican French and Corsican: evidence for a prosodic transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Lehka-Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Mairano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">É. Delais-Roussarie; M. Avanzi; S. Herment. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prosody and languages in contact. L2 acquisition, attrition, languages in multilingual situations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, Berlin, Chap. 6 ; p. 101-122., 2015, 978-3-662-45167-0. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45168-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage des expressions prosodiques et gestuelles de politesse par des francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeki Kamiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Makiko Andro-Ueda et Jean-Michel Butel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon pluriel. 9, Histoires d'amour : quelques modalités de relation à l'autre au Japon : actes du neuvième colloque de la Société française des études japonaises, Paris Inalco, 16-18 décembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Philippe Picquier, 2014, 978-2-8097-0968-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illocution, attitudes and prosody: A multimodal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spoken Corpora and Linguistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.233-270, 2014, 9789027203694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Cultural Perception of some Japanese Politeness and Impoliteness Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Antonio Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic approaches to emotion in context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John benjamins Publishing, pp.251-276, 2014, 9789027256461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du DVD &amp;quot;Intonations romanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Mairano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Romano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolanda Congosto Martin, Maria Luisa Montero Curiel, Antonio Salvador Plans. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonética Experimental, Educación Superior e Investigación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III. Prosódia, Arco Libros, pp.171-187, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic analysis of a corpus of Brazilian Portuguese attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VIIth GSCP International Conference : Speech and Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Firenze University Press, pp.162-166, 2012, 9788866553519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions corses : peut-on mettre en évidence un transfert prosodique du corse vers le français?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Mairano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29eme Journées d'études sur la Parole (JEP), Grenoble 4-8 juin 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.609-616, 2012, Actes de la conférence conjointe JEP-TALN-RECITAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial gestures in the expression of prosodic attitudes of Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma da Silva Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VIIth GSCP International Conference : Speech and Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Firenze University Press, pp.157-161, 2012, 9788866553519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental perception of polite & impolite non-verbal behaviours in Japanese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VIIth GSCP International Conference : Speech and Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Firenze University Press, pp.167-171, 2012, 9788866553519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corsican French questions: is there a prosodic transfer from Corsican to French and how to highlight it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Mairano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody, Shanghai (China) 22-25 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.418-421, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the tones influence the acoustic perception of the Vietnamese attitudes by French listeners?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VIIth GSCP International Conference : Speech and Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Firenze University Press, pp.146-150, 2012, 9788866553519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic cross-linguistic perception of social affects in Mandarin Chinese by native, French and Vietnamese listeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VIIth GSCP International Conference : Speech and Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Firenze University Press, pp.141-145, 2012, 9788866553519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of prosodic French social affects for Japanese learners of French language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gagnié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Languages and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang publisher, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercultural perception of English, French and Japanese social affective prosody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erikson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hancil, Sylvie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Role of Prosody in Affective Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang publisher, pp.31-60, 2009, Linguistic Insights' series, Studies in Languages and Communication. Vol.97, 978-3-03911-696-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour le calcul et la comparaison prosodique dans le cadre du projet AMPER-L'exemple des variétés occitane et sarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adrian Turculet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La variation diatopique de l’intonation dans le domaine roumain et roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editura Universitatii "Alexandru Ioan Cuza", pp.217-229, 2008, 9789737033949</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Base de données AMPER et ses interfaces: structure et formats de données, exemple d'utilisation pour une analyse comparative de la prosodie de différents parlers romans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lurdes De Castro Moutinho, Rosa Lidia Coimbra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Jornadas CientÍficas AMPER-POR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de Aveiro, pp.127-139, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D audiovisual rendering and real-time interactive control of expressivité in a talking head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Max</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent virtual agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.29-36, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatsuwataido no bunkatekitokusei to niseno tomodachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Sadanobu &amp; M. Nakagawa (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hatsuwataido no bunkatekitokusei to niseno tomodachi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Onsei bunpo no taisho, Tokyo: Kurosio publisher, pp.55-78, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intonation du parler occitan de la viadène et présentation de la base de données AMPER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josefa Dorta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prosodia en el ambito lingüistico romanico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La pagina ediciones, pp.73-100, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural specificity of expressive attitudes and false friends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrastive studies on Speech Grammer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kurosio Publisher, pp.23, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent virtual agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Max</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Virtual Agents. IVA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3D audiovisual rendering and real-time interactive control of expressivity in a talking head, Springer, pp.29-36, 2007, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74997-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (130)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation automatique de caractéristiques acoustiques pour l'étude diachronique du français oral dans les médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ondel Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Élie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier DAHLIA: DigitAl Humanities and cuLtural herItAge: data and knowledge management and analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claudia Marinica; Fabrice Guillet; Florent Laroche, Jan 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Vocal Intensity Prediction: Overcoming Dataset Bias with Pretrained Deep Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sylvain Liénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Odette Scharenborg; Catharine Oertel; Khiet Truong, Aug 2025, Rotterdam, Netherlands. pp.1728-1732, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-2311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of Audio-Visual Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrashant Khatri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Mixdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preeti Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSV - 36. Konferenz Elektronische Sprachsignalverarbeitung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Speech Science and Phonetics of the Institute of Music, Media and Speech Sciences at the Martin Luther University Halle-Wittenberg in Halle/Saale; Central German Association for Speech Science and Speech Education, Mar 2025, Halle / Saale, Germany. pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la parole expressive sur l'estimation de l'intensité vocale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sylvain Liénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité du signal de parole en fonction de la Force de Voix en situation d’interaction orale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sylvain Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation perceptive de l'anticipation de la prise de parole lors d'interactions dialogiques en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Balaguer; Nihed Bendahman; Lydia-Mai Ho-dac; Julie Mauclair; Jose G Moreno; Julien Pinquier., Jul 2024, Toulouse, France. pp.390-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of Transition-Relevance Places and Interruptions for the Description of Turn-Taking in Conversations in French Media Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy. pp.1225--1232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Evaluation of Attitudinal Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Mixdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navneet Nayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Applied Phonetics (ISAPh 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pärtel Lippus, Sep 2024, Tartu, Estonia. pp.60-64, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/ISAPh.2024-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting Mandible Movement in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malin Svensson Lundmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Rebollo Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Itshak Lapidot; Sharon Gannot, Sep 2024, Kos, Greece. pp.3145-3149, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2024-1216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variação Pragmática e Diminutivização: intensificação e atenuação de atos expressivos e diretivos para a dublagem de animação em português, espanhol e francês</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Rebollo Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Colloque International VariaR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Jun 2024, Montpellier, France. pp.43-44, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0351-0740-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulatory Configurations across Genders and Periods in French Radio and TV archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ondel Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Itshak Lapidot; Sharon Gannot, Sep 2024, Kos, Greece. pp.3085-3089, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2024-1177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing voice in French media archives: age and gender effects on pitch and articulation characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ondel Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX Convegno Nazionale AISV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LFSAG (Laboratorio di Fonetica Sperimentale "Arturo Genre") Dipartimento di Lingue e Letterature Straniere e Culture Moderne Università degli Studi di Torino, Feb 2024, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensões das atitudes prosódicas entre culturas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Seminário Internacional de Fonologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal do Rio de Janeiro, Nov 2024, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting the terminality of speech-turn boundary for spoken interactions in French TV and Radio content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Itshak Lapidot; Sharon Gannot, Sep 2024, Kos, Greece. pp.3560 - 3564, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2024-1163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macro-and Micro-prosodic Changes in the Duration of Brazilian Portuguese Vowels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radek Skarnitzl; Jan Volín, Aug 2023, Prague, Czech Republic. pp.1464-1468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Gender Equality Monitor (GEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.21-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a corpus of audio-visual attitudinal expressions in Hindi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Mixdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navneet Nayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preeti Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debashis Ghosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radek Skarnitzl; Jan Volín, Aug 2023, Prague, Czech Republic. pp.4150-4154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix de femmes au parlement : d’Edith Cresson à Elisabeth Borne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Coulomb-Gully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Matérialités vocales - 3e édition - Voix, genre et médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louise Barrière; Déborah Gay; Fanny Mazzone; Véronique Perry, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice Passing : a Non-Binary Voice Gender Prediction System for evaluating Transgender voice transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Girard-Monneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mía Chávez Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chaddouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Naomi Harte; Julie Carson-Berndsen; Gareth Jones, Aug 2023, Dublin, Ireland. pp.5207-5211, </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2023-1835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les phénomènes permettant la gestion des tours de parole dans les contenus de médias audiovisuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée commune AFIA-TLH / AFCP – “Extraction de connaissances interprétables pour l’étude de la communication parlée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Fredouille; Maëva Garnier; Olivier Perrotin; Marie Tahon, Dec 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Markers as information units formally conveyed by prosody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Raso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saulo Mendes Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Markers - Theories and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laure Lansari; Ludivine Crible, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Cultural perception of Valence and Arousal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeto Kawahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radek Skarnitzl; Jan Volín, Aug 2023, Prague, Czech Republic. pp.1776-1780</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of voices in French audiovisual media across genders and age in a diachronic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devauchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radek Skarnitzl; Jan Volín, Aug 2023, Prague, Czech Republic. pp.753-757</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Valence-Arousal-Dominance Study of American English Social Affective Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ela Thurgood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbon, Portugal. pp.595-599, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2022-121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Identification of Speech Acts in Gallo-Romance Dialects: A Study Based on Prosody Re-synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Mixdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula De Mareüil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbon, Portugal. pp.435-439, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2022-89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semi-Automatic Approach to Create Large Gender-and Age-Balanced Speaker Corpora: Usefulness of Speaker Diarization & Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa-Claire Adgharouamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.3271-3280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of expressive dimensions on a multimodal French corpus of political interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Cauzinille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Kiselov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshop on Natural Language Processing for Political Sciences (PoliticalNLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.91-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual channel influences the accuracy of listeners’ comprehension of Brazilian Portuguese intonation of wh-questions and wh-exclamations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaPE 2021 - 4th phonetics and phonology in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prosódia como marca formal para os Marcadores Discursivos e suas funções</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Raso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX CONGRESSO INTERNACIONAL DA ASSOCIAÇÃO DE LINGUÍSTICA E FILOLOGIA DA AMÉRICA LATINA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, josé Mendoza; Dermeval da Hora Oliveira; Miguel Oliveira Júnior, Aug 2021, Online, Bolivia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medida objetiva da variação prosódica entre línguas Românicas da França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALFAL 2021 - XIX Congresso Internacional da Associação de Linguística e Filologia da América Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, josé Mendoza; Dermeval da Hora Oliveira; Miguel Oliveira Júnior, Aug 2021, Online, Bolivia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the prosody of statements and various types of questions be identified in Gallo-Romance dialects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Mixdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina de Iacovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference of Tone and Intonation (TAI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Sønderborg, Denmark. pp.46-50, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/TAI.2021-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic Boundary Prediction Model for Vietnamese Text-To-Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thi Thu Trang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Hoang Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. pp.3885-3889, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2021-125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O papel dos gestos faciais na percepção da entoação da asserção e da questão-eco em áudio limpo e degradado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma da Silva Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercâmbio de Pesquisas em Linguística Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifícia Universidade Católica de São Paulo, Nov 2021, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic speech acts: between acoustic codes and linguistic conventionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX CONGRESSO INTERNACIONAL DA ASSOCIAÇÃO DE LINGUÍSTICA E FILOLOGIA DA AMÉRICA LATINA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, josé Mendoza; Dermeval da Hora Oliveira, Aug 2021, Online, Bolivia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modeling of prosodic contours of four speech acts in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Speech Prosody 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Tokyo, Japan. pp.404-408, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2020-83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of Audio-visual Expressions in German and Cantonese by Native Speakers of Hindi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Mixdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debashis Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Hönemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Speech Prosody 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Tokyo, Japan. pp.31-35, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2020-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross cultural differences in arousal and valence perceptions of voice quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeto Kawahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryoko Hayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshiyuki Sadanobu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Speech Prosody 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Tokyo, Japan. pp.720-724, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2020-147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Speaking Atlas of Indigenous Languages of France and its Overseas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Vernaudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Language Technologies for All (LT4All) : Enabling Linguistic Diversity and Multilingualism Worldwide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. pp.155-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The perception of prosodic cues in Brazilian Portuguese statements and echo-questions: analysis by resynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma da Silva Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics and Phonology in Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorisation of spoken social affects in Japanese: human vs. machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Speaking Atlas of Minority Languages of France: Collection and Analyses of Dialectical Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sasha Calhoun, Paola Escudero, Marija Tabain and Paul Warren (Eds.), Aug 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of voice quality settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuleica Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference of Experimental Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lisbon, Portugal. pp.41-44, </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36505/ExLing-2019/10/0010/000372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural difference of the perceptual concept for Japanese social affects using a new free description approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on the Acquisition of Second Language Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual Perception of WH-Questions and WH-Exclamations in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma da Silva Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sasha Calhoun, Paola Escudero, Marija Tabain and Paul Warren (Eds.), Aug 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Speaking Atlas of the Regional Languages of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free Labeling of Audio-visual Attitudinal Expressions in Cantonese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew King Hang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Mixdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Hönemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Speech Prosody 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poznań, Poland. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2018-98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-cultural (A)symmetries in Audio-visual Attitude Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Mixdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Hönemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, India. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2018-1373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosody: from affects to conventionalized speech acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso Internacional da ABRALIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Niteroi, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartopho : un site web de cartographie de variantes de prononciation en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole (JEP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.119-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning effect of social affective prosody in Japanese by French learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Boston, United States. pp.970-973, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2016-199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of prosodic transformation for Japanese social affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fourer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Boston, United States. pp.989 - 993, </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2016-203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of prosodic social affect in Japanese by American learners of Japanese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Symposium on Applied Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of smiling in different modalities by native vs. non-native speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Trouvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Boston, United States. pp.639-643, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2016-131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of prosodic social affects in Japanese: A free-labeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Boston, United States. pp.811-815, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2016-166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic-Prosodic Analysis of Attitudinal Expressions in German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Mixdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Hönemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dresden, Germany. pp.1294-1298, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2015-323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of chironomic stylization versus statistical modeling of prosody for expressive speech synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Delalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dresde, Germany. pp.3370-3374, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2015-142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Auditory-Visual Attitudes in German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Hönemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Mixdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st Joint Conference on Facial Analysis, Animation, and Auditory-Visual Speech Processing (FAAVSP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vienna, Austria. pp.202-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Evaluation of Spoken Japanese Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fourer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-cultural comparison of socioaffective expressive strategies Paradigm and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 Intercâmbio de Pesquisa em Linguística Aplicada (InPLA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Impact of Corpus Phonetic Alignment on the HMM-Based Speech Synthesis Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Statistical Language and Speech Processing (SLSP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Budapest, Hungary. pp.62-72, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25789-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">US English attitudinal prosody performances in L1 and L2 speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dublin, Ireland. pp.895-899, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2014-168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of prosodic social affects in french: a free-labeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erickson Donna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective evaluation of HMM-based speech synthesis system using Kullback-Leibler divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2014, 15th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Singapour, Singapore. pp.2952-2956, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2014-203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intonation issues in HMM-based speech synthesis for Vietnamese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Dat Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Ngoc Yen Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Spoken Languages Technologies for Under-resourced languages (SLTU 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, St Petersburg, Russia. pp.98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic Profiles of Social Affects in Mandarin Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2014 - 7th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dublin, Ireland. pp.125-129, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2014-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude prosodique des questions en français en contact avec l’occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Ivent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP 2014) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le mans, France. pp.111-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse prosodique des affects sociaux dans l'interaction face à face en japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fourer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Julien Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXèmes Journées d'études sur la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual Perception of Expressions of Mandarin Chinese social affects by French L2 Learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2014 - 7th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dublin, Ireland. pp.169-173, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2014-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic phrasing modeling for Vietnamese TTS using syntactic information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Dat Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Singapore, Singapore. pp.2332-2336, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2014-192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HMM-based TTS for Hanoi Vietnamese: issues in design and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Dat Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2311-2315, </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2013-541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive distance of attitudes in Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WASSS 2013 - Workshop on Affective Social Speech Signals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Grenoble, France. poster session</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social face to face communication American English attitudinal prosody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France. pp.1648-1652, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2013-427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Visual micro-expressions within Japanese-French contrast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Sasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WASSS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Grenoble, France. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental perception of polite & impolite non-verbal behaviours in Japanese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSCP International Conference (GSCP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic analysis of a corpus of Brazilian Portuguese attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSCP International Conference (GSCP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic analysis of Brazillian Portuguese attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Antonio Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Shanghai, China. pp.677-680, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2012-169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you hear my attitude? Prosodic perception of social affects in Mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2012 - 6th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Shanghai, China. pp.685-688, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2012-171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the tones (local function) influence the acoustic perception of the Vietnamese attitudes (global function) for French listeners (non tonal)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Mac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSCP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Belo Horizonte, Brazil. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling pause duration as a function of contextual length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Portland, United States. pp.659-662, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2012-203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local vs. global prosodic cues: effect of tones on attitudinal prosody in cross-perception of Vietnamese by French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Mac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Shangai, China. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic Cross-linguistic Perception of Social Affects in Mandarin Chinese by natives, French and Vietnamese listeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSCP 2012 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Belo Horizonte, Brazil. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonal Influences in the Prosodic Cross-Perception of Mandarin Social Affects by French and Vietnamese listeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Mac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tonal Aspects of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nanjing, China. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the tones influence the acoustic perception of the Vietnamese attitudes by French listeners?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSCP International Conference (GSCP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Belo Horizonte, Brazil. pp.146-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medidas da variação prosódica diatópica no espaço românico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Castro Moutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coimbra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSCP International Conference (GSCP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonal Influences on the prosodic Cross-linguistic Perception of Mandarin Social Affects by French and Vietnamese listeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAL 2012 - Third International Symposium on Tonal Aspects of Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nanjing, China. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial gestures in the expression of prosodic attitudes of Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma da Silva Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSCP International Conference (GSCP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entends-tu mes attitudes? Perception de la prosodie des affects sociaux en chinois Mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing french tale corpora for entertaining text to speech synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.1003-1010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic Analysis of a Corpus of Tales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual Conference of the International Speech Communication Association (Interspeech'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Speech Communication Association (ISCA), Aug 2011, Florence, Italy. pp.3129-3132, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2011-783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using dynamic time warping to compute prosodic similarity measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Florence, Italy. pp.2021-2024, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2011-531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of attitudinal meaning in interrogative sentences of Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Antonio Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Hong Kong, China. pp.I</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle gestuel du modèle source / filtre de production de la voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d'Acoustique (CFA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lyon, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic correlates for the discrimination of acted vs spontaneous expressive speech : a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chicago, United States. pp.097, </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2010-90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception interculturelle des attitudes audio-visuelles vietnamiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgium. pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal perception and production of attitudinal meaning in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Chicago, United States. pp.340, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2010-235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calliphony : a tool for real-time gestural modification and analysis of intonation and rythm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chicago, United States. 4p, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2010-94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle gestuel du modèle source/filtre de production de la voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet AMPER: état d'avancement d'un projet de géoprosodie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevos retos de la geolingüistica : el Atlas Multimedia de Prosodia del Espacio Romanic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Séville, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-cultural perception of Vietnamese audio-visual prosodic attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chicago, United States. pp.356, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2010-110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning effect of French prosodic social affects for Japanese learners of French language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Gagnié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chicago, United States. pp.155, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2010-259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japanese children's perception for audio-visual prosody of social politeness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sekiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Conference on Man-Machine Speech Communication - International Symposium on Asian Speech Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Xinjiang Province, China. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-visual prosody of social attitudes in Vietnamese : building and evaluating a tones balanced corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom. 4p, </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2009-642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Japanese children and adults perception of prosodic politeness expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoru Sekiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meetings on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Portland, United States. pp.062001, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3171002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of the evolution of prosody in the French broadcast news style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Brighton, United Kingdom. pp.2531-2534, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2009-667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japanese children's acquisition of prosodic politeness expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoru Sekiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2009 - Annual Conference of the International Speech Communication Association (INTERSPEECH 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom. pp.1743-1746, </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2009-524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality differences in the multimodal perception and expression of cultural attitudes and emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Social Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Amsterdam, Netherlands. 6p, </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2009.5349504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of French Audio-Visual Prosodic Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2008 - 4th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Campinas, Brazil. pp.685-688, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2008-151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions actées vs spontanées : variabilité des compétences perceptives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2008 - 27e Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How we are not all competent the same for discriminating acted from spontaneous expressive speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2008 - 4th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Campinas, Brazil. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Spontaneous Expressive Speech Corpus for Hungarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márk Fék</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">János Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géza Németh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2008 - 6th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude diachronique de l'accent initial au travers d'archives audio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Avignon, France. pp.1621-1624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-linguistic comparison of perception to formant frequency cues in emotional speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kawahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriental COCOSDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formant lowering in spontaneous crying speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kawahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menezes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of Acoustical Society of America (Acoustics 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Miami, Florida, United States. pp.2556, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4783031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic and articulatory cues for Taiwanese, Japanese and American listener's perception of Chinese happy and sad speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chun-Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fall meeting of The Acoustic Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Japan. pp.351-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of Japanese attitudes in Audio-Visual speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2008 - 4th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Campinas, Brazil. pp.689-692, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2008-152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How we are not equally competent for discriminating acted from spontaneous expressive speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2008 - 4th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Campinas, Brazil. pp.693-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diachronic study of prosody through French audio archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Campinas, Brazil. pp.531-534, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2008-119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Listening of Japanese, English and French social affect : about universals, false friends and unknown attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.2097-2100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computerized chironomy : evaluation of hand-controlled intonation reiteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSPEECH conference (INTERSPEECH 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Antwerp, Belgium. pp.1270-1273, </w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2007-398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D audiovisual rendering and real-time interactive control of expressivity in a Talking Head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Max</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Virtual Agents (IVA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France. pp.29-36, </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74997-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When is the emotional information? a gating experiment for gradient and contours cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.2137-2140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calliphony : a real-time intonation controller for expressive speech synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA Speech Synthesis Workshop (SSW 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Bonn, Germany. pp.345-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihongo hatsuwa ni okeru hatsuwa taido no chikaku : nihongo kankokugo wo taisho ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tabuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Education and Teaching Materials for Spoken Japanese Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le focus prosodique n'est pas que déictique: le modèle VID (Valence-Intensité-Domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2006 - XXVIèmes Journées d'´Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-annotation : an alternative method to label expressive corporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2006 - 5th edition of the International Conference on Language Ressources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The focus prosody: more than a simple binary function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech'2005 - Eurospeech - 9th European Conference on Speech Communication and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lisbone, Portugal. pp.1373-1376, </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2005-495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme E-Wiz (Expressive-Wizard of Oz) : capture d'expressions authentiques en Interaction Homme-Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Workshop francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Grenoble, France. pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De E-Wiz à E-clone: méthodologie expérimentale pour la modélisation des émotions et affects authentiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Workshop francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Grenoble, France. pp.125-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relative weights of prosodic parameters for the expression of emotion in speech: a resynthesis study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international conference on Affective Computing &amp; Intelligent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Beijing, China. pp.527-534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prosodic dimensions of emotion in speech: the relative weights of parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech'2005 - Eurospeech - 9th European Conference on Speech Communication and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lisbonne, Portugal. pp.525-528, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2005-332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a storytelling humanoid robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computerized chironomy : from hand gesture in Gregorian singing to hand-controlled synthesis of intonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic varieties in Brazil and beyond (dossier thématique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Drager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia dos Santos Machado Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Luiz Wiedemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diadorim - Revista cientifica do programa de pos-graduaçào em letras vernàculas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23 (1), 2021, Variedades linguísticas dentro e fora do brasil / Linguistic varieties in brazil and beyond, ISSN: 1980-2552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId514"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Albert Rilliard </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (52)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic study of /r/ front fricatives in Bolivian Highland Spanish</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Pierrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios de Fonética Experimental </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 34, pp.41 - 56. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1344/efe-2025-34-41-56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05157171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-cultural dimensions organizing prosodic attitudes reception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Hönemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14, pp.e025012. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20396/joss.v14i00.20379⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyage dans le temps : des archives télévision et radio pour observer l’évolution des voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa-Claire Adgharouamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Coulomb-Gully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 149, pp.104-107</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05373155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variación pragmática, traducción audiovisual y estrategias conversacionales para el doblaje: léxico coloquial y palabras tabús</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Rebollo Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cadernos de Tradução </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Sex, Taboo, and Swearing: Forbidden Words in Audiovisual Translation, 44 (2), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5007/2175-7968.2024.e99158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic and perceptual profiles of american english social affective expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ela Thurgood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13, pp.e024004. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20396/joss.v13i00.20015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04850040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual channel facilitates the comprehension of the intonation of Brazilian Portuguese wh-questions and wh-exclamations: evidence from congruent and incongruent stimuli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma da Silva Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-21. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/langcog.2024.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling the prosodic forms of Discourse Markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Raso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saulo Mendes Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domínios de Lingu@gem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (4), pp.1436-1488. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14393/DL52-v16n4a2022-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03775659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os domínios da focalização: um estudo experimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Carnaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João A. de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gragoatá</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27 (58), pp.392-418. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22409/gragoata.v27i58.51979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus types in Brazilian Portuguese: Multimodal production and perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Carnaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA : Documentação de Estudos em Lingüística Teórica e Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (3), pp.1-34. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1678-460X202258944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of F0 movements, intensity, and duration in the perceptual identification of Brazilian Portuguese wh-questions and wh-exclamations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma da Silva Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA : Documentação de Estudos em Lingüística Teórica e Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (3), pp.1-29. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1678-460X202258882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03836362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variedades linguísticas dentro e fora do Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Drager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia dos Santos Machado Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Luiz Wiedemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diadorim - Revista cientifica do programa de pos-graduaçào em letras vernàculas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Língua e Literatura, 23 (1), pp.14-23. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35520/diadorim.2021.v23n1a44438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic varieties in Brazil and beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Drager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia dos Santos Machado Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Luiz Wiedemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diadorim - Revista cientifica do programa de pos-graduaçào em letras vernàculas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Dossiê Língua e Literatura, 23 (1), pp.24-33. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35520/diadorim.2021.v23n1a44441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of the Auditory and Visual Modalities in the Perceptual Identification of Brazilian Portuguese Statements and Echo Questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Swerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64 (1), pp.3-23. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0023830919898886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The combined Perception of Socio-affective Prosody: Cultural Differences in Pattern Matching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erickson Donna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rouas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the Phonetic Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24, pp.84-96. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24467/onseikenkyu.24.0_84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03098638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percepção audiovisual da entoação modal do português do Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma da Silva Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gradus - Revista Brasileira de Fonologia de Laboratório</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.47-70. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.47627/gradus.v5i1.148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual and auditory cues of assertions and questions in Brazilian Portuguese and Mexican Spanish: a comparative study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma da Silva Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Gomes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.73 - 92. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20396/joss.v9i00.14958⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COMO FALAM AS MULHERES LUDOVICENSES: UMA ANÁLISE PROSÓDICA BASEADA EM DADOS AMPER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brayna Conceição dos Santos Cardoso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dinailda dos Santos Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Fernandes Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercâmbio : Revue d’Études Françaises=French Studies Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, A prosódia das línguas românicas, 39, pp.74-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prosódia de perguntas e asserções: um estudo situado de espanhol no Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Lima de Souza Cerqueira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Papers em Linguística</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20 (1), pp.109-137. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5007/1984-8420.2019v20n1p109⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcação de foco estreito e o acento secundário em interrogativas totais no português do Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Carnaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antonio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Working Papers em Linguística</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (2), pp.136-167. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5007/1984-8420.2018v19n2p136⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02084213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradigmatic variation of vowels in expressive speech: Acoustic description and dimensional analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Evrard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 143 (1), pp.109-122. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.5018433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01914497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARACTERIZAÇÃO PROSÓDICA DO PORTUGUÊS FALADO NA AMAZÔNIA: VARIEDADE LINGUÍSTICA DE MOCAJUBA (PA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Sebastiana da Silva Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Célia Fernandes Cruz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nova Revista Amazônica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (2), pp.43. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18542/nra.v6i2.6189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social affective variations in Brazilian Portuguese: a perceptual and acoustic analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Antonio Moraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Estudos da Linguagem</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25 (3), pp.1043-1074. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17851/2237-2083.25.3.1043-1074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acento Lexical do Português Brasileiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Fernandes Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedita Do Socorro Pinto Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jany Eric Queiros Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Fontel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.159-175. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20396/joss.v5i2.15072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-visual expressions of attitude: How many different attitudes can perceivers decode?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Mixdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Hönemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew K.H. Ma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 95, pp.114 - 126. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2017.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of expressive prosodic speech acts performed in USA English by L1 and L2 speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6, pp.27-45. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20396/joss.v6i1.14981⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01631155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosody as a recursive embedding tool in production and perception of Karaja: an acoustic and neuro-psycholinguistic investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana Novo Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aniela Improta França</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Maia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (2), pp.101-123. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20396/joss.v5i2.15069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enregistrements et transcriptions pour un atlas sonore des langues régionales de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géolinguistique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.23-48. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geolinguistique.365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01719532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude prosodique comparative des questions en français en contact avec l'occitan et le catalan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Ivent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varvara Kozhevina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 202, pp.75-91. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/lang.202.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02271340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of duration and intensity factors in the characterization of modal intonation in Brazilian Portuguese spoken in the North of Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chimera: Romance Corpora and Linguistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3 (2), pp.345-358. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15366/chimera2016.3.2.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GV-LEx corpus of tales in French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 49 (3), pp.521-547. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10579-015-9306-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01251140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pistas prosódicas do falar catarinense: um estudo sobre interrogativas totais neutras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Gonzaga Nunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Izabel Christine Seara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Linguagem &amp; Ensino</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 18 (2), pp.251-274. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15210/rle.v18i2.15282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Vowel Duration, Intensity, and Articulation Rate on Judgments of Naturalness and Intelligibility of Japanese Learners' English</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoko Mori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoko Hori</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of the Phonetic Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 18 (2), pp.30-41. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24467/onseikenkyu.18.2_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drawing melodies: Evaluation of chironomic singing synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Feugère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Perrotin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 135 (6), pp.3601-3612. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4875718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative prosodic study of questions in French in contact with Occitan and Catalan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Ivent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varvara Kozhevina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Speech Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.59-72. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20396/joss.v4i2.15055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Study for Mandarin Attitudinal Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of School of Chinese Language and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.169-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual study for Mandarin attitudinal speech. Journal of School of Chinese Language and Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of School of Chinese Language and Culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.169-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social affect production and perception across languages and cultures  the role of prosody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Antonio Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leitura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (52), pp.15-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diachronic study of initial stress and other prosodic features in the French news announcer style: corpus-based measurements and perceptual experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 55 (2), pp.263-293. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0023830911417799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation diachronique dans la prosodie du style journalistique : le cas de l'accent initial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Linguistique Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 17 (1), pp.97-111. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rfla.171.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chironomic stylization of intonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 129 (3), pp.1594-1604. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3531802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distancias prosodicas entre variedades romanicas en el marco del proyecto AMPER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Internacional de Lingüistica Iberoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (1), pp.13-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure de la variation prosodique diatopique en portugais européen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lurdes de Castro Moutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Lidia Coimbra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Romano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estudios de Fonética Experimental </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, XX, pp.35-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination perceptive d'expressions émotionnelles actées vs. spontanées. Variabilité interindividuelle et influence de l'intensité de l'émotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 29 (7), pp.833-857</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on percevoir les attitudes japonaises avant la fin de phrase ? – test perceptif selon le paradigme de gating</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Language Education in France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihongo shigenkaiwa niokeru hatuwataido no ninshiki: Nihongobogowasha to kankokujin shokyugakushusha wo taishoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tabuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammar and Speech IV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-linguistic and cultural comparison of perception for Japanese communication - A contrastive study between Japanese and French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Tabuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement du Japonais en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.86-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01619862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Indices To Japanese And French Prosodically Expressed Social Affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 52 (2&amp;3), pp.223-243. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0023830909103171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00444381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">日本語母語話者は発話の一部分を聞くだけで態度を知覚できるのか？ - Gating パラダイムによる実験を通して</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement du Japonais en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.65-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nichi eigobogowasha niyoru kanjouonseichikaku no hikaku - kihonshuhasu igai no onkyotekitokusho kara erareru jouhou ni chumokushite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kawahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sakakibara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Grammar and Speech VI (in Japanese)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 13p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La collaboration scientifique franco-portugaise : une constance dans l’orientation scientifique du Centre de Dialectologie de Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Lidia Coimbra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bollettino dell'atlante linguistico Italiano</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32, pp.205-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihongo inritsu taido no chikaku ni ataeru nihongo syutoku no eikyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement du Japonais en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 3, pp.47-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De E-Wiz à C-Clone: recueil, modélisation et synthèse d'expressions authentiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20, pp.499-527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining and Identifying Discourse Markers in Spontaneous Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Raso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saulo Mendes Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João A. Moraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miguel Oliveira, Jr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prosodic Interfaces - Interdisciplinary Perspectives on Sound Patterns and Human Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Gruyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-102, 2025, 978-3-11-105990-7. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783111060309-003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05230528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation de la diversité linguistique à travers un atlas sonore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Myriam Caressa; Christophe Doubovetzky. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue(s) et droit(s). Enjeux et paradoxes en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.177-188, 2025, Logiques Juridiques, 978-2-336-55319-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05464189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of Perceived Voice Pitch Across Time Periods, Gender, and Age in French Media Archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ondel Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valentina De Iacovo; Bianca Maria De Paolis; Daniela Mereu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The voice in the media and new technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 12 (004), </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Officinaventuno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.47-71, 2024, Studi Associazione Italiana Scienze della Voce, 978-88-97657-73-6. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17469/O2112AISV000004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 8. Perceptual changes between adults and children for multimodal im/politeness in Japanese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andreas H. Jucker; Iris Hübscher; Lucien Brown. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multimodal Im/politeness: Signed, spoken, written</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 333, John Benjamins Publishing Company, pp.213-249, 2023, Pragmatics &amp; Beyond New Series, </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1075/pbns.333.08sho⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04003226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identificação perceptiva de pistas prosódicas da asserção e da questão-eco no português brasileiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma da Silva Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Urbán Bálint. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Se mais mundo houvera lá chegara": Tanulmányok Rákóczi István 65. születésnapja tiszteletére. [Estudos para István Rákóczi em homenagem a seu 65º aniversário]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ELTE Eötvös Kiado, pp.95-124, 2023, 978-963-489-585-5. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21862/rakoczi65.elteport.2023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funções dos gestos faciais na prosódia audiovisual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Carnaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma da Silva Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maíra Avelar; Vera Pacheco; Marian Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguística e Estudos de Gestos: Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 8, </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pontes Editores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-39, 2023, Coleção Linguística em Rede, 9786556377322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04358770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estrutura prosódica e focalização: dados do português do Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuella Carnaval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josane Moreira de Oliveira; Jacyra Andrade Mota; Regiane Coelho Pereira Reis. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contribuições para a Linguística Brasileira – uma homenagem a Dinah Callou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora UFMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.109-124, 2023, 978-65-89995-05-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entoação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Miguel Oliveira Jr. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prosódia, Prosódias: uma introdução</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editora Contexto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.45-66, 2022, 978-65-5541-161-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03782665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoprosody: quantitative approaches of prosodic variation across dialects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marcia dos Santos Machado Vieira, Marcos Luiz Wiedemer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dimensões e experiências em Sociolinguística</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.55-83, 2019, 978-85-212-1875-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The phonetic approach of voice qualities: challenges in corresponding perceptual to acoustic descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuleica Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Madureira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Subsidia. Tools and resources for speech sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing the intonation of speech acts in Brazilian Portuguese: Methodological aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ingo Feldhausen; Jan Fliessbach; Maria del Mar Vanrell. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Methods in prosody: A Romance language perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 6, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Language Science Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.229-262, 2018, Studies in Laboratory Phonology, 978-3-96110-105-4. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.1471564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality Judgments Based on Speaker’s Social Affective Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Qiang Fang; Jianwu Dang; Pascal Perrier; Jianguo Wei; Longbiao Wang; Nan Yan. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies on Speech Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10733, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-13, 2018, Lecture Notes in Artificial Intelligence, 978-3-030-00126-1. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00126-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prononciation des apprenants de FLE et la multimodalité expressive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prononciation du français dans le monde: du natif à l'apprenant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLE international</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.257-263, 2017, 978-2-09-038241-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de l'évolution diachronique de la prosodie dans le style journalistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue française mise en relief. Aspects grammaticaux et discursifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Perpignan, pp.187-198, 2017, 978-2-35412-256-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosody and emotion in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intonational Grammar in Ibero-Romance. Approaches across linguistic subfields.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.135-152, 2016, 9789027258052</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions à intonation descendante: un exemple d'isolat corse?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Maynard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atti del Workshop Lingue delle isole, isole linguistiche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edizioni dell'Orso, pp.4-19, 2016, 978-88-6274-671-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Falling yes/no questions in Corsican French and Corsican: evidence for a prosodic transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iryna Lehka-Lemarchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Mairano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">É. Delais-Roussarie; M. Avanzi; S. Herment. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prosody and languages in contact. L2 acquisition, attrition, languages in multilingual situations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Verlag, Berlin, Chap. 6 ; p. 101-122., 2015, 978-3-662-45167-0. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-662-45168-7_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illocution, attitudes and prosody: A multimodal analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Spoken Corpora and Linguistic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Benjamins Publishing Company, pp.233-270, 2014, 9789027203694</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Cultural Perception of some Japanese Politeness and Impoliteness Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Antonio Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Linguistic approaches to emotion in context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John benjamins Publishing, pp.251-276, 2014, 9789027256461</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du DVD &amp;quot;Intonations romanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Mairano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Romano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yolanda Congosto Martin, Maria Luisa Montero Curiel, Antonio Salvador Plans. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fonética Experimental, Educación Superior e Investigación</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, III. Prosódia, Arco Libros, pp.171-187, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprentissage des expressions prosodiques et gestuelles de politesse par des francophones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeki Kamiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Makiko Andro-Ueda et Jean-Michel Butel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon pluriel. 9, Histoires d'amour : quelques modalités de relation à l'autre au Japon : actes du neuvième colloque de la Société française des études japonaises, Paris Inalco, 16-18 décembre 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed. Philippe Picquier, 2014, 978-2-8097-0968-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial gestures in the expression of prosodic attitudes of Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma da Silva Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VIIth GSCP International Conference : Speech and Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Firenze University Press, pp.157-161, 2012, 9788866553519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions corses : peut-on mettre en évidence un transfert prosodique du corse vers le français?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Mairano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29eme Journées d'études sur la Parole (JEP), Grenoble 4-8 juin 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.609-616, 2012, Actes de la conférence conjointe JEP-TALN-RECITAL</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental perception of polite & impolite non-verbal behaviours in Japanese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VIIth GSCP International Conference : Speech and Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Firenze University Press, pp.167-171, 2012, 9788866553519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corsican French questions: is there a prosodic transfer from Corsican to French and how to highlight it?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Mairano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody, Shanghai (China) 22-25 mai 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.418-421, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00681510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the tones influence the acoustic perception of the Vietnamese attitudes by French listeners?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VIIth GSCP International Conference : Speech and Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Firenze University Press, pp.146-150, 2012, 9788866553519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic cross-linguistic perception of social affects in Mandarin Chinese by native, French and Vietnamese listeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wentao Gu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VIIth GSCP International Conference : Speech and Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Firenze University Press, pp.141-145, 2012, 9788866553519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic analysis of a corpus of Brazilian Portuguese attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the VIIth GSCP International Conference : Speech and Corpora</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Firenze University Press, pp.162-166, 2012, 9788866553519</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of prosodic French social affects for Japanese learners of French language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gagnié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Languages and Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang publisher, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intercultural perception of English, French and Japanese social affective prosody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erikson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hancil, Sylvie (ed.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Role of Prosody in Affective Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peter Lang publisher, pp.31-60, 2009, Linguistic Insights' series, Studies in Languages and Communication. Vol.97, 978-3-03911-696-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outils pour le calcul et la comparaison prosodique dans le cadre du projet AMPER-L'exemple des variétés occitane et sarde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Adrian Turculet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La variation diatopique de l’intonation dans le domaine roumain et roman</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editura Universitatii "Alexandru Ioan Cuza", pp.217-229, 2008, 9789737033949</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00384271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Base de données AMPER et ses interfaces: structure et formats de données, exemple d'utilisation pour une analyse comparative de la prosodie de différents parlers romans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lurdes De Castro Moutinho, Rosa Lidia Coimbra. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Jornadas CientÍficas AMPER-POR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de Aveiro, pp.127-139, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural specificity of expressive attitudes and false friends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Contrastive studies on Speech Grammer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kurosio Publisher, pp.23, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02733413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'intonation du parler occitan de la viadène et présentation de la base de données AMPER</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Josefa Dorta. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La prosodia en el ambito lingüistico romanico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La pagina ediciones, pp.73-100, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00362701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatsuwataido no bunkatekitokusei to niseno tomodachi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">T. Sadanobu &amp; M. Nakagawa (Eds.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hatsuwataido no bunkatekitokusei to niseno tomodachi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Onsei bunpo no taisho, Tokyo: Kurosio publisher, pp.55-78, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent virtual agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian F. G. Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Max</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent Virtual Agents. IVA 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3D audiovisual rendering and real-time interactive control of expressivity in a talking head, Springer, pp.29-36, 2007, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74997-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01789782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D audiovisual rendering and real-time interactive control of expressivité in a talking head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Max</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligent virtual agents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.29-36, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (130)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Vocal Intensity Prediction: Overcoming Dataset Bias with Pretrained Deep Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sylvain Liénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Odette Scharenborg; Catharine Oertel; Khiet Truong, Aug 2025, Rotterdam, Netherlands. pp.1728-1732, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2025-2311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05359416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of Audio-Visual Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phrashant Khatri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Mixdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preeti Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESSV - 36. Konferenz Elektronische Sprachsignalverarbeitung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Department of Speech Science and Phonetics of the Institute of Music, Media and Speech Sciences at the Martin Luther University Halle-Wittenberg in Halle/Saale; Central German Association for Speech Science and Speech Education, Mar 2025, Halle / Saale, Germany. pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de la parole expressive sur l'estimation de l'intensité vocale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Tellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sylvain Liénard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05365670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité du signal de parole en fonction de la Force de Voix en situation d’interaction orale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Sylvain Liénard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Le Tellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFA 2025 - 17e Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Acoustique (SFA), Apr 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05366097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation automatique de caractéristiques acoustiques pour l'étude diachronique du français oral dans les médias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ondel Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Élie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier DAHLIA: DigitAl Humanities and cuLtural herItAge: data and knowledge management and analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Claudia Marinica; Fabrice Guillet; Florent Laroche, Jan 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04938377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collecting Mandible Movement in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malin Svensson Lundmark</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Rebollo Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Itshak Lapidot; Sharon Gannot, Sep 2024, Kos, Greece. pp.3145-3149, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2024-1216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of Transition-Relevance Places and Interruptions for the Description of Turn-Taking in Conversations in French Media Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Wottawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Torino, Italy. pp.1225--1232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Evaluation of Attitudinal Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Mixdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navneet Nayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Applied Phonetics (ISAPh 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pärtel Lippus, Sep 2024, Tartu, Estonia. pp.60-64, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/ISAPh.2024-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variação Pragmática e Diminutivização: intensificação e atenuação de atos expressivos e diretivos para a dublagem de animação em português, espanhol e francês</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leticia Rebollo Couto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Colloque International VariaR 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paul-Valéry Montpellier 3, Jun 2024, Montpellier, France. pp.43-44, </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3726/978-3-0351-0740-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Articulatory Configurations across Genders and Periods in French Radio and TV archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ondel Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Itshak Lapidot; Sharon Gannot, Sep 2024, Kos, Greece. pp.3085-3089, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2024-1177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing voice in French media archives: age and gender effects on pitch and articulation characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Ondel Yang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX Convegno Nazionale AISV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LFSAG (Laboratorio di Fonetica Sperimentale "Arturo Genre") Dipartimento di Lingue e Letterature Straniere e Culture Moderne Università degli Studi di Torino, Feb 2024, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dimensões das atitudes prosódicas entre culturas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Seminário Internacional de Fonologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal do Rio de Janeiro, Nov 2024, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04874627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting the terminality of speech-turn boundary for spoken interactions in French TV and Radio content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Itshak Lapidot; Sharon Gannot, Sep 2024, Kos, Greece. pp.3560 - 3564, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2024-1163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04694968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation perceptive de l'anticipation de la prise de parole lors d'interactions dialogiques en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Laurent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35èmes Journées d'Études sur la Parole (JEP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mathieu Balaguer; Nihed Bendahman; Lydia-Mai Ho-dac; Julie Mauclair; Jose G Moreno; Julien Pinquier., Jul 2024, Toulouse, France. pp.390-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voice Passing : a Non-Binary Voice Gender Prediction System for evaluating Transgender voice transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devauchelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Girard-Monneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mía Chávez Ruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Chaddouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Naomi Harte; Julie Carson-Berndsen; Gareth Jones, Aug 2023, Dublin, Ireland. pp.5207-5211, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2023-1835⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a corpus of audio-visual attitudinal expressions in Hindi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Mixdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navneet Nayan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preeti Rao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debashis Ghosh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radek Skarnitzl; Jan Volín, Aug 2023, Prague, Czech Republic. pp.4150-4154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Macro-and Micro-prosodic Changes in the Duration of Brazilian Portuguese Vowels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radek Skarnitzl; Jan Volín, Aug 2023, Prague, Czech Republic. pp.1464-1468</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Gender Equality Monitor (GEM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Buet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Ghannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Grouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guinaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France. pp.21-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voix de femmes au parlement : d’Edith Cresson à Elisabeth Borne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marlène Coulomb-Gully</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude Matérialités vocales - 3e édition - Voix, genre et médias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Louise Barrière; Déborah Gay; Fanny Mazzone; Véronique Perry, Jun 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les phénomènes permettant la gestion des tours de parole dans les contenus de médias audiovisuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Tahon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée commune AFIA-TLH / AFCP – “Extraction de connaissances interprétables pour l’étude de la communication parlée"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Corinne Fredouille; Maëva Garnier; Olivier Perrotin; Marie Tahon, Dec 2023, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discourse Markers as information units formally conveyed by prosody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Raso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saulo Mendes Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discourse Markers - Theories and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laure Lansari; Ludivine Crible, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04359874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross Cultural perception of Valence and Arousal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yongwei Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Menezes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeto Kawahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radek Skarnitzl; Jan Volín, Aug 2023, Prague, Czech Republic. pp.1776-1780</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of voices in French audiovisual media across genders and age in a diachronic perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Devauchelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Congress of Phonetic Sciences (ICPhS2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Radek Skarnitzl; Jan Volín, Aug 2023, Prague, Czech Republic. pp.753-757</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Semi-Automatic Approach to Create Large Gender-and Age-Balanced Speaker Corpora: Usefulness of Speaker Diarization & Identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Uro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Larcher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa-Claire Adgharouamane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th Language Resources and Evaluation Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.3271-3280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03763754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Identification of Speech Acts in Gallo-Romance Dialects: A Study Based on Prosody Re-synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Mixdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula De Mareüil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbon, Portugal. pp.435-439, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2022-89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Valence-Arousal-Dominance Study of American English Social Affective Expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ela Thurgood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Lisbon, Portugal. pp.595-599, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2022-121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03729239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annotation of expressive dimensions on a multimodal French corpus of political interviews</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jules Cauzinille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nikita Kiselov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshop on Natural Language Processing for Political Sciences (PoliticalNLP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.91-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic Boundary Prediction Model for Vietnamese Text-To-Speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thi Thu Trang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Hoang Ky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Brno, Czech Republic. pp.3885-3889, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/interspeech.2021-125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03329116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medida objetiva da variação prosódica entre línguas Românicas da França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALFAL 2021 - XIX Congresso Internacional da Associação de Linguística e Filologia da América Latina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, josé Mendoza; Dermeval da Hora Oliveira; Miguel Oliveira Júnior, Aug 2021, Online, Bolivia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the prosody of statements and various types of questions be identified in Gallo-Romance dialects?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Mixdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentina de Iacovo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference of Tone and Intonation (TAI 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Sønderborg, Denmark. pp.46-50, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/TAI.2021-10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O papel dos gestos faciais na percepção da entoação da asserção e da questão-eco em áudio limpo e degradado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma da Silva Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intercâmbio de Pesquisas em Linguística Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pontifícia Universidade Católica de São Paulo, Nov 2021, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic speech acts: between acoustic codes and linguistic conventionalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX CONGRESSO INTERNACIONAL DA ASSOCIAÇÃO DE LINGUÍSTICA E FILOLOGIA DA AMÉRICA LATINA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, josé Mendoza; Dermeval da Hora Oliveira, Aug 2021, Online, Bolivia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual channel influences the accuracy of listeners’ comprehension of Brazilian Portuguese intonation of wh-questions and wh-exclamations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PaPE 2021 - 4th phonetics and phonology in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A prosódia como marca formal para os Marcadores Discursivos e suas funções</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tommaso Raso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIX CONGRESSO INTERNACIONAL DA ASSOCIAÇÃO DE LINGUÍSTICA E FILOLOGIA DA AMÉRICA LATINA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, josé Mendoza; Dermeval da Hora Oliveira; Miguel Oliveira Júnior, Aug 2021, Online, Bolivia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross cultural differences in arousal and valence perceptions of voice quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shigeto Kawahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryoko Hayashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshiyuki Sadanobu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Speech Prosody 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Tokyo, Japan. pp.720-724, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2020-147⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical modeling of prosodic contours of four speech acts in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Speech Prosody 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Tokyo, Japan. pp.404-408, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2020-83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of Audio-visual Expressions in German and Cantonese by Native Speakers of Hindi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Mixdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debashis Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Hönemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Speech Prosody 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Tokyo, Japan. pp.31-35, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2020-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Speaking Atlas of Indigenous Languages of France and its Overseas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Vernaudon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference Language Technologies for All (LT4All) : Enabling Linguistic Diversity and Multilingualism Worldwide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France. pp.155-159</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03099667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultural difference of the perceptual concept for Japanese social affects using a new free description approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on the Acquisition of Second Language Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The perception of prosodic cues in Brazilian Portuguese statements and echo-questions: analysis by resynthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma da Silva Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Phonetics and Phonology in Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lecce, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Speaking Atlas of Minority Languages of France: Collection and Analyses of Dialectical Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Adda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lori Lamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sasha Calhoun, Paola Escudero, Marija Tabain and Paul Warren (Eds.), Aug 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02387368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Categorisation of spoken social affects in Japanese: human vs. machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02317743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions of voice quality settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zuleica Camargo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference of Experimental Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Lisbon, Portugal. pp.41-44, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36505/ExLing-2019/10/0010/000372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual Perception of WH-Questions and WH-Exclamations in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma da Silva Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio de Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sasha Calhoun, Paola Escudero, Marija Tabain and Paul Warren (Eds.), Aug 2019, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free Labeling of Audio-visual Attitudinal Expressions in Cantonese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew King Hang Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Mixdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Hönemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Speech Prosody 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Poznań, Poland. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2018-98⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01814654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-cultural (A)symmetries in Audio-visual Attitude Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Mixdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tan Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthew Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Hönemann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Hyderabad, India. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2018-1373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01892663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Speaking Atlas of the Regional Languages of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Language Resources Association (ELRA), May 2018, Miyazaki, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01963465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosody: from affects to conventionalized speech acts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso Internacional da ABRALIN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Niteroi, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning effect of social affective prosody in Japanese by French learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Brousse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Boston, United States. pp.970-973, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2016-199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of prosodic transformation for Japanese social affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fourer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Boston, United States. pp.989 - 993, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2016-203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01392309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of prosodic social affect in Japanese by American learners of Japanese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Symposium on Applied Phonetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Nagoya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of smiling in different modalities by native vs. non-native speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jürgen Trouvain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Boston, United States. pp.639-643, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2016-131⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of prosodic social affects in Japanese: A free-labeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Boston, United States. pp.811-815, </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2016-166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartopho : un site web de cartographie de variantes de prononciation en français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Scherrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Vernier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Études sur la Parole (JEP 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Paris, France. pp.119-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification of Auditory-Visual Attitudes in German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Hönemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Mixdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 1st Joint Conference on Facial Analysis, Animation, and Auditory-Visual Speech Processing (FAAVSP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Vienna, Austria. pp.202-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual Evaluation of Spoken Japanese Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fourer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01230562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-cultural comparison of socioaffective expressive strategies Paradigm and first results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20 Intercâmbio de Pesquisa em Linguística Aplicada (InPLA 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Impact of Corpus Phonetic Alignment on the HMM-Based Speech Synthesis Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Statistical Language and Speech Processing (SLSP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Budapest, Hungary. pp.62-72, </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25789-1_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of chironomic stylization versus statistical modeling of prosody for expressive speech synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Delalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dresde, Germany. pp.3370-3374, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2015-142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic-Prosodic Analysis of Attitudinal Expressions in German</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hansjörg Mixdorff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelika Hönemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Dresden, Germany. pp.1294-1298, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2015-323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse prosodique des affects sociaux dans l'interaction face à face en japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fourer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Rouas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Julien Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXèmes Journées d'études sur la parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00992083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intonation issues in HMM-based speech synthesis for Vietnamese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Dat Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Ngoc Yen Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Spoken Languages Technologies for Under-resourced languages (SLTU 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, St Petersburg, Russia. pp.98-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic Profiles of Social Affects in Mandarin Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2014 - 7th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dublin, Ireland. pp.125-129, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2014-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une étude prosodique des questions en français en contact avec l’occitan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Ivent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP 2014) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Le mans, France. pp.111-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audiovisual Perception of Expressions of Mandarin Chinese social affects by French L2 Learners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2014 - 7th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dublin, Ireland. pp.169-173, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2014-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic phrasing modeling for Vietnamese TTS using syntactic information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Dat Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Singapore, Singapore. pp.2332-2336, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2014-192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of prosodic social affects in french: a free-labeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Guerry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erickson Donna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01314774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">US English attitudinal prosody performances in L1 and L2 speakers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Dublin, Ireland. pp.895-899, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2014-168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objective evaluation of HMM-based speech synthesis system using Kullback-Leibler divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cong-Thanh Do</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Evrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTERSPEECH 2014, 15th Annual Conference of the International Speech Communication Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Singapour, Singapore. pp.2952-2956, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2014-203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive distance of attitudes in Chinese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WASSS 2013 - Workshop on Affective Social Speech Signals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Grenoble, France. poster session</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HMM-based TTS for Hanoi Vietnamese: issues in design and evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Thu Trang Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Dat Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Lyon, France. pp.2311-2315, </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2013-541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social face to face communication American English attitudinal prosody</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France. pp.1648-1652, </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2013-427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-Visual micro-expressions within Japanese-French contrast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuko Sasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WASSS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Grenoble, France. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00953779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic Cross-linguistic Perception of Social Affects in Mandarin Chinese by natives, French and Vietnamese listeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSCP 2012 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Belo Horizonte, Brazil. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonal Influences in the Prosodic Cross-Perception of Mandarin Social Affects by French and Vietnamese listeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Mac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tonal Aspects of Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Nanjing, China. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the tones influence the acoustic perception of the Vietnamese attitudes by French listeners?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSCP International Conference (GSCP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Belo Horizonte, Brazil. pp.146-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling pause duration as a function of contextual length</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Portland, United States. pp.659-662, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2012-203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic analysis of Brazillian Portuguese attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Antonio Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Shanghai, China. pp.677-680, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2012-169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do you hear my attitude? Prosodic perception of social affects in Mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2012 - 6th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Shanghai, China. pp.685-688, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2012-171⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can the tones (local function) influence the acoustic perception of the Vietnamese attitudes (global function) for French listeners (non tonal)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Mac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSCP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Belo Horizonte, Brazil. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local vs. global prosodic cues: effect of tones on attitudinal prosody in cross-perception of Vietnamese by French</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khoa Mac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Auberge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Shangai, China. pp.x-x</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Medidas da variação prosódica diatópica no espaço românico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Castro Moutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coimbra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSCP International Conference (GSCP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonal Influences on the prosodic Cross-linguistic Perception of Mandarin Social Affects by French and Vietnamese listeners</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAL 2012 - Third International Symposium on Tonal Aspects of Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Nanjing, China. pp.n/c</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entends-tu mes attitudes? Perception de la prosodie des affects sociaux en chinois Mandarin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP-TALN-RECITAL 2012 - conférence conjointe 29e Journées d'Études sur la Parole, 19e Traitement Automatique des Langues Naturelles, 14e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Grenoble, France. pp.25-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00744714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facial gestures in the expression of prosodic attitudes of Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luma da Silva Miranda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSCP International Conference (GSCP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing french tale corpora for entertaining text to speech synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2012 - 8th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Istanbul, Turkey. pp.1003-1010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01423221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic analysis of a corpus of Brazilian Portuguese attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSCP International Conference (GSCP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental perception of polite & impolite non-verbal behaviours in Japanese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GSCP International Conference (GSCP 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using dynamic time warping to compute prosodic similarity measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Florence, Italy. pp.2021-2024, </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2011-531⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic Analysis of a Corpus of Tales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Rosset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Adda-Decker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th Annual Conference of the International Speech Communication Association (Interspeech'11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Speech Communication Association (ISCA), Aug 2011, Florence, Italy. pp.3129-3132, </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2011-783⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01135146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of attitudinal meaning in interrogative sentences of Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joao Antonio Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Hong Kong, China. pp.I</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception interculturelle des attitudes audio-visuelles vietnamiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Mons, Belgium. pp.25-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal perception and production of attitudinal meaning in Brazilian Portuguese</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Antônio De Moraes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Alberto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Chicago, United States. pp.340, </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2010-235⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle gestuel du modèle source / filtre de production de la voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français d'Acoustique (CFA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lyon, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prosodic correlates for the discrimination of acted vs spontaneous expressive speech : a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chicago, United States. pp.097, </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2010-90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calliphony : a tool for real-time gestural modification and analysis of intonation and rythm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chicago, United States. 4p, </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2010-94⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle gestuel du modèle source/filtre de production de la voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème Congrès Français d'Acoustique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet AMPER: état d'avancement d'un projet de géoprosodie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Romano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Lai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Contini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuevos retos de la geolingüistica : el Atlas Multimedia de Prosodia del Espacio Romanic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2010, Séville, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-cultural perception of Vietnamese audio-visual prosodic attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chicago, United States. pp.356, </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2010-110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning effect of French prosodic social affects for Japanese learners of French language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenaëlle Gagnié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Chicago, United States. pp.155, </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2010-259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of the evolution of prosody in the French broadcast news style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Brighton, United Kingdom. pp.2531-2534, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2009-667⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between Japanese children and adults perception of prosodic politeness expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoru Sekiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meetings on Acoustics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Portland, United States. pp.062001, </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.3171002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00981790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-visual prosody of social attitudes in Vietnamese : building and evaluating a tones balanced corpus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Castelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the International Speech Communication Association (INTERSPEECH 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom. 4p, </w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2009-642⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japanese children's acquisition of prosodic politeness expressions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoru Sekiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech 2009 - Annual Conference of the International Speech Communication Association (INTERSPEECH 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Brighton, United Kingdom. pp.1743-1746, </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2009-524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality differences in the multimodal perception and expression of cultural attitudes and emotions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Clavel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Workshop on Social Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Amsterdam, Netherlands. 6p, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACII.2009.5349504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japanese children's perception for audio-visual prosody of social politeness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sekiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Conference on Man-Machine Speech Communication - International Symposium on Asian Speech Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Xinjiang Province, China. 6p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cross-linguistic comparison of perception to formant frequency cues in emotional speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kawahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oriental COCOSDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Kyoto, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How we are not all competent the same for discriminating acted from spontaneous expressive speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2008 - 4th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Campinas, Brazil. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of French Audio-Visual Prosodic Attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2008 - 4th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Campinas, Brazil. pp.685-688, </w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2008-151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotions actées vs spontanées : variabilité des compétences perceptives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2008 - 27e Journées d'Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Avignon, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Spontaneous Expressive Speech Corpus for Hungarian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Márk Fék</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">János Szabó</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géza Németh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2008 - 6th International Conference on Language Resources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Marrakech, Morocco. à paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude diachronique de l'accent initial au travers d'archives audio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Etude sur la Parole (JEP 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Avignon, France. pp.1621-1624</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formant lowering in spontaneous crying speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Kawahara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Menezes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of Acoustical Society of America (Acoustics 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Miami, Florida, United States. pp.2556, </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1121/1.4783031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustic and articulatory cues for Taiwanese, Japanese and American listener's perception of Chinese happy and sad speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Erikson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Chun-Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Dang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fall meeting of The Acoustic Society of Japan</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Unknown, Japan. pp.351-354</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recognition of Japanese attitudes in Audio-Visual speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donna Erickson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2008 - 4th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Campinas, Brazil. pp.689-692, </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2008-152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How we are not equally competent for discriminating acted from spontaneous expressive speech</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Prosody 2008 - 4th International Conference on Speech Prosody</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Campinas, Brazil. pp.693-696</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A diachronic study of prosody through French audio archives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Boula de Mareüil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Allauzen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Speech Prosody (SP 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Campinas, Brazil. pp.531-534, </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SpeechProsody.2008-119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D audiovisual rendering and real-time interactive control of expressivity in a Talking Head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Jacquemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brian Katz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Max</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Virtual Agents (IVA 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Paris, France. pp.29-36, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-74997-4_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When is the emotional information? a gating experiment for gradient and contours cues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.2137-2140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calliphony : a real-time intonation controller for expressive speech synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISCA Speech Synthesis Workshop (SSW 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Bonn, Germany. pp.345-350</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nihongo hatsuwa ni okeru hatsuwa taido no chikaku : nihongo kankokugo wo taisho ni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tabuchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mokhtari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Education and Teaching Materials for Spoken Japanese Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cross-Listening of Japanese, English and French social affect : about universals, false friends and unknown attitudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaaki Shochi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICPhS 2007 - 16th International Congress of Phonetic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Saarbrücken, Germany. pp.2097-2100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computerized chironomy : evaluation of hand-controlled intonation reiteration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Beux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROSPEECH conference (INTERSPEECH 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Antwerp, Belgium. pp.1270-1273, </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2007-398⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-annotation : an alternative method to label expressive corporta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2006 - 5th edition of the International Conference on Language Ressources and Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le focus prosodique n'est pas que déictique: le modèle VID (Valence-Intensité-Domaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JEP 2006 - XXVIèmes Journées d'´Etudes sur la Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Dinard, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De E-Wiz à E-clone: méthodologie expérimentale pour la modélisation des émotions et affects authentiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Workshop francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Grenoble, France. pp.125-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relative weights of prosodic parameters for the expression of emotion in speech: a resynthesis study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First international conference on Affective Computing &amp; Intelligent Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Beijing, China. pp.527-534</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The prosodic dimensions of emotion in speech: the relative weights of parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech'2005 - Eurospeech - 9th European Conference on Speech Communication and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lisbonne, Portugal. pp.525-528, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2005-332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La plateforme E-Wiz (Expressive-Wizard of Oz) : capture d'expressions authentiques en Interaction Homme-Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Audibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier Workshop francophone sur les Agents Conversationnels Animés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Grenoble, France. pp.161-164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The focus prosody: more than a simple binary function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubergé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interspeech'2005 - Eurospeech - 9th European Conference on Speech Communication and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lisbone, Portugal. pp.1373-1376, </w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/Interspeech.2005-495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a storytelling humanoid robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Quok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Deroo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Doukhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010, 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computerized chironomy : from hand gesture in Gregorian singing to hand-controlled synthesis of intonation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe d'Alessandro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01712623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linguistic varieties in Brazil and beyond (dossier thématique)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katie Drager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia dos Santos Machado Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Luiz Wiedemer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diadorim - Revista cientifica do programa de pos-graduaçào em letras vernàculas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 23 (1), 2021, Variedades linguísticas dentro e fora do brasil / Linguistic varieties in brazil and beyond, ISSN: 1980-2552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId514"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05359361v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ant&#244;nio De Moraes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Erickson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guerry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika H&#246;nemann" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/joss.v14i00.20379" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157171v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pierrard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/efe-2025-34-41-56" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05373155v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doukhan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa-Claire Adgharouamane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Coulomb-Gully" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devauchelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668979v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Rebollo Couto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2175-7968.2024.e99158" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850040v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Thurgood" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ant&#244;nio de Moraes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Shochi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/joss.v13i00.20015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538371v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luma da Silva Miranda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/langcog.2024.16" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836362v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-460X202258882" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671952v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Carnaval" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A. de Moraes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22409/gragoata.v27i58.51979" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836231v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-460X202258944" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775659v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Raso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Mendes Santos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/DL52-v16n4a2022-8" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456308v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luma Miranda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Swerts" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830919898886" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512413v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Drager" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia dos Santos Machado Vieira" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Luiz Wiedemer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35520/diadorim.2021.v23n1a44438" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512410v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35520/diadorim.2021.v23n1a44441" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098638v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erickson Donna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24467/onseikenkyu.24.0_84" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094466v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47627/gradus.v5i1.148" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012006v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gomes da Silva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ant&#244;nio Moraes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/joss.v9i00.14958" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518501v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayna Concei&#231;&#227;o dos Santos Cardoso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinailda dos Santos Almeida" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Fernandes Cruz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278025v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lima de Souza Cerqueira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/1984-8420.2019v20n1p109" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084213v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Antonio De Moraes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/1984-8420.2018v19n2p136" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914497v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Evrard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5018433" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518496v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sebastiana da Silva Costa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina C&#233;lia Fernandes Cruz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18542/nra.v6i2.6189" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719532v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geolinguistique.365" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647523v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg Mixdorff" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Lee" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew K.H. Ma" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2017.08.009" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631155v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/joss.v6i1.14981" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621767v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Antonio Moraes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17851/2237-2083.25.3.1043-1074" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621766v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedita Do Socorro Pinto Borges" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jany Eric Queiros Ferreira" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Fontel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/joss.v5i2.15072" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619832v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Novo Gomes" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniela Improta Fran&#231;a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Maia" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/joss.v5i2.15069" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621768v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Cruz" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/chimera2016.3.2.014" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271340v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ivent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Kozhevina" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.202.0075" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621769v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gonzaga Nunes" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Christine Seara" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15210/rle.v18i2.15282" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251140v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-015-9306-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621770v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Mori" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Hori" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24467/onseikenkyu.18.2_30" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621771v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feug&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Beux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4875718" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423072v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/joss.v4i2.15055" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621772v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953670v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auberge" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Gu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621773v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621774v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.171.0097" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621775v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830911417799" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626920v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romano" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Contini" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lai" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621777v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lurdes de Castro Moutinho" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Lidia Coimbra" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romano" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621776v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3531802" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621778v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auberg&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621780v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Erikson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menezes" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kawahara" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sakakibara" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621779v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733406v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Auberg&#233;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rilliard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621781v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tabuchi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mokhtari" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619862v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mokhtari" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tabuchi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444381v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830909103171" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-KHHVK0CV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236001v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262206v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364495v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05230528v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A. Moraes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.1515/9783111060309-003/html" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111060309-003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464189v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450567v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ondel Yang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.studi.aisv.it/index.php/home/issue/view/18" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17469/O2112AISV000004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358021v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21862/rakoczi65.elteport.2023" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358770v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ponteseditores.com.br/loja3/pontes-editores-home-2__trashed/ebook/linguistica-e-estudos-de-gestos-interfaces/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003226v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.333.08sho" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357730v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.ufms.br/handle/123456789/5811" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782665v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editoracontexto.com.br/produto/prosodia-prosodias-uma-introducao/5191254" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513293v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.blucher.com.br" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428197v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuleica Camargo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Madureira" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia dos Reis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963486v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o de Moraes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783030001254" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00126-1_1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963494v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://langsci-press.org/catalog/book/183" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1471564" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621835v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cle-international.com/la-prononciation-du-francais-dans-le-monde-du-natif-a-l-apprenant-livre-cd-9782090382419.html" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621836v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621837v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maynard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621838v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236022v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Lehka-Lemarchand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mairano" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45168-7_6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981757v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeki Kamiyama" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621849v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981776v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068366v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621858v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Erickson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681661v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621855v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621856v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681510v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621854v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mac" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castelli" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621857v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621879v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gagni&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981525v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Erikson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384271v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362257v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621892v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Katz" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Max" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262202v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362701v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733413v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789782v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Alessandro" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquemin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Max" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74997-4_3" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CW6VRWHX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938377v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin &#201;lie" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05359416v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Tellier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain Li&#233;nard" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-2311" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05426157v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phrashant Khatri" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Rao" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365670v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366097v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623090v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Uro" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694997v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823812v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navneet Nayan" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/ISAPh.2024-12" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694958v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Svensson Lundmark" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Silva" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-1216" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874595v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0351-0740-1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694868v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-1177" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874662v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874627v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694968v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-1163" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357499v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208588v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357607v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashis Ghosh" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359804v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199980v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Girard-Monneron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#237;a Ch&#225;vez Ruz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaddouk" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2023-1835" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906679v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359874v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357548v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongwei Li" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Menezes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeto Kawahara" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357461v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729239v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-121" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729196v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula De Mare&#252;il" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-89" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763754v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Larcher" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259166v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cauzinille" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kiselov" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512423v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Moraes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511307v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511305v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512401v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina de Iacovo" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/TAI.2021-10" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329116v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Thu Trang" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hoang Ky" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2021-125" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512419v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512418v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094488v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2020-83" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094428v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2020-7" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094524v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoko Hayashi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Sadanobu" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2020-147" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099667v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernaudon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425674v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317743v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387368v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518521v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36505/ExLing-2019/10/0010/000372" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425676v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425669v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963465v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814654v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew King Hang Ma" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2018-98" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892663v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ma" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-1373" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327848v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621840v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goldman" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Scherrer" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621841v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Brousse" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2016-199" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392309v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourer" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2016-203" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314778v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621839v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Emond" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Trouvain" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2016-131" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621842v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2016-166" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621845v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2015-323" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621843v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delalez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2015-142" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621846v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230562v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621847v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621844v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25789-1_7" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621848v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2014-168" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314774v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712568v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Thanh Do" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leman" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2014-203" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621850v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Nguyen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Dat Tran" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Yen Pham" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953721v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2014-13" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423077v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992083v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953720v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2014-22" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621851v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2014-192" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621853v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-541" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953778v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621852v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-427" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953779v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Sasa" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621864v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621859v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981544v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2012-169" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744696v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2012-171" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959132v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Mac" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castelli" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621860v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2012-203" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959134v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959131v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959135v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621862v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621861v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Castro Moutinho" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coimbra" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744703v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621863v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744714v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423221v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135146v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-783" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621867v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-531" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981549v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621871v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621870v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2010-90" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621869v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621872v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alberto" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2010-235" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621873v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2010-94" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551179v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448574v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621874v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2010-110" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621868v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Gagni&#233;" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2010-259" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621877v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sekiyama" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621878v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2009-642" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981790v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Sekiyama" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3171002" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621876v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2009-667" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621875v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2009-524" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621880v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2009.5349504" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262371v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2008-151" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364503v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262258v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264116v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rk F&#233;k" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Szab&#243;" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za N&#233;meth" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621882v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621885v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Han" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621887v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4783031" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621884v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chun-Fang" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dang" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262382v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2008-152" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621883v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621881v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2008-119" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262191v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621888v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2007-398" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621890v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621889v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621891v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621893v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364548v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364542v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364525v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-495" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364515v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364524v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364513v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364520v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-332" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712621v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quok" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deroo" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gelin" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712623v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511500v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula de Mare&#252;il" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pierrard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rilliard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1344/efe-2025-34-41-56" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05359361v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ant&#244;nio De Moraes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Erickson" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Guerry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelika H&#246;nemann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/joss.v14i00.20379" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05373155v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Doukhan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa-Claire Adgharouamane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Coulomb-Gully" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Devauchelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Elie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668979v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Rebollo Couto" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/2175-7968.2024.e99158" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04850040v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ela Thurgood" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ant&#244;nio de Moraes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaaki Shochi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/joss.v13i00.20015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538371v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luma da Silva Miranda" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/langcog.2024.16" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03775659v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Raso" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saulo Mendes Santos" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/DL52-v16n4a2022-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671952v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Carnaval" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A. de Moraes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22409/gragoata.v27i58.51979" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836231v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-460X202258944" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03836362v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-460X202258882" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512413v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katie Drager" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia dos Santos Machado Vieira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Luiz Wiedemer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35520/diadorim.2021.v23n1a44438" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512410v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35520/diadorim.2021.v23n1a44441" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456308v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luma Miranda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Swerts" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830919898886" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098638v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erickson Donna" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24467/onseikenkyu.24.0_84" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094466v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47627/gradus.v5i1.148" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012006v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Gomes da Silva" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Ant&#244;nio Moraes" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/joss.v9i00.14958" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518501v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayna Concei&#231;&#227;o dos Santos Cardoso" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinailda dos Santos Almeida" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Fernandes Cruz" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278025v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Lima de Souza Cerqueira" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/1984-8420.2019v20n1p109" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084213v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Antonio De Moraes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/1984-8420.2018v19n2p136" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914497v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Alessandro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Evrard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.5018433" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518496v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sebastiana da Silva Costa" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina C&#233;lia Fernandes Cruz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18542/nra.v6i2.6189" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621767v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Antonio Moraes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17851/2237-2083.25.3.1043-1074" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621766v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedita Do Socorro Pinto Borges" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jany Eric Queiros Ferreira" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Fontel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/joss.v5i2.15072" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647523v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansj&#246;rg Mixdorff" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tan Lee" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew K.H. Ma" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2017.08.009" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631155v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/joss.v6i1.14981" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619832v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Novo Gomes" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aniela Improta Fran&#231;a" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Maia" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/joss.v5i2.15069" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719532v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Vernier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geolinguistique.365" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02271340v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Ivent" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varvara Kozhevina" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.202.0075" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621768v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Cruz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15366/chimera2016.3.2.014" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01251140v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rosset" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Adda-Decker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10579-015-9306-7" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621769v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Gonzaga Nunes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabel Christine Seara" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15210/rle.v18i2.15282" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621770v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Mori" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Hori" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24467/onseikenkyu.18.2_30" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621771v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Feug&#232;re" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Beux" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Perrotin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4875718" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423072v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/joss.v4i2.15055" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621773v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Lu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auberge" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wentao Gu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953670v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621772v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621775v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Allauzen" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830911417799" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621774v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfla.171.0097" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621776v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3531802" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626920v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Romano" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Contini" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lai" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621777v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lurdes de Castro Moutinho" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Lidia Coimbra" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Romano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621778v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Audibert" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Auberg&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733406v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Auberg&#233;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Rilliard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621781v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tabuchi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mokhtari" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01619862v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Mokhtari" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Tabuchi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444381v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Martin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830909103171" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/M70-KHHVK0CV-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621779v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621780v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Erikson" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Menezes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Kawahara" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sakakibara" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236001v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262206v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364495v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05230528v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o A. Moraes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyterbrill.com/document/doi/10.1515/9783111060309-003/html" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111060309-003" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464189v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450567v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ondel Yang" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.studi.aisv.it/index.php/home/issue/view/18" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17469/O2112AISV000004" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003226v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/pbns.333.08sho" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358021v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21862/rakoczi65.elteport.2023" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04358770v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ponteseditores.com.br/loja3/pontes-editores-home-2__trashed/ebook/linguistica-e-estudos-de-gestos-interfaces/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357730v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://repositorio.ufms.br/handle/123456789/5811" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782665v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editoracontexto.com.br/produto/prosodia-prosodias-uma-introducao/5191254" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513293v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.blucher.com.br" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428197v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuleica Camargo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Madureira" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia dos Reis" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963494v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://langsci-press.org/catalog/book/183" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.1471564" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963486v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o de Moraes" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783030001254" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00126-1_1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621835v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cle-international.com/la-prononciation-du-francais-dans-le-monde-du-natif-a-l-apprenant-livre-cd-9782090382419.html" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621836v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621838v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621837v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Maynard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236022v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iryna Lehka-Lemarchand" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mairano" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-45168-7_6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621849v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981776v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02068366v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981757v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeki Kamiyama" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621855v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681661v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621856v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Erickson" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681510v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621854v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mac" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Castelli" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621857v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621858v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621879v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gagni&#233;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981525v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donna Erikson" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384271v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362257v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02733413v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362701v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262202v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01789782v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. d'Alessandro" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jacquemin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian F. G. Katz" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Max" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74997-4_3" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CW6VRWHX-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621892v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquemin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Katz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Max" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05359416v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Le Tellier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sylvain Li&#233;nard" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2025-2311" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05426157v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phrashant Khatri" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Rao" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05365670v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05366097v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938377v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin &#201;lie" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694958v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malin Svensson Lundmark" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Silva" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-1216" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694997v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Uro" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Tahon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Wottawa" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823812v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navneet Nayan" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/ISAPh.2024-12" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874595v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0351-0740-1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694868v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-1177" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874662v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874627v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04694968v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2024-1163" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623090v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199980v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Girard-Monneron" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#237;a Ch&#225;vez Ruz" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Chaddouk" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2023-1835" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357607v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debashis Ghosh" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357499v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208588v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buet" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359804v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906679v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04359874v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357548v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongwei Li" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Menezes" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shigeto Kawahara" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357461v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763754v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Larcher" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729196v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boula De Mare&#252;il" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-89" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03729239v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2022-121" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259166v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Cauzinille" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Kiselov" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329116v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thi Thu Trang" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hoang Ky" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/interspeech.2021-125" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511305v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512401v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina de Iacovo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/TAI.2021-10" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512419v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512418v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03512423v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Moraes" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511307v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094524v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoko Hayashi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiyuki Sadanobu" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2020-147" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094488v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2020-83" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094428v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2020-7" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099667v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vernaudon" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425676v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425674v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387368v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317743v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518521v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36505/ExLing-2019/10/0010/000372" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425669v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814654v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew King Hang Ma" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2018-98" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01892663v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Ma" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2018-1373" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01963465v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03327848v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621841v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Brousse" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2016-199" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392309v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fourer" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2016-203" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314778v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621839v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Emond" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Trouvain" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2016-131" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621842v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2016-166" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621840v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Goldman" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Scherrer" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621846v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230562v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621847v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621844v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25789-1_7" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621843v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Delalez" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2015-142" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621845v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2015-323" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00992083v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Julien Aucouturier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621850v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Thu Trang Nguyen" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Dat Tran" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Ngoc Yen Pham" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953721v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2014-13" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423077v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953720v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2014-22" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621851v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2014-192" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314774v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621848v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2014-168" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712568v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Thanh Do" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Leman" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2014-203" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953778v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621853v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-541" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621852v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2013-427" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953779v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuko Sasa" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959131v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959135v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoa Mac" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castelli" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621862v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621860v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2012-203" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981544v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2012-169" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744696v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2012-171" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959132v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959134v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621861v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Castro Moutinho" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coimbra" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744703v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744714v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621863v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423221v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621859v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621864v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621867v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-531" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01135146v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2011-783" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981549v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621869v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621872v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Alberto" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2010-235" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621871v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621870v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2010-90" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621873v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2010-94" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551179v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448574v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621874v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2010-110" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621868v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Gagni&#233;" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2010-259" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621876v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2009-667" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00981790v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoru Sekiyama" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.3171002" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621878v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2009-642" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621875v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2009-524" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621880v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Clavel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACII.2009.5349504" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621877v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sekiyama" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621885v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Han" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262258v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262371v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2008-151" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364503v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264116v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rk F&#233;k" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#225;nos Szab&#243;" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;za N&#233;meth" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621882v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621887v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4783031" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621884v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chun-Fang" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dang" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262382v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2008-152" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621883v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621881v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SpeechProsody.2008-119" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621890v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621889v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621891v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621893v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00262191v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01621888v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2007-398" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364542v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364548v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364524v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364513v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364520v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-332" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364515v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364525v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/Interspeech.2005-495" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712621v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Quok" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Deroo" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gelin" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01712623v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03511500v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>