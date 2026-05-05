--- v0 (2026-03-16)
+++ v1 (2026-05-05)
@@ -1,76 +1,206 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.08143322476px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Albert Subrenat </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Albert Subrenat, IMT AtlantiqueEnseignant-Chercheur, HDR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">albert-subrenat</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0002-2274-1569</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">083817395</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Projet Européen sur le stockage d'énergie</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://air4nrg.eu/</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
@@ -92,2731 +222,2825 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and numerical investigation on the flow and heat transfer behaviors during a compression–cooling–expansion cycle using a liquid piston for compressed air energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El Mehdi Gouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Neu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Benaouicha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yilin Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 277, pp.127622. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.energy.2023.127622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04094085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of internal air flow during slow piston compression into isothermal compressed air energy storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Neu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Energy Storage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 38, pp.102532. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.est.2021.102532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04653760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of operating parameters on the single-pass photocatalytic removal efficiency of acrylonitrile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Photochemistry and Photobiology A: Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 382, pp.111905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jphotochem.2019.111905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of environmental parameters on the photocatalytic oxidation efficiency of acrylonitrile and isoflurane; two operating room pollutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Building and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 154, pp.97-106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.buildenv.2019.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the influence of media geometry on the degradation of acrylonitrile: Experimental and CFD analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 209, pp.115217. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ces.2019.115217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02285151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic oxidation of isoflurane, an anesthetic gas: The influence of operating parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 352, pp.441 - 449. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cej.2018.07.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01877998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electricity production from lignocellulosic biomass by direct coupling of a gasifier and a nickel/yttria-stabilized zirconia-based solid oxide fuel cell: influence of the H2S content of the syngas onto performances and aging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ricoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. R. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Electrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22 (9), pp.2789 - 2800. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10008-018-3961-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01888147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Study of a SOFC with Various H 2 -CO-CH 4 -CO 2 -N 2 Gaseous Mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ricoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kerihuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fuel Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 17 (2), pp.144 - 150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/fuce.201500211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electricity production from lignocellulosic biomass by direct coupling of a gasifier and a Nickel/Yttria-stabilized Zirconia-based solid oxide fuel cell. Part 1: From gas production to direct electricity production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ricoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Gal La Salle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42 (33), pp.21215 - 21225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2017.06.236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of carbon monoxide, carbon dioxide, and methane on nickel/yttria-stabilized zirconia-based solid oxide fuel cells performance for direct coupling with a gasifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Delanoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ricoul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kerihuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (32), pp.10231-10241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2015.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Absorption of a linear (L2) and a cyclic (D4) siloxane using different oils: application to biogas treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Rojas Devia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 34 (23), pp.3117-3127. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09593330.2013.804588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04637120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indoor air particulate filtration onto activated carbon fiber media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Lorimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 134 (2), pp.126--137. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1061/(ASCE)0733-9372(2008)134:2(126)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined air treatment: Effect of composition of fibrous filters on toluene adsorption and particle filtration efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Benesse</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Mauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 86 (6), pp.577 - 584. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cherd.2008.02.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01423681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of complex fibrous media composition on their performances for VOC and particle removal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Mauret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 28 (12), pp.1365-1375. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09593332808618894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00292100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of toluene onto activated carbon fibre cloths and felts: Application to indoor air treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lorimier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 26 (11), pp.1217--1230. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09593332608618600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00945319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HDR (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le matériau au cœur du procédé : les tissus de carbone activés utilisés dans les procédés de traitement d'air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Subrenat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Génie des procédés. Université de nantes, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">HDR</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-02892622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Particle Filtration Efficiency of a Non-woven Activated Carbon Fabric to Improve Indoor Air Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Bouhanguel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Joubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Andrès</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th International Conference on Building Energy and Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Montreal, Canada. pp.2065-2068, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-19-9822-5_218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05363099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acrylonitrile photocatalytic degradation : an experimental and CFD study to understand the influence of media geometry on the process efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAOP-6 2019 : 6th European Conference on Environmental Apllications of Advances Oxidation processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Portoroz-Portorose, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic oxidation for indoor air quality in hospital operating rooms: study of isoflurane degradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Mismaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NPM-2, New Photocatalytic Materials For Environment, Energy ans Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02367927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of operating parameters on photocatalytic oxidation treatment efficiency: contact time investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Maroga Mboula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 14th International Conference on Indoor Air Quality and Climate (Indoorair 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Gand, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elimination des COV par des procédés innovants d'adsorption-électrodésorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Grevillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vallieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Fleurette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10èmes Journées Cathala-Letort, Le Génie des Procédés au service de l'Environnement - Enjeux et défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00401183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of process operating parameters of fibrous filter media on end-use properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Benesse</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Mauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès Français de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Saint-Etienne, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00292701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of process operating conditions on nonwoven filter properties : application to VOC and particles combined treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Rochereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Benesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Benesse</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laurence Le Coq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Le Cloirec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd European Conference on Filtration and Separation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Compiègne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00193508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2826,815 +3050,721 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des paramètres opératoires sur la dégradation photocatalytique d'un gaz anesthésiant : l'isoflurane</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of operating parameters on the single pass removal efficiency during the photocatalytic degradation of acrylonitrile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, nantes, France</w:t>
+              <w:t xml:space="preserve">ECCE12 2019 : 12th European Congress of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363761v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of operating parameters on the single pass removal efficiency during the photocatalytic degradation of acrylonitrile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence des paramètres opératoires sur la dégradation photocatalytique d'un gaz anesthésiant : l'isoflurane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE12 2019 : 12th European Congress of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
+              <w:t xml:space="preserve">SFGP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363191v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of environmental parameters on PCO removal efficiency of two operating room polluants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAAOP-6 – European Conference on Environmental Apllications of Advances Oxidation processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, portoroz-portorose, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic oxidation of acrylonitrile: a study of the influence of operating parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of operating parameters on the single-pass removal efficiency during the photocatalytic degradation of acrylonitrile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th Conference of the International Society of Indoor Air Quality &amp; Climate (ISIAQ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, philadelphia, United States</w:t>
+              <w:t xml:space="preserve">The 10th European meeting on Solar Chemistry and Photocatalysis: Environmental Applications (SPEA10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Almeria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363925v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of operating parameters on the single-pass removal efficiency during the photocatalytic degradation of acrylonitrile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Photocatalytic oxidation of acrylonitrile: a study of the influence of operating parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Raillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th European meeting on Solar Chemistry and Photocatalysis: Environmental Applications (SPEA10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Almeria, Spain</w:t>
+              <w:t xml:space="preserve">The 15th Conference of the International Society of Indoor Air Quality &amp; Climate (ISIAQ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02363889v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02363925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of photocatalytic device geometry for indoor air treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Batault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECCE-10, 10th European Congress in Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02368656v1</w:t>
-              </w:r>
-[...92 lines deleted...]
-                <w:t xml:space="preserve">tel-02892622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId93"/>
+      <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3700,51 +3830,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="0EFF0942"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -3781,51 +4063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Gouda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Neu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benaouicha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Fan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Subrenat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127622" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653760v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.102532" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285110v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Essie Whyte" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raillard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2019.111905" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285131v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.03.014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285151v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115217" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877998v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.07.059" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KD346VS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888147v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ricoul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. R. Joubert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Gal La Salle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-018-3961-8" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623554v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kerihuel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201500211" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623095v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.06.236" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9HNLR86-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201693v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebreton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delanoue" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baron" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.06.009" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHDJNB7C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637120v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Rojas Devia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2013.804588" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945328v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lorimier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9372(2008)134:2(126)" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423681v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rochereau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benesse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mauret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2008.02.012" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBN29LF8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292100v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332808618894" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945319v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lorimier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332608618600" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05363099v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bouhanguel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andr&#232;s" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9822-5_218" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363682v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raillard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367927v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mismaque" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368485v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Olivier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maroga Mboula" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401183v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grevillot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallieres" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Fleurette" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Cloirec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292701v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193508v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363761v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363191v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363666v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363925v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363889v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368656v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Batault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-02892622v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/albert-subrenat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2274-1569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083817395" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://air4nrg.eu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094085v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Gouda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Neu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benaouicha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Fan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Subrenat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127622" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.102532" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285110v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Essie Whyte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2019.111905" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285131v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.03.014" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285151v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115217" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877998v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.07.059" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KD346VS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888147v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ricoul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. R. Joubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Gal La Salle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-018-3961-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623554v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kerihuel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201500211" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623095v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.06.236" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9HNLR86-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201693v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebreton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delanoue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.06.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHDJNB7C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637120v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Rojas Devia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2013.804588" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945328v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lorimier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9372(2008)134:2(126)" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rochereau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benesse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mauret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2008.02.012" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBN29LF8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292100v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332808618894" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945319v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lorimier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332608618600" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-02892622v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05363099v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bouhanguel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9822-5_218" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363682v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mismaque" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368485v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Olivier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maroga Mboula" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401183v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grevillot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallieres" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Fleurette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Cloirec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292701v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193508v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363191v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363761v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363666v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363889v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363925v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368656v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Batault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>