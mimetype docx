--- v1 (2026-05-05)
+++ v2 (2026-05-27)
@@ -3058,51 +3058,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of operating parameters on the single pass removal efficiency during the photocatalytic degradation of acrylonitrile</w:t>
+                <w:t xml:space="preserve">Influence des paramètres opératoires sur la dégradation photocatalytique d'un gaz anesthésiant : l'isoflurane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raillard</w:t>
@@ -3120,97 +3120,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCE12 2019 : 12th European Congress of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
+              <w:t xml:space="preserve">SFGP 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363191v1</w:t>
+                <w:t xml:space="preserve">hal-02363761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des paramètres opératoires sur la dégradation photocatalytique d'un gaz anesthésiant : l'isoflurane</w:t>
+                <w:t xml:space="preserve">Influence of operating parameters on the single pass removal efficiency during the photocatalytic degradation of acrylonitrile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Raillard</w:t>
@@ -3228,73 +3228,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFGP 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, nantes, France</w:t>
+              <w:t xml:space="preserve">ECCE12 2019 : 12th European Congress of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363761v1</w:t>
+                <w:t xml:space="preserve">hal-02363191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of environmental parameters on PCO removal efficiency of two operating room polluants</w:t>
               </w:r>
@@ -3382,51 +3382,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of operating parameters on the single-pass removal efficiency during the photocatalytic degradation of acrylonitrile</w:t>
+                <w:t xml:space="preserve">Photocatalytic oxidation of acrylonitrile: a study of the influence of operating parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raillard</w:t>
@@ -3434,107 +3434,120 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 10th European meeting on Solar Chemistry and Photocatalysis: Environmental Applications (SPEA10)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Almeria, Spain</w:t>
+              <w:t xml:space="preserve">The 15th Conference of the International Society of Indoor Air Quality &amp; Climate (ISIAQ)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363889v1</w:t>
+                <w:t xml:space="preserve">hal-02363925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic oxidation of acrylonitrile: a study of the influence of operating parameters</w:t>
+                <w:t xml:space="preserve">Influence of operating parameters on the single-pass removal efficiency during the photocatalytic degradation of acrylonitrile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henrietta Essie Whyte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raillard</w:t>
@@ -3542,96 +3555,83 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Subrenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Hequet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Andres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th Conference of the International Society of Indoor Air Quality &amp; Climate (ISIAQ)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, philadelphia, United States</w:t>
+              <w:t xml:space="preserve">The 10th European meeting on Solar Chemistry and Photocatalysis: Environmental Applications (SPEA10)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Almeria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02363925v1</w:t>
+                <w:t xml:space="preserve">hal-02363889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of photocatalytic device geometry for indoor air treatment</w:t>
               </w:r>
@@ -3832,51 +3832,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0EFF0942"/>
+    <w:nsid w:val="E183036B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4063,51 +4063,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/albert-subrenat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2274-1569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083817395" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://air4nrg.eu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094085v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Gouda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Neu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benaouicha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Fan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Subrenat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127622" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.102532" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285110v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Essie Whyte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2019.111905" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285131v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.03.014" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285151v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115217" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877998v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.07.059" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KD346VS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888147v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ricoul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. R. Joubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Gal La Salle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-018-3961-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623554v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kerihuel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201500211" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623095v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.06.236" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9HNLR86-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201693v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebreton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delanoue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.06.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHDJNB7C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637120v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Rojas Devia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2013.804588" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945328v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lorimier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9372(2008)134:2(126)" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rochereau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benesse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mauret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2008.02.012" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBN29LF8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292100v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332808618894" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945319v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lorimier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332608618600" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-02892622v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05363099v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bouhanguel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9822-5_218" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363682v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mismaque" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368485v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Olivier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maroga Mboula" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401183v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grevillot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallieres" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Fleurette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Cloirec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292701v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193508v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363191v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363761v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363666v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363889v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363925v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368656v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Batault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/albert-subrenat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2274-1569" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/083817395" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://air4nrg.eu/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04094085v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Mehdi Gouda" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Neu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Benaouicha" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilin Fan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Subrenat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2023.127622" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653760v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2021.102532" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02285110v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrietta Essie Whyte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raillard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hequet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jphotochem.2019.111905" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285131v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2019.03.014" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285151v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2019.115217" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01877998v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.07.059" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2KD346VS-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01888147v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ricoul" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. R. Joubert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Gal La Salle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10008-018-3961-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623554v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Joubert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kerihuel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fuce.201500211" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623095v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2017.06.236" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N9HNLR86-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01201693v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lebreton" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delanoue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Baron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2015.06.009" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHDJNB7C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637120v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Rojas Devia" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2013.804588" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945328v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Lorimier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Le Coq" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Cloirec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0733-9372(2008)134:2(126)" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01423681v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rochereau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Benesse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Mauret" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2008.02.012" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FBN29LF8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292100v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332808618894" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945319v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lorimier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332608618600" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/tel-02892622v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05363099v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bouhanguel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Joubert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Andres" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-19-9822-5_218" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363682v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raillard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02367927v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mismaque" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368485v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Olivier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Maroga Mboula" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401183v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Grevillot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vallieres" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Fleurette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Cloirec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292701v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193508v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363761v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363191v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363666v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363925v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363889v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02368656v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Batault" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>