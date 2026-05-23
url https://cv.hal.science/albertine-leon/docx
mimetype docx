--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Albertine LEON </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Responsable Unité Prévention et Stratégies ThérapeutiquesResponsable Animation & Vie du pôlePôle RECHERCHE/Axe Santé équine | LABÉO Chercheure associée UMR DYNAMICURE (INSERM/U1311) |Université de CAEN/ROUEN Normandie Cheffe des services Autopsie-Parasitologie & Microbiologie VétérinairePôle SANTÉ | LABÉO-Site de Saint-Contest</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">albertine-leon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3151-4947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112450806</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2023 : Cheffe du service Microbiologie vétérinaire, Autopsie, Parasitologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABÉO, Pôle Santé, Caen</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2020 : Chercheure associée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DYNAMICURE, INSERM U1311 de l'Université de Caen/Rouen Normandie</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2018 : Responsable de l’unité Prévention et Stratégies Thérapeutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABÉO, Axe Santé équine, Pôle Recherche Développement et Innovation, Caen</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2018 : Responsable Animation et Vie du Pôle Recherche Développement et Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABÉO, Caen</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 2012 à 2019 : Chercheure associée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EA 4655, Unité de Recherche Risques Microbiens (U2RM), Equipe Antibiorésistance (Equipe E2), Université de Caen Normandie</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 2011 à 2017 : Chargée de projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pour la construction et l’équipement de la plateforme de recherche Normandie Equine Vallée, Campus Caen/St Contest, (2011-2017)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 2009 à 2018 : Cheffe du service Microbiologie-Biologie Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Frank Duncombe-LABÉO, pôle Recherche, Caen</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 2007 à 2008 : Cheffe de service adjointe, Service Recherche et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Frank Duncombe, Caen</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2020 : Chercheure Séniore (PI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au sein de DYNAMICURE, INSERM U1311 de l'Université de Caen/Rouen Normandie (Directeur Pr. JC. Plantier).</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2018 : Responsable de l’unité Prévention et Stratégies Thérapeutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABÉO, Axe Santé équine, Pôle Recherche Développement et Innovation, Caen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction - Codirection Doctorat de Sciences (PhD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2025 : Emmanuel VICQUELIN (Dir. Albertine LEON / Encadrant : Chervin HASSEL)2024 : Mélanie DALIGAULT (Dir. François CARON / Albertine LEON)2023 : Matthieu MARTINEAU (Dir. Florence TARDY / Albertine LEON)2023 : Marine POTTIER (Dir. Simon LE HELLO / Albertine LEON)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l’Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2020 : Enseignement Master 1 et Master 2 dans le module Environnement Professionnel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En 1er cycle des sciences de la vie et du comportement :•	Chargée de tutorat 1999-2000 (6 mois, 8h/mois),•	Chargée de travaux dirigés/ travaux pratiques, 1er semestre 2004, 2007, 2008 et 2009 (35h/an).En licence professionnelle - IUT de Caen : mise en place des premiers travaux pratiques de PCR temps réel dans une structure universitaire en France de 2003 à 2005 (16h/an).En Master professionnel « Ingénierie Cellulaire et Tissulaire » : intervention en cours magistral (4h/an).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités au sein d’unité de recherche :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Membre du conseil de laboratoire de DYNAMICURE</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives et fonctions électives :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Représentante Cadre suppléante du Comité Social et Economique de LABÉO et membre de la commission santé sécurité et conditions de travail</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Expert français au sein du groupe Havemeyer Gourme et infection à streptocoques du cheval</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Expert Sous réseau Avortement, Gourme et Diarrhée du poulain pour le RESPE</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 2018 à 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Représentante Cadre titulaire du Comité Social et Economique (CSE) de LABÉO</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 2014 à 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Représentante Cadre du Comité d'Hygiène, de Sécurité et des Conditions de Travail de LABÉO</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Coordination du pôle recherche de LABÉO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres activités :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Co-organisation de congrès internationaux (Havemeyer Workshop, IEIDC 2024 etc.)Reviewing d’articles scientifiques & de projets de rechercheMembre de jury de thèse (PhD, Thèse de pharmacie)Auditeur interne (NF EN ISO/IEC 17025) à LABÉOEncadrement de post-doctorants et stagiaires de tous niveaux</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 : Habilitation à diriger des recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen Normandie)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 : Diplôme Universitaire de bactériologie médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Institut Pasteur de Paris)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 : Doctorat Aspects Moléculaires et Cellulaires de la Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002 : Diplôme d’Etudes Supérieures Spécialisées en Biochimie de l’Alimentation et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 : Diplôme d’Etudes Approfondies en Biologie cellulaire, Spécialité Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (75)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Progressive evolution of Streptococcus equi from Streptococcus equi subsp. zooepidemicus and adaption to equine hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andries van Tonder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Ruis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Lefrancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (6), </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mgen.0.001426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of MRSA ST612 in horses and of MSSA CC398 in cats in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Haenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Murri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iarimino Rafidinarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkaf027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourme du cheval : une maladie toujours d’actualité !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'actu des labos normands en santé équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misidentification of Raoultella spp. (R. terrigena, R. planticola) and Klebsiella spp. (K. variicola, K. grimontii) as Klebsiella pneumoniae: Retrospective study of a necropsy-associated bacterial collection from horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 304, pp.110497. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2025.110497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive evolution of Streptococcus equi from Streptococcus equi subsp. zooepidemicus and adaption to equine hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangbao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andries van Tonder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Ruis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Lefrancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (3), </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mgen.0.001366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhodococcose, une maladie complexe : comment y remédier?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rincé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'actu des labos normands en santé équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation in vitro de l’effet antimicrobien des huiles essentielles utilisées comme thérapie alternative en médecine vétérinaire équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lussot-Kervern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon-Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17-18 (61-62), pp.94-100. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/npvequi/2024033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial resistance and genetic diversity of Klebsiella pneumoniae strains from different clinical sources in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Infectious Agents and Disease, 14, pp.1334555. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2023.1334555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the main genomic features of Mycoplasma equirhinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ambroset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.886. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-024-10789-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 10-year microbiological study of Pseudomonas aeruginosa strains revealed the circulation of populations resistant to both carbapenems and quaternary ammonium compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Auzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.2639. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-29590-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology and pathogenicity of M. equirhinis in equine respiratory disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, pp.109926. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2023.109926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les causes infectieuses connues et soupçonnées des avortements de la jument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruyas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (58), pp.6-11. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/npvequi/2023024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la surveillance des avortements équins par le Réseau d’épidémiosurveillance en pathologie équine (RESPE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon-Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (58), pp.12-18. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/npvequi/2023032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the causes of abortion in horses, their follow‐up, and management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Tebourski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Bruyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction in Domestic Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rda.14406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial Resistance and Genetic Diversity of Pseudomonas aeruginosa Strains Isolated from Equine and Other Veterinary Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.64. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens12010064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Mycoplasma spp. in horses with respiratory disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.13918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation of the Response Regulator AgrA Has a Pleiotropic Effect on Biofilm Formation, Pathogenesis and Stress Response in Staphylococcus lugdunensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dhalluin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), pp.e01598-21. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.01598-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globetrotting strangles: the unbridled national and international transmission of Streptococcus equi between horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catriona Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Steward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoirse Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (3), </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mgen.0.000528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of In Vitro Antimicrobial Susceptibility of Equine Clinical Isolates in France between 2016 and 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Giard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (5), pp.812. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani10050812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de l’antibiorésistance chez le cheval entre 2016 et 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gallienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 208 (52), pp.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bactériologie - Le biofilm en médecine vétérinaire équine (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 208 (52), pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosafety Evaluation of Equine Umbilical Cord-Derived Mesenchymal Stromal Cells (UC-MSCs) by Systematic Pathogen Screening in Peripheral Maternal Blood and Paired UC-MSCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Josson-Schramme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopreservation and Biobanking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (3), pp.73-81. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/bio.2019.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge des principales infections bactériennes chez le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 208 (52), pp.6-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of an Easy Handling Sample Preparation and Triplex Real Time PCR for Rapid Detection of T. equigenitalis and Other Organisms Associated with Endometritis in Mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Versmisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Despois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gracieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94, pp.103241. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2020.103241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro antimicrobial susceptibility of equine clinical isolates from France, 2006–2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cattoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.144-153. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jgar.2019.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nationwide molecular epidemiology of methicillin-resistant Staphylococcus aureus responsible for horse infections in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Fines-Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Meignen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Delente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fondrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.104. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-016-0924-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple molecular detection of respiratory viruses and associated signs of airway inflammation in racehorses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), pp.197. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12985-016-0657-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur la gourme du cheval la gourme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Waller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les examens bactériologiques chez le Cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Appourchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Poupion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors-Série DIAGNOSTIC ET EXAMENS COMPLÉMENTAIRES CHEZ LE CHEVAL, 9, pp.86-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gourme: l’importance du diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jour de galop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’antibiogramme en médecine vétérinaire équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 186, pp.62-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gourme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin RESPE – Réseau d’Epidémio-Surveillance en Pathologie Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avortements à herpèsvirus équin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Numéro spécial Avortements Tome 2, pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques sanitaires liés aux pathologies infectieuses dans la filière equine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecine interne : La leptospirose chez le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dumontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les maladies infectieuses chez les équidés adultes, 46 (NS), pp.96-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and quantitation of equid gammaherpesviruses (EHV-2, EHV-5) in nasal swabs using an accredited standardised quantitative PCR method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 198, pp.18-25. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2013.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of an Unbiased Amplification Method and a Resequencing Microarray for Detecting and Genotyping Equine Arteritis Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Manuguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gessain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (1), pp.287-291. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.01935-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de la gourme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Waller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 178, pp.13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deferoxamine blocks death induced by glutathione depletion in PC 12 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chouraqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Repesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prigent-Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroToxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37, pp.221--230. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuro.2013.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cas de gale sarcoptique chez une jument de 33 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 177, pp.41-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of nicoletella semolina from equine tracheal washes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kuhnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (7), pp.561-564. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2012.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels examens en bactériologie chez le cheval ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 179, pp.54-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La leptospirose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dumontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus équins, les diagnostiquer, les prévenir, les traiter aujourd’hui et demain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (31), pp.15-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies bactériennes majeures à potentiel contagieux : la rhodococcose et la gourme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Appourchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Poupion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Dépêche Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation et interprétation des examens bactériologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 179 (58-61)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular detection of Coxiella burnetii and Neospora caninum in equine aborted foetuses and neonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 104 (1-2), pp.179-183. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2011.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus équins : rôle majeur de l’herpèsvirus équin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 173 (4), pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liquides respiratoires chez le cheval athlète: Évaluation microbiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (170), pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 24-Year Retrospective Study of Equine Abortion in Normandy (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (3), pp.116-123. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2010.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Leptospirose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sicluna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide des Bonnes Pratiques Sanitaires pour les détenteurs d’équidés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.141-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liquides respiratoires chez le cheval athlète: évaluation microbiologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (170), pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus chez les équidés : outils de diagnostic par Biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin académique des vétérinaires de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 164 (4), pp.305-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropathogenic and non-neuropathogenic variants of equine herpesvirus 1 in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 145 (3-4), pp.329-333. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2010.03.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus Sequence Analysis for Typing Leptospira interrogans and Leptospira kirschneri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Andre-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (2), pp.581-585. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.00543-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular detection of Theileria equi and Babesia caballi in the bone marrow of asymptomatic horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Scrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 170 (1-2), pp.182-184. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2010.01.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First isolation and direct evidence for the existence of large small-mammal reservoirs of Leptospira sp. in Madagascar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soanandrasana Rahelinirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy A Harstskeerl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Sertour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (11), pp.e14111. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0014111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00836191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude rétrospective nécropsique de 1726 cas d’avortement chez la jument.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41, pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avortements infectieux chez la jument : caractérisation de nouveaux pathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (164), pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equid herpesvirus-5 in respiratory liquids: A retrospective study of 785 samples taken in 2006–2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 182 (2), pp.346-348. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La puce à ADN : une solution d’avenir pour le dépistage des avortements infectieux chez la jument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (164), pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhinopneumonie : détection et préventions des formes nerveuses en élevage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 67, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La leptospirose équine : point sur les connaissances et avancées en matière de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève André-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66, pp.46-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La puce à ADN : solution pour le dépistage des avortements infectieux chez la jument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63, pp.57-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of equine herpesviruses in aborted foetuses by consensus PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Freymuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 126 (1-3), pp.20-29. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2007.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avortements infectieux : quels pathogènes faut-il rechercher aujourd’hui afin de protéger son élevage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63, pp.54-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of equine herpesviruses in aborted foetuses by consensus PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Freymuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126 (1-3), pp.20. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2007.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avortements chez la jument : bilan de trois années d'étude dans le Calvados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 159 (3), pp.235-239. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/47838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunologie et application au diagnostic sérologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (152), pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur quelques maladies et les progrès en matière de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (152), pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence d’un micro-organisme et prélèvement en pathologie infectieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (152), pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prélèvements d’interprétation ou d’utilisation délicate en pathologie infectieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (152), pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Pathogenic Leptospira Strains in Tissues of a Premature Foal by Use of Polymerase Chain Reaction Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Diagnostic Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (2), pp.218-221. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/104063870601800216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level of haem oxygenase does not obligatorily reflect the sensitivity of PC12 cells to an oxidative shock induced by glutathione depletion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Charriault-Marlangue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Vaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 84 (3), pp.459-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The level of heme oxygenase-1 does not obligatorily reflect the sensitivity of PC12 cells to an oxidative shock induced by glutathione depletion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Charriault-Marlangue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Vaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 84, pp.459-470. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1471-4159.2003.01551.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (94)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles essentielles en médecine équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes rencontres de l'Association Française d'Aromathérapie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoplasma equirhinis, a disregarded player in equine respiratory disorders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chervin Hassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Equine health research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, Sep 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR-Biotyper: A New Diagnostic Tool in Microbiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou Boite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Guérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leprou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of the World Association of Veterinary Laboratory Diagnosticians (ISWAVLD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Association of Veterinary Laboratory Diagnosticians, Jun 2025, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prélèvements et diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier D’ablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 8e rencontres du RESPE - La gourme et les infections à streptocoques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESPE, Nov 2025, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial resistance : Human and Equine Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon-Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Equine health research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, Sep 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats des projets AROMAT-EQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Phyto-Vétos 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RéPAAS, Jun 2025, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoplasma equirhinis, a disregarded player in equine respiratory disorders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ambroset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.24-25 (n°23), </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory network surveillance of equine diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.79 (n°125), </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la surveillance épidémiologique de la gourme équine conduite par le RESPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Mentec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Journées annuelles et Ateliers de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association vétérinaire équine française, Nov 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of Pseudomonas aeruginosa in human and animal health in Normandy: Resistance, adaptation factors, and biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.25 (n°24), </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the use of PCR for diagnosis of contagious equine metritis: The case of non-reproducible Klebsiella positive samples in France in 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorane Le Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Duchatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Klewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.28-29 (n°31), </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hotspot of recombination in Metamycoplasma equirhinis: evidence of multiple horizontal gene transfer events originating from bacteria sharing the same ecological niche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bruto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Labroussaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Congress of the International Organization for Mycoplasmology (IOM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organization for Mycoplasmology, Jul 2024, Gran Canaria, Spain. pp.Communication orale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04856839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et place des mycoplasmes dans les troubles respiratoires du cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIGIMYC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoplasma equirhinis, a neglected player in equine respiratory disorders ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ambroset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Congress of the International Organization for Mycoplasmology (IOM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organization for Mycoplasmology, Jul 2024, Gran Canaria, Spain. pp.Communication orale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04856798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strangles outbreaks management with a new double antigen ELISA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Klewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pourquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.35-36 (n°46), </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinning the tail of the evolution of Streptococcus equi in populations of horses and donkeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andries J. van Tonder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Ruis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Lefrancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail McGlennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.23 (n°20), </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles essentielles pour la médecine vétérinaire équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, May 2024, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial resistance and genetic diversity of Klebsiella pneumoniae from different clinical sources in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.34-35 (n°42)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches for evaluation of microbiological quality in equine clinics using Fourier transform infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leprou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.28-29 (n°31), </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche d’évaluation de la qualité microbiologique des cliniques vétérinaires par l’utilisation de la spectroscopie infrarouge à transformée de Fourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leprou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Journées annuelles et Ateliers de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association vétérinaire équine française, Nov 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des huiles essentielles pour la médecine vétérinaire équine comme thérapie alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normandie Horse Meet'Up</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited Review: Overview of the causes of abortion in horses, their follow-up, and management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Tebourski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Bruyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First european symposium on animal reproduction (ESAR conference 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European society for domestic animal reproduction (ESDAR), Sep 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microbiologie vétérinaire, un axe majeur de recherche One Health en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon-Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rencontres normandes de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of Streptococcus equi subsp. zooepidemicus and Mycoplasma spp. in equine respiratory infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Havemeyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashley Boyle, May 2023, Mendenhall, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of biofilm formation of Streptococcus equi isolates from accute and asymptomatic carrier strangles horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Giard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Havemeyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashley Boyle, May 2023, Mendenhall, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des mycoplasmes dans les affections respiratoires équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème Journées annuelles de l’Association vétérinaire équine française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des mycoplasmes dans les affections respiratoires équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix du meilleur thésard 2023 du Pôle Hippolia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Hippolia, Jun 2023, Tourgeville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methods to characterize bacterial biofilm, the example of Streptococcus equi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium of the world association of veterinary laboratory diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mycoplasmes respiratoires équins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales des groupements techniques vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société nationale des groupements techniques vétérinaires, May 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of mycoplasma in equine respiratory disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'Anses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANSES, Oct 2023, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa en médecine vétérinaire : diversité génomique et point sur la résistance aux antibiotiques et désinfectants par une approche One health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Auzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50èmes Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa en médecine vétérinaire : diversité génomique et point sur la résistance aux antibiotiques et désinfectants par une approche One health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Auzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finaliste du prix du meilleur thésard 2022, Journée des membres du Pôle Hippolia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Hippolia, May 2022, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mycoplasmes dans les pathologies respiratoires équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50èmes Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mycoplasmes dans les pathologies respiratoires équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of register data to distinguish potential epidemic transitions from population structure changes: example of abortion surveillance in French equids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Animal Health Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of Mycoplasma spp. detected in 2020/2021 from respiratory tract samples of horses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Ecole Doctorale Normande de Biologie Intégrative, Santé, Environnement (JEDnBISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Online Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’effet antimicrobien d’huiles essentielles pour la médecine vétérinaire équine comme thérapie complémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of Mycoplasma spp. isolated in 2020 from respiratory tract samples of horses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Sep 2021, Online, France. pp.15-16, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.09_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreased susceptibility to a major component of disinfectant among equine Pseudomonas aeruginosa (PSAE) isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Auzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Ecole Doctorale Normande de Biologie Intégrative, Santé, Environnement (JED nBISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globetrotting strangles: the unbridled national and international transmission of Streptococcus equi between horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catriona Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Steward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoirse Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Sep 2021, Online, France. pp.20-21, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.17_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la Gourme en France : dépistage et prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Giard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences &amp; Innovations Equines - 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan écoantibio : les réponses du laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ecoantibio 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreased susceptibility to a major component of disinfectant associated to human and equine Pseudomonas aeruginosa (PSAE) isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Auzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.12, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.02_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of S. equi strains by whole genome sequencing isolated from 2016 to 2019 in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe J.-C. Giard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Waller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Sep 2021, Online, France. pp.22-22, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.20_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infections in lower (inflammatory) airway disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th WEVA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels outils aujourd'hui pour le diagnostic de la Gourme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Sébire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème journées annuelles de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excréteurs asymptomatiques de S. equi (Gourme) : effet hôte, effet souche ou biofilm ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Sébire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème journées annuelles de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilm formation as persistence process of Streptococcus equi sbsp equi in guttural pouches of asymptomatic carrier strangles horses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Sébire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Getting to grips with Stangles and other Streptococcal diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rekjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial susceptibility of equine clinical isolates from France (2006-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Giard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Petry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European ONE HEALTH Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation of strangles in France and (new) diagnostic tools to detect asymptomatic carrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Meeting Equine Infectious Disease (EMEID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of diagnostic tests to improve detection of Streptococcus equi subsp equi and management of strangles epizooties in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Sébire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Getting to grips with Stangles and other Streptococcal diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rekjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art : consensus ACVIM / Retour workshop Havemeyer 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème journées annuelles de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les épidémies 2018 pour mieux les éviter à l’avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance aux biocides des souches Pseudomonas productrices de carbapènémases de type VIM-2 : impact sur les détergents-désinfectants usuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Société Française d’Hygiène Hospitalière (SF2H)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of diagnostic tests to improve detection of Streptococcus equi subsp equi and management of strangles epizooties in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Giard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Havemeyer Foundation Workshop : Getting to grips with Stangles and other Streptococcal diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triplex real-time polymerase chain reaction for rapid detection of contagious equine metritis organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Despois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Vermisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gracieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international equine infectious disease congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, 2016, Buenos Aeres, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association entre la détection/quantification des virus respiratoires et les signes cliniques d’asthme modéré chez des chevaux à l’entraînement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème journées annuelles de l'Association Vétérinaire Equine Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de nouvelles causes d’avortement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres du RESPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are respiratory virus detection and/or quantification associated with clinical signs of airway inflammation in racehorses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voorjaarsdagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Den Haag, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between virus detection/quantification and clinical signs of airway inflammation in horses at training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international equine infectious disease congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Apr 2016, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du sous-réseau Avortement depuis sa création en 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Bruyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres du RESPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux tests PCR pour la détection des bactéries impliquées dans la métrite contagieuse des équidés : une alternative à la culture bactérienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Despois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Vermisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic relationships of Streptococcus equi isolated in France and its relevance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Despois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Medcalf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Waller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Havemeyer Foundation Workshop: Getting to grips with Stangles and other Streptococcal diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La leptospirose du cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Clermon-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des souches de Staphylococcus aureus résistant à la méticilline responsables d’infections équines en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Fines-Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Despois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fondrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Réunion de la RICAI (Interdisciplinaire de Chimiothérapie Anti- Infectieuse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERViP (Virus respiratoires et contre- performance)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée des doctorants de la filière équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, INRA et fondation HIPPOLIA, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological update on equine bacterial infections diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Veterinary Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiorésistance en Equine : mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cattoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème journée européenne AVEF Roissy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Roissy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of horse viral neurological disorders by resequencing microarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Lowenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium of the World Association of Veterinary Laboratory Diagnosticians Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First description of equine rhinitis virus A and B in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier D’ablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Equine Veterinarians Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quid des Rhinovirus équins en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR, chips and other kits: What's new in terms of diagnostics in the lab?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée Européenne AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Roissy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiological investigation of the respiratory fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Veterinary Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR, puces et autres kits : Quoi de neuf coté diagnostic au labo ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée Européenne AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Roissy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus chez les équidés : outils de diagnostic par Biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Académie Vétérinaire de France. « Pathologie comparée des herpèsviroses. »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolement et caractérisation des souches de Staphylococcus aureus résistants à la Méticilline (SARM) isolées depuis 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Appourchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hap-1 synthetic peptide for early serodiagnosis of equine leptospiral uveitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chatrenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G André-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th meeting of the International Leptospirosis Society (ILS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Merida, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hap-1 synthetic peptide for early serodiagnosis of equine leptospiral uveitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chatrenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G André-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th WEVA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hyderabab, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gale sarcoptique du cheval : A propos d’un cas recent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un test ELISA pour la détection des infections à leptospires : une alternative au MAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève André-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chaterenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropathogenic and non-neuropathogenic variants of equine herpesvirus type 1 in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wegge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th SIVE (Società Italiana Veterinari per Equini)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Carrare, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12ème Journée de l'Ecole doctorale Normande Biologie Intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Freymuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée de l'Ecole doctorale Normande Biologie Intégrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rouen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiology of respiratory fluids: benefits and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Geneva Congress on Equine Medicine and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variants neuropathogènes et non neuropathogènes de l’herpèsvirus équin de type 1 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Freymuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée de l'Ecole doctorale Normande Biologie Intégrative et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropathogenic and non-neuropathogenic variants of equine herpesvirus type 1 in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Freymuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Veterinary Virology -Herpes Virus Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données récentes sur l'implication de l'herpès virus équin de type 1 dans les avortements et les pathologies de forme nerveuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une puce à ADN dédiée à l’identification d’agents abortifs équins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of equine abortion, stillbirth and neonatal death in France from October 2002 to June 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress of World Equine Veterinary Association (WEVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des souches d’herpès virus équin de type 1 : détection des formes neuropathogènes et non neuropathogènes sur une population de 407 avortons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic classification of serogroups of pathogenic Leptospira interrogans species by the Multilocus Sequence Analysis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G André-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th meeting of the International Leptospirosis Society (ILS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiacube, nouvelle génération d’extracteur d’acides nucléiques. Applications dans le domaine vétérinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ADILVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current trends in equine infectious disease diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Congress of the World Equine Veterinary Association (WEVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach for the detection of equine herpes viruses by consensual PCR in mare’s abortion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Rhinopneumonitis Workshop/AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of a real-time polymerase chain reaction assay for differenciation of EHV-1 acute or latent infection in tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th SIVE (Società Italiana Veterinari per Equini) International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Pise (Italia), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude épidémiologique des mycoplasmes dans les affections respiratoires équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the antimicrobial effect of essential oils for equine veterinary medicine as a complementary therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.96-97 (n°157), </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des mycoplasmes respiratoires équins détectés en France en 2020 et 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rouen, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Mycoplasma spp. in horses with respiratory disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anses scientific and doctoral days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Maisons-Alfort, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreased susceptibility to didecyldimethylammonium chloride among clinical strains of Pseudomonas aeruginosa, a ten years retrospective study, at the University Hospital of Caen, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Auzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leduc Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 31st European Congress of Clinical Microbiology &amp; Infectious Diseases (ECCMID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la production de biofilm, de la résistance aux antibiotiques et aux biocides chez des souches de Pseudomonas aeruginosa isolées chez l’Homme et l’animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées Normandes de Recherche Biomédicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance aux biocides des souches Pseudomonas productrices de carbapénémases de type VIM‐2 : impact sur les détergents‐désinfectants usuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXème Congrès National de la Société Française d’Hygiène Hospitalière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la production de biofilm, de la résistance aux antibiotiques et aux biocides chez des souches de Pseudomonas aeruginosa isolées chez l’Homme et l’animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès national de la SFM « Microbes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la production de biofilm, de la résistance aux antibiotiques et aux biocides chez des souches de Pseudomonas aeruginosa isolées chez l’Homme et l’animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée Normande de Recherche biomédicale (JNRb 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des souches de Staphylococcus aureus résistant à la méticilline responsables d’infections équines en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Fines-Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Despois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Delente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection by quantitative PCR of Equid Herpesvirus-2 and -5 in nasopharyngeal swabs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Borchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Veterinary Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of Equid Herpesvirus-2 and -5 quantitative PCR according to the norm AFNOR XP U47-600-2: determination of the viral loads in nasal swabs according to age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ECV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing frequency of Methicillin-Resistant Staphylococcus aureus in horses infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Appourchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Equine Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lexington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des gammaherpèsvirus équins HVE-2 et HVE-5 par PCR quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Borchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des herpès viroses dans les maladies infectieuses équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données récentes sur l’implication de l’herpèsvirus équin de type 1 dans les avortements et les pathologies de forme nerveuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des souches d’herpèsvirus équin de type 1 : détection des formes neuropathogènes et non neuropathogènes sur une population de 407 avortons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépistage des leptospires par les outils de biologie moléculaire : s’agit-il d’un nouveau paradigme?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Oyié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADILVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an efficient and rapid method for equine herpesvirus type-1 diagnosis in abortion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Biologicals (IABC) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of pathogenic Leptospira by PCR in tissues of a premature foal in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th meeting of the International Leptospirosis Society (ILS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nonthaburri, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de nouveaux agents infectieux potentiellement responsables d’avortement chez la jument : mise au point de nouveaux outils de biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La PCR temps réel : évolution ou révolution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFSILAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avantages et inconvénients de la PCR temps réel par rapport à la PCR classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADILVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of polymerase chain reaction (PCR) in the diagnosis of equine coital exanthema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st American College of Veterinary Internal Medecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Charlotte, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exanthème coïtal dans un élevage de poneys Fjord. Intérêt du diagnostic par PCR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Le touquet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcoses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maladies des chevaux 3ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-85557-350-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterocollite à Campylobacter jejuni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maladies des chevaux 3ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-85557-350-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actinobacillose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maladies des chevaux 3ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-85557-350-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptospirose, Actinobacillose, Enterocollite à Campylobacter jejuni, Staphylococcoses, Aspergillose, Candidose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maladies des chevaux, 3ème Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions France Agricole, 2015, 9782855573502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maladies des chevaux 3ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-85557-350-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptospirose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maladies des chevaux 3ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-85557-350-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspergillose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maladies des chevaux 3ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-85557-350-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérivés du m-Gaïacol, leur préparation et leurs utilisations en tant que biocides, notamment en tant qu’antibactériens ou désinfectants. Brevet Français LABÉO-CERMN (Université de Caen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: F073100004/FR/BN, INPI N°1856125. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger les Recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon-Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine vétérinaire et santé animale. Université de Caen, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04777046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId468"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:129.29292929293px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Albertine LEON </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Responsable Unité Prévention et Stratégies ThérapeutiquesResponsable Animation & Vie du pôlePôle RECHERCHE/Axe Santé équine | LABÉO Chercheure associée UMR DYNAMICURE (INSERM/U1311) |Université de CAEN/ROUEN Normandie Cheffe des services Autopsie-Parasitologie & Microbiologie VétérinairePôle SANTÉ | LABÉO-Site de Saint-Contest</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">albertine-leon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3151-4947</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">112450806</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences professionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2023 : Cheffe du service Microbiologie vétérinaire, Autopsie, Parasitologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABÉO, Pôle Santé, Caen</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2020 : Chercheure associée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DYNAMICURE, INSERM U1311 de l'Université de Caen/Rouen Normandie</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2018 : Responsable de l’unité Prévention et Stratégies Thérapeutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABÉO, Axe Santé équine, Pôle Recherche Développement et Innovation, Caen</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2018 : Responsable Animation et Vie du Pôle Recherche Développement et Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABÉO, Caen</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 2012 à 2019 : Chercheure associée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EA 4655, Unité de Recherche Risques Microbiens (U2RM), Equipe Antibiorésistance (Equipe E2), Université de Caen Normandie</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 2011 à 2017 : Chargée de projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pour la construction et l’équipement de la plateforme de recherche Normandie Equine Vallée, Campus Caen/St Contest, (2011-2017)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 2009 à 2018 : Cheffe du service Microbiologie-Biologie Moléculaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Frank Duncombe-LABÉO, pôle Recherche, Caen</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 2007 à 2008 : Cheffe de service adjointe, Service Recherche et Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Frank Duncombe, Caen</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités de recherche</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2020 : Chercheure Séniore (PI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> au sein de DYNAMICURE, INSERM U1311 de l'Université de Caen/Rouen Normandie (Directeur Pr. JC. Plantier).</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2018 : Responsable de l’unité Prévention et Stratégies Thérapeutiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABÉO, Axe Santé équine, Pôle Recherche Développement et Innovation, Caen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction - Codirection Doctorat de Sciences (PhD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">2025 : Emmanuel VICQUELIN (Dir. Albertine LEON / Encadrant : Chervin HASSEL)2024 : Mélanie DALIGAULT (Dir. François CARON / Albertine LEON)2023 : Matthieu MARTINEAU (Dir. Florence TARDY / Albertine LEON)2023 : Marine POTTIER (Dir. Simon LE HELLO / Albertine LEON)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Activités d’enseignement</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">A l’Université de Caen Normandie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2020 : Enseignement Master 1 et Master 2 dans le module Environnement Professionnel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">En 1er cycle des sciences de la vie et du comportement :•	Chargée de tutorat 1999-2000 (6 mois, 8h/mois),•	Chargée de travaux dirigés/ travaux pratiques, 1er semestre 2004, 2007, 2008 et 2009 (35h/an).En licence professionnelle - IUT de Caen : mise en place des premiers travaux pratiques de PCR temps réel dans une structure universitaire en France de 2003 à 2005 (16h/an).En Master professionnel « Ingénierie Cellulaire et Tissulaire » : intervention en cours magistral (4h/an).</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principales responsabilités</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités au sein d’unité de recherche :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Membre du conseil de laboratoire de DYNAMICURE</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Responsabilités administratives et fonctions électives :</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Représentante Cadre suppléante du Comité Social et Economique de LABÉO et membre de la commission santé sécurité et conditions de travail</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Expert français au sein du groupe Havemeyer Gourme et infection à streptocoques du cheval</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Depuis 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Expert Sous réseau Avortement, Gourme et Diarrhée du poulain pour le RESPE</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 2018 à 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Représentante Cadre titulaire du Comité Social et Economique (CSE) de LABÉO</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">De 2014 à 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Représentante Cadre du Comité d'Hygiène, de Sécurité et des Conditions de Travail de LABÉO</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: Coordination du pôle recherche de LABÉO</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autres activités :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Co-organisation de congrès internationaux (Havemeyer Workshop, IEIDC 2024 etc.)Reviewing d’articles scientifiques & de projets de rechercheMembre de jury de thèse (PhD, Thèse de pharmacie)Auditeur interne (NF EN ISO/IEC 17025) à LABÉOEncadrement de post-doctorants et stagiaires de tous niveaux</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 : Habilitation à diriger des recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen Normandie)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 : Diplôme Universitaire de bactériologie médical</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Institut Pasteur de Paris)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2006 : Doctorat Aspects Moléculaires et Cellulaires de la Biologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2002 : Diplôme d’Etudes Supérieures Spécialisées en Biochimie de l’Alimentation et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen)</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2000 : Diplôme d’Etudes Approfondies en Biologie cellulaire, Spécialité Neurosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (Université de Caen)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (76)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified framework for human and veterinary antibiotics: mapping international drug classifications (ATC and ATCvet) to support antimicrobial resistance research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Daligault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Leon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Grosjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 13, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2026.1796245⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05626374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Progressive evolution of Streptococcus equi from Streptococcus equi subsp. zooepidemicus and adaption to equine hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jianbao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andries van Tonder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Ruis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Lefrancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (6), </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mgen.0.001426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05162161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence of MRSA ST612 in horses and of MSSA CC398 in cats in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marisa Haenni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Murri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Drapeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iarimino Rafidinarivo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Antimicrobial Chemotherapy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jac/dkaf027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gourme du cheval : une maladie toujours d’actualité !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Courouce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'actu des labos normands en santé équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, pp.10-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05492378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Misidentification of Raoultella spp. (R. terrigena, R. planticola) and Klebsiella spp. (K. variicola, K. grimontii) as Klebsiella pneumoniae: Retrospective study of a necropsy-associated bacterial collection from horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 304, pp.110497. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2025.110497⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progressive evolution of Streptococcus equi from Streptococcus equi subsp. zooepidemicus and adaption to equine hosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiangbao Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andries van Tonder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Ruis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Lefrancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (3), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mgen.0.001366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05032974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La rhodococcose, une maladie complexe : comment y remédier?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rincé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peggy Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'actu des labos normands en santé équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 1, pp.12-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation in vitro de l’effet antimicrobien des huiles essentielles utilisées comme thérapie alternative en médecine vétérinaire équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Lussot-Kervern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon-Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 17-18 (61-62), pp.94-100. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/npvequi/2024033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04770165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling the main genomic features of Mycoplasma equirhinis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ambroset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (1), pp.886. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12864-024-10789-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial resistance and genetic diversity of Klebsiella pneumoniae strains from different clinical sources in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Infectious Agents and Disease, 14, pp.1334555. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2023.1334555⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04393836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 10-year microbiological study of Pseudomonas aeruginosa strains revealed the circulation of populations resistant to both carbapenems and quaternary ammonium compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Auzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Langlois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.2639. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-29590-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology and pathogenicity of M. equirhinis in equine respiratory disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 287, pp.109926. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2023.109926⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04314716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les causes infectieuses connues et soupçonnées des avortements de la jument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruyas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (58), pp.6-11. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/npvequi/2023024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la surveillance des avortements équins par le Réseau d’épidémiosurveillance en pathologie équine (RESPE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon-Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (58), pp.12-18. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/npvequi/2023032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the causes of abortion in horses, their follow‐up, and management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Tebourski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Bruyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction in Domestic Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rda.14406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04149173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial Resistance and Genetic Diversity of Pseudomonas aeruginosa Strains Isolated from Equine and Other Veterinary Samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pathogens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.64. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pathogens12010064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03975569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Mycoplasma spp. in horses with respiratory disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.13918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation of the Response Regulator AgrA Has a Pleiotropic Effect on Biofilm Formation, Pathogenesis and Stress Response in Staphylococcus lugdunensis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Aubourg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bernay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Dhalluin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (1), pp.e01598-21. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/spectrum.01598-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globetrotting strangles: the unbridled national and international transmission of Streptococcus equi between horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catriona Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Steward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoirse Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (3), </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mgen.0.000528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03218690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of In Vitro Antimicrobial Susceptibility of Equine Clinical Isolates in France between 2016 and 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Giard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (5), pp.812. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani10050812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de l’antibiorésistance chez le cheval entre 2016 et 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gallienne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Labonne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 208 (52), pp.14-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bactériologie - Le biofilm en médecine vétérinaire équine (2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 208 (52), pp.20-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03420832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biosafety Evaluation of Equine Umbilical Cord-Derived Mesenchymal Stromal Cells (UC-MSCs) by Systematic Pathogen Screening in Peripheral Maternal Blood and Paired UC-MSCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Denys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Saulnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Josson-Schramme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biopreservation and Biobanking</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 18 (3), pp.73-81. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/bio.2019.0071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02445891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge des principales infections bactériennes chez le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 208 (52), pp.6-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of an Easy Handling Sample Preparation and Triplex Real Time PCR for Rapid Detection of T. equigenitalis and Other Organisms Associated with Endometritis in Mares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Versmisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Despois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gracieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 94, pp.103241. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2020.103241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro antimicrobial susceptibility of equine clinical isolates from France, 2006–2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cattoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Antimicrobial Resistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19, pp.144-153. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jgar.2019.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nationwide molecular epidemiology of methicillin-resistant Staphylococcus aureus responsible for horse infections in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Fines-Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierrick Meignen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Delente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Fondrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.104. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12866-016-0924-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple molecular detection of respiratory viruses and associated signs of airway inflammation in racehorses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), pp.197. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12985-016-0657-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le point sur la gourme du cheval la gourme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Waller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les examens bactériologiques chez le Cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Appourchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Poupion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors-Série DIAGNOSTIC ET EXAMENS COMPLÉMENTAIRES CHEZ LE CHEVAL, 9, pp.86-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gourme: l’importance du diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jour de galop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’antibiogramme en médecine vétérinaire équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 186, pp.62-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gourme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin RESPE – Réseau d’Epidémio-Surveillance en Pathologie Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avortements à herpèsvirus équin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Numéro spécial Avortements Tome 2, pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les risques sanitaires liés aux pathologies infectieuses dans la filière equine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médecine interne : La leptospirose chez le cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dumontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Les maladies infectieuses chez les équidés adultes, 46 (NS), pp.96-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and quantitation of equid gammaherpesviruses (EHV-2, EHV-5) in nasal swabs using an accredited standardised quantitative PCR method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Virological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 198, pp.18-25. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jviromet.2013.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01968342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of an Unbiased Amplification Method and a Resequencing Microarray for Detecting and Genotyping Equine Arteritis Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aymeric Hans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Gaudaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Manuguerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Gessain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 53 (1), pp.287-291. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.01935-14⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic de la gourme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Waller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 178, pp.13-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deferoxamine blocks death induced by glutathione depletion in PC 12 cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Chouraqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Repesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Prigent-Tessier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Bouhallab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NeuroToxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37, pp.221--230. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neuro.2013.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00869060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un cas de gale sarcoptique chez une jument de 33 ans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 177, pp.41-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolation of nicoletella semolina from equine tracheal washes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Kuhnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 33 (7), pp.561-564. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2012.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels examens en bactériologie chez le cheval ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 179, pp.54-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La leptospirose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dumontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31, pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus équins, les diagnostiquer, les prévenir, les traiter aujourd’hui et demain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Nouveau Praticien Vétérinaire. Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 9 (31), pp.15-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02932087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maladies bactériennes majeures à potentiel contagieux : la rhodococcose et la gourme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Appourchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Poupion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Dépêche Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 132, pp.9-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réalisation et interprétation des examens bactériologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 179 (58-61)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04765769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus équins : rôle majeur de l’herpèsvirus équin 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 173 (4), pp.7-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular detection of Coxiella burnetii and Neospora caninum in equine aborted foetuses and neonates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Preventive Veterinary Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 104 (1-2), pp.179-183. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.prevetmed.2011.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liquides respiratoires chez le cheval athlète: Évaluation microbiologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (170), pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Leptospirose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sicluna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guide des Bonnes Pratiques Sanitaires pour les détenteurs d’équidés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.141-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 24-Year Retrospective Study of Equine Abortion in Normandy (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 31 (3), pp.116-123. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2010.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liquides respiratoires chez le cheval athlète: évaluation microbiologique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Christmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique Vétérinaire Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (170), pp.25-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04230886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus chez les équidés : outils de diagnostic par Biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin académique des vétérinaires de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 164 (4), pp.305-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropathogenic and non-neuropathogenic variants of equine herpesvirus 1 in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 145 (3-4), pp.329-333. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2010.03.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular detection of Theileria equi and Babesia caballi in the bone marrow of asymptomatic horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Scrive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Parasitology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 170 (1-2), pp.182-184. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetpar.2010.01.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03432735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multilocus Sequence Analysis for Typing Leptospira interrogans and Leptospira kirschneri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genevieve Andre-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 48 (2), pp.581-585. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/JCM.00543-09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02946375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First isolation and direct evidence for the existence of large small-mammal reservoirs of Leptospira sp. in Madagascar.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soanandrasana Rahelinirina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rudy A Harstskeerl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Sertour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5 (11), pp.e14111. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0014111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-00836191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude rétrospective nécropsique de 1726 cas d’avortement chez la jument.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41, pp.21-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avortements infectieux chez la jument : caractérisation de nouveaux pathogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (164), pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of equid herpesvirus-5 in respiratory liquids: A retrospective study of 785 samples taken in 2006–2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 182 (2), pp.346-348. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tvjl.2008.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La puce à ADN : une solution d’avenir pour le dépistage des avortements infectieux chez la jument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 41 (164), pp.41-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhinopneumonie : détection et préventions des formes nerveuses en élevage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 67, pp.42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La leptospirose équine : point sur les connaissances et avancées en matière de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève André-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 66, pp.46-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La puce à ADN : solution pour le dépistage des avortements infectieux chez la jument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63, pp.57-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of equine herpesviruses in aborted foetuses by consensus PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Freymuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 126 (1-3), pp.20-29. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2007.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04225213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avortements infectieux : quels pathogènes faut-il rechercher aujourd’hui afin de protéger son élevage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 63, pp.54-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04767959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of equine herpesviruses in aborted foetuses by consensus PCR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Freymuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 126 (1-3), pp.20. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2007.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00532283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les avortements chez la jument : bilan de trois années d'étude dans le Calvados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de l'Académie Vétérinaire de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 159 (3), pp.235-239. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/2042/47838⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunologie et application au diagnostic sérologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (152), pp.29-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur quelques maladies et les progrès en matière de diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (152), pp.33-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence d’un micro-organisme et prélèvement en pathologie infectieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (152), pp.17-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prélèvements d’interprétation ou d’utilisation délicate en pathologie infectieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratique vétérinaire équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 38 (152), pp.23-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Pathogenic Leptospira Strains in Tissues of a Premature Foal by Use of Polymerase Chain Reaction Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Diagnostic Investigation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 18 (2), pp.218-221. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/104063870601800216⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04223198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Level of haem oxygenase does not obligatorily reflect the sensitivity of PC12 cells to an oxidative shock induced by glutathione depletion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Charriault-Marlangue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Vaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 84 (3), pp.459-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01962822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The level of heme oxygenase-1 does not obligatorily reflect the sensitivity of PC12 cells to an oxidative shock induced by glutathione depletion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Foll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Charriault-Marlangue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérome Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Vaudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neurochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 84, pp.459-470. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1046/j.1471-4159.2003.01551.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (96)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du microbiote respiratoire équin par métagénomique 16S par Oxford Nanopore</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chervin Hassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Normandes de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05626370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles essentielles en médecine équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2èmes rencontres de l'Association Française d'Aromathérapie Clinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05343273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoplasma equirhinis, a disregarded player in equine respiratory disorders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chervin Hassel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Equine health research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, Sep 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IR-Biotyper: A New Diagnostic Tool in Microbiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumou Boite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maëlle Guérot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leprou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium of the World Association of Veterinary Laboratory Diagnosticians (ISWAVLD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, World Association of Veterinary Laboratory Diagnosticians, Jun 2025, Calgary, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prélèvements et diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier D’ablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les 8e rencontres du RESPE - La gourme et les infections à streptocoques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RESPE, Nov 2025, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre offre Clean Clinic, la solution simple et efficace pour contrôler la qualité microbiologique de votre clinique vétérinaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normandy horse meet'up 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05626378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial resistance : Human and Equine Interface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon-Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Connecting Equine health research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LABEO, Sep 2025, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05271866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premiers résultats des projets AROMAT-EQ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Phyto-Vétos 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RéPAAS, Jun 2025, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratory network surveillance of equine diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.79 (n°125), </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoplasma equirhinis, a disregarded player in equine respiratory disorders?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ambroset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.24-25 (n°23), </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de la surveillance épidémiologique de la gourme équine conduite par le RESPE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Mentec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Journées annuelles et Ateliers de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association vétérinaire équine française, Nov 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involvement of Pseudomonas aeruginosa in human and animal health in Normandy: Resistance, adaptation factors, and biofilm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Le Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Petry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.25 (n°24), </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the use of PCR for diagnosis of contagious equine metritis: The case of non-reproducible Klebsiella positive samples in France in 2024</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorane Le Franc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Duchatellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Klewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.28-29 (n°31), </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hotspot of recombination in Metamycoplasma equirhinis: evidence of multiple horizontal gene transfer events originating from bacteria sharing the same ecological niche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Bruto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Labroussaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Congress of the International Organization for Mycoplasmology (IOM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organization for Mycoplasmology, Jul 2024, Gran Canaria, Spain. pp.Communication orale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04856839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostic et place des mycoplasmes dans les troubles respiratoires du cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIGIMYC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strangles outbreaks management with a new double antigen ELISA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Carpentier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bonjour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kristine Klewer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pourquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.35-36 (n°46), </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pinning the tail of the evolution of Streptococcus equi in populations of horses and donkeys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andries J. van Tonder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Ruis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Lefrancq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abigail McGlennon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.23 (n°20), </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les huiles essentielles pour la médecine vétérinaire équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, May 2024, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoplasma equirhinis, a neglected player in equine respiratory disorders ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Ambroset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Congress of the International Organization for Mycoplasmology (IOM 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Organization for Mycoplasmology, Jul 2024, Gran Canaria, Spain. pp.Communication orale</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04856798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet des huiles essentielles pour la médecine vétérinaire équine comme thérapie alternative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Normandie Horse Meet'Up</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial resistance and genetic diversity of Klebsiella pneumoniae from different clinical sources in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.34-35 (n°42)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche d’évaluation de la qualité microbiologique des cliniques vétérinaires par l’utilisation de la spectroscopie infrarouge à transformée de Fourier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leprou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52ème Journées annuelles et Ateliers de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association vétérinaire équine française, Nov 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approaches for evaluation of microbiological quality in equine clinics using Fourier transform infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joséphine Leprou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. pp.28-29 (n°31), </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04723439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited Review: Overview of the causes of abortion in horses, their follow-up, and management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Pillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inès Tebourski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Bruyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First european symposium on animal reproduction (ESAR conference 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European society for domestic animal reproduction (ESDAR), Sep 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04218354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La microbiologie vétérinaire, un axe majeur de recherche One Health en Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon-Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rencontres normandes de Microbiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of biofilm formation of Streptococcus equi isolates from accute and asymptomatic carrier strangles horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Giard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Havemeyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashley Boyle, May 2023, Mendenhall, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of Streptococcus equi subsp. zooepidemicus and Mycoplasma spp. in equine respiratory infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Havemeyer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ashley Boyle, May 2023, Mendenhall, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des mycoplasmes dans les affections respiratoires équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51ème Journées annuelles de l’Association vétérinaire équine française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04283145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des mycoplasmes dans les affections respiratoires équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prix du meilleur thésard 2023 du Pôle Hippolia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Hippolia, Jun 2023, Tourgeville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New methods to characterize bacterial biofilm, the example of Streptococcus equi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pottier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium of the world association of veterinary laboratory diagnosticians</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04148707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mycoplasmes respiratoires équins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales des groupements techniques vétérinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société nationale des groupements techniques vétérinaires, May 2023, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of mycoplasma in equine respiratory disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Doctorales de l'Anses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANSES, Oct 2023, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04227824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa en médecine vétérinaire : diversité génomique et point sur la résistance aux antibiotiques et désinfectants par une approche One health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Auzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50èmes Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pseudomonas aeruginosa en médecine vétérinaire : diversité génomique et point sur la résistance aux antibiotiques et désinfectants par une approche One health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Auzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finaliste du prix du meilleur thésard 2022, Journée des membres du Pôle Hippolia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Hippolia, May 2022, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mycoplasmes dans les pathologies respiratoires équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50èmes Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mycoplasmes dans les pathologies respiratoires équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03690326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of register data to distinguish potential epidemic transitions from population structure changes: example of abortion surveillance in French equids.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lupo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bruyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Animal Health Surveillance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of Mycoplasma spp. detected in 2020/2021 from respiratory tract samples of horses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Ecole Doctorale Normande de Biologie Intégrative, Santé, Environnement (JEDnBISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Online Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’effet antimicrobien d’huiles essentielles pour la médecine vétérinaire équine comme thérapie complémentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème Journées annuelles de l'AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Vétérinaire Equine Française, Nov 2022, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03845665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of Mycoplasma spp. isolated in 2020 from respiratory tract samples of horses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Sep 2021, Online, France. pp.15-16, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.09_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreased susceptibility to a major component of disinfectant among equine Pseudomonas aeruginosa (PSAE) isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Auzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de l'Ecole Doctorale Normande de Biologie Intégrative, Santé, Environnement (JED nBISE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Globetrotting strangles: the unbridled national and international transmission of Streptococcus equi between horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catriona Mitchell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Steward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelia Charbonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saoirse Walsh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Sep 2021, Online, France. pp.20-21, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.17_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03375144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux de la Gourme en France : dépistage et prévention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Giard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences &amp; Innovations Equines - 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan écoantibio : les réponses du laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Ecoantibio 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreased susceptibility to a major component of disinfectant associated to human and equine Pseudomonas aeruginosa (PSAE) isolates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Auzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Leduc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, France. pp.12, </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.02_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of S. equi strains by whole genome sequencing isolated from 2016 to 2019 in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe J.-C. Giard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Waller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Equine Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Sep 2021, Online, France. pp.22-22, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.20_13495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03362571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infections in lower (inflammatory) airway disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th WEVA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Verona, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02371851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels outils aujourd'hui pour le diagnostic de la Gourme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Sébire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème journées annuelles de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Excréteurs asymptomatiques de S. equi (Gourme) : effet hôte, effet souche ou biofilm ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Sébire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème journées annuelles de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilm formation as persistence process of Streptococcus equi sbsp equi in guttural pouches of asymptomatic carrier strangles horses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Sébire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Getting to grips with Stangles and other Streptococcal diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rekjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimicrobial susceptibility of equine clinical isolates from France (2006-2016)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Giard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Duchesne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Petry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European ONE HEALTH Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Situation of strangles in France and (new) diagnostic tools to detect asymptomatic carrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st European Meeting Equine Infectious Disease (EMEID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04761722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of diagnostic tests to improve detection of Streptococcus equi subsp equi and management of strangles epizooties in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Sébire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coralie Lagy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Getting to grips with Stangles and other Streptococcal diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Rekjavik, Iceland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art : consensus ACVIM / Retour workshop Havemeyer 2019</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47ème journées annuelles de l’AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02419308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les épidémies 2018 pour mieux les éviter à l’avenir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Paillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02418937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance aux biocides des souches Pseudomonas productrices de carbapènémases de type VIM-2 : impact sur les détergents-désinfectants usuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Société Française d’Hygiène Hospitalière (SF2H)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of diagnostic tests to improve detection of Streptococcus equi subsp equi and management of strangles epizooties in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Champin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Giard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Havemeyer Foundation Workshop : Getting to grips with Stangles and other Streptococcal diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montana, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Triplex real-time polymerase chain reaction for rapid detection of contagious equine metritis organisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Despois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Vermisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Gracieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international equine infectious disease congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, 2016, Buenos Aeres, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association entre la détection/quantification des virus respiratoires et les signes cliniques d’asthme modéré chez des chevaux à l’entraînement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème journées annuelles de l'Association Vétérinaire Equine Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04228508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de nouvelles causes d’avortement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres du RESPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are respiratory virus detection and/or quantification associated with clinical signs of airway inflammation in racehorses?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voorjaarsdagen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Den Haag, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between virus detection/quantification and clinical signs of airway inflammation in horses at training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th international equine infectious disease congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EIDC, Apr 2016, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02952662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du sous-réseau Avortement depuis sa création en 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Bruyas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres du RESPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux tests PCR pour la détection des bactéries impliquées dans la métrite contagieuse des équidés : une alternative à la culture bactérienne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Despois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Vermisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic relationships of Streptococcus equi isolated in France and its relevance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Despois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elizabeth Medcalf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Waller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Havemeyer Foundation Workshop: Getting to grips with Stangles and other Streptococcal diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La leptospirose du cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ELIZ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Clermon-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des souches de Staphylococcus aureus résistant à la méticilline responsables d’infections équines en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Fines-Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Despois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Fondrinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35ème Réunion de la RICAI (Interdisciplinaire de Chimiothérapie Anti- Infectieuse)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ERViP (Virus respiratoires et contre- performance)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ère journée des doctorants de la filière équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, INRA et fondation HIPPOLIA, Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02953481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological update on equine bacterial infections diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Veterinary Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antibiorésistance en Equine : mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Cattoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème journée européenne AVEF Roissy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Roissy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of horse viral neurological disorders by resequencing microarrays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Berthet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Steeve Lowenski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Symposium of the World Association of Veterinary Laboratory Diagnosticians Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First description of equine rhinitis virus A and B in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier D’ablon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th World Equine Veterinarians Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quid des Rhinovirus équins en France ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Doubli-Bounoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christel Marcillaud-Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, 2012, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR, chips and other kits: What's new in terms of diagnostics in the lab?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée Européenne AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Roissy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiological investigation of the respiratory fluids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Veterinary Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Deauville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PCR, puces et autres kits : Quoi de neuf coté diagnostic au labo ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée Européenne AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Roissy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les herpèsvirus chez les équidés : outils de diagnostic par Biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Académie Vétérinaire de France. « Pathologie comparée des herpèsviroses. »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isolement et caractérisation des souches de Staphylococcus aureus résistants à la Méticilline (SARM) isolées depuis 2007</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Appourchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hap-1 synthetic peptide for early serodiagnosis of equine leptospiral uveitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chatrenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G André-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th meeting of the International Leptospirosis Society (ILS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Merida, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gale sarcoptique du cheval : A propos d’un cas recent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Ménard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hap-1 synthetic peptide for early serodiagnosis of equine leptospiral uveitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chatrenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G André-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th WEVA Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Hyderabab, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d’un test ELISA pour la détection des infections à leptospires : une alternative au MAT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève André-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chaterenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropathogenic and non-neuropathogenic variants of equine herpesvirus type 1 in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wegge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lissens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th SIVE (Società Italiana Veterinari per Equini)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Carrare, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">12ème Journée de l'Ecole doctorale Normande Biologie Intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Freymuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée de l'Ecole doctorale Normande Biologie Intégrative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rouen (FR), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbiology of respiratory fluids: benefits and limitations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric A. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th Geneva Congress on Equine Medicine and Surgery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Geneve, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variants neuropathogènes et non neuropathogènes de l’herpèsvirus équin de type 1 en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Freymuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Journée de l'Ecole doctorale Normande Biologie Intégrative et Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuropathogenic and non-neuropathogenic variants of equine herpesvirus type 1 in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Freymuth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Veterinary Virology -Herpes Virus Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données récentes sur l'implication de l'herpès virus équin de type 1 dans les avortements et les pathologies de forme nerveuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement d’une puce à ADN dédiée à l’identification d’agents abortifs équins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Rouillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A survey of equine abortion, stillbirth and neonatal death in France from October 2002 to June 2005</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Leclercq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress of World Equine Veterinary Association (WEVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Moscou, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des souches d’herpès virus équin de type 1 : détection des formes neuropathogènes et non neuropathogènes sur une population de 407 avortons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotypic classification of serogroups of pathogenic Leptospira interrogans species by the Multilocus Sequence Analysis method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G André-Fontaine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Leclercq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th meeting of the International Leptospirosis Society (ILS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Quito, Ecuador</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiacube, nouvelle génération d’extracteur d’acides nucléiques. Applications dans le domaine vétérinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Thiery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès ADILVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current trends in equine infectious disease diagnosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Zientara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Congress of the World Equine Veterinary Association (WEVA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New approach for the detection of equine herpes viruses by consensual PCR in mare’s abortion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Rhinopneumonitis Workshop/AVEF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of a real-time polymerase chain reaction assay for differenciation of EHV-1 acute or latent infection in tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th SIVE (Società Italiana Veterinari per Equini) International Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Pise (Italia), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04764555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of the antimicrobial effect of essential oils for equine veterinary medicine as a complementary therapy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Legendre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Equine Infectious Diseases Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Deauville, France. Equine Vetenary Journal, 56 (Suppl. 60), pp.96-97 (n°157), </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.14215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04724242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude épidémiologique des mycoplasmes dans les affections respiratoires équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Taiebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pradier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées sciences et innovations équines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04607289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des mycoplasmes respiratoires équins détectés en France en 2020 et 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Normande de Recherche Biomédicale 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Rouen, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Mycoplasma spp. in horses with respiratory disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléna Kokabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Tricot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryne Jaÿ</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anses scientific and doctoral days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Maisons-Alfort, France. , 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreased susceptibility to didecyldimethylammonium chloride among clinical strains of Pseudomonas aeruginosa, a ten years retrospective study, at the University Hospital of Caen, France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Auzou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leduc Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 31st European Congress of Clinical Microbiology &amp; Infectious Diseases (ECCMID)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, online, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistance aux biocides des souches Pseudomonas productrices de carbapénémases de type VIM‐2 : impact sur les détergents‐désinfectants usuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Mouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXème Congrès National de la Société Française d’Hygiène Hospitalière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la production de biofilm, de la résistance aux antibiotiques et aux biocides chez des souches de Pseudomonas aeruginosa isolées chez l’Homme et l’animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Journées Normandes de Recherche Biomédicales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la production de biofilm, de la résistance aux antibiotiques et aux biocides chez des souches de Pseudomonas aeruginosa isolées chez l’Homme et l’animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Congrès national de la SFM « Microbes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la production de biofilm, de la résistance aux antibiotiques et aux biocides chez des souches de Pseudomonas aeruginosa isolées chez l’Homme et l’animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gravey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Castagnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journée Normande de Recherche biomédicale (JNRb 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des souches de Staphylococcus aureus résistant à la méticilline responsables d’infections équines en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marguerite Fines-Guyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Despois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Delente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RICAI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection by quantitative PCR of Equid Herpesvirus-2 and -5 in nasopharyngeal swabs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Borchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Veterinary Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation of Equid Herpesvirus-2 and -5 quantitative PCR according to the norm AFNOR XP U47-600-2: determination of the viral loads in nasal swabs according to age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ECV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increasing frequency of Methicillin-Resistant Staphylococcus aureus in horses infections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Cécile Appourchaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Guérin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Equine Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lexington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des gammaherpèsvirus équins HVE-2 et HVE-5 par PCR quantitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerstin Borchers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises de Virologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03396676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place des herpès viroses dans les maladies infectieuses équines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Hugues Pitel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Données récentes sur l’implication de l’herpèsvirus équin de type 1 dans les avortements et les pathologies de forme nerveuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34ème Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des souches d’herpèsvirus équin de type 1 : détection des formes neuropathogènes et non neuropathogènes sur une population de 407 avortons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dépistage des leptospires par les outils de biologie moléculaire : s’agit-il d’un nouveau paradigme?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Oyié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Launay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADILVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of an efficient and rapid method for equine herpesvirus type-1 diagnosis in abortion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gouarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Miszczak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Association for Biologicals (IABC) Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Saint malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First identification of pathogenic Leptospira by PCR in tissues of a premature foal in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th meeting of the International Leptospirosis Society (ILS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Nonthaburri, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de nouveaux agents infectieux potentiellement responsables d’avortement chez la jument : mise au point de nouveaux outils de biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Tapprest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Laugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La PCR temps réel : évolution ou révolution ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFSILAB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avantages et inconvénients de la PCR temps réel par rapport à la PCR classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Launay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADILVA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of polymerase chain reaction (PCR) in the diagnosis of equine coital exanthema</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st American College of Veterinary Internal Medecine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Charlotte, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exanthème coïtal dans un élevage de poneys Fjord. Intérêt du diagnostic par PCR.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Cochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Huet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Fortier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pronost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème Congrès de l’Association des Vétérinaires Equins Français (AVEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Le touquet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staphylococcoses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maladies des chevaux 3ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-85557-350-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enterocollite à Campylobacter jejuni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maladies des chevaux 3ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-85557-350-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Actinobacillose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maladies des chevaux 3ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-85557-350-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptospirose, Actinobacillose, Enterocollite à Campylobacter jejuni, Staphylococcoses, Aspergillose, Candidose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maladies des chevaux, 3ème Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions France Agricole, 2015, 9782855573502</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candidose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maladies des chevaux 3ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-85557-350-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leptospirose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maladies des chevaux 3ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-85557-350-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspergillose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maladies des chevaux 3ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 978-2-85557-350-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dérivés du m-Gaïacol, leur préparation et leurs utilisations en tant que biocides, notamment en tant qu’antibactériens ou désinfectants. Brevet Français LABÉO-CERMN (Université de Caen)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rochais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Lemaitre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Dallemagne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: F073100004/FR/BN, INPI N°1856125. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habilitation à Diriger les Recherches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albertine Léon-Seck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine vétérinaire et santé animale. Université de Caen, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04777046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId477"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E3D9EABC"/>
+    <w:nsid w:val="0FFA6563"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/albertine-leon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3151-4947" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112450806" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05162161v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Wilson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbao Dong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andries van Tonder" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ruis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lefrancq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001426" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04974631v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Murri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drapeau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iarimino Rafidinarivo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gilles" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaf027" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05492378v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouce" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05032957v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gravey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne S&#233;vin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Langlois" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maillard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Foucher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2025.110497" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05032974v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangbao Dong" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001366" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780941v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rinc&#233;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petry" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Moreau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770165v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Kokabi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lussot-Kervern" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on-Seck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvequi/2024033" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04393836v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gravey" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sevin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castagnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1334555" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04712793v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martineau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ambroset" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lefebvre" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10789-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04034542v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pottier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auzou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-29590-0" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314716v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Taiebi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pradier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2023.109926" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04295409v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pillon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bruyas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvequi/2023024" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04295412v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvequi/2023032" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149173v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Tebourski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Bruyas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.14406" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03975569v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12010064" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934934v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tricot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Ja&#255;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.13918" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03600709v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubourg" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dhalluin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01598-21" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03218690v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Mitchell" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Steward" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Charbonneau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoirse Walsh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000528" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02875092v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paillot" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Giard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10050812" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03436877v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallienne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#233;nard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Labonne" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03420832v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Pitel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02445891v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denys" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Clement" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saulnier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josson-Schramme" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bio.2019.0071" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04756754v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02986094v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Versmisse" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Despois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gracieux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2020.103241" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937827v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchesne" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cattoir" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2019.03.006" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946309v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Fines-Guyon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Meignen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Delente" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fondrinier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-016-0924-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167348v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Doubli-Bounoua" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Richard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-016-0657-5" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095517v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Waller" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955714v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Appourchaux" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#233;nard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Poupion" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095532v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095579v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095600v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02952092v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legrand" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953611v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955778v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dumontier" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968342v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2013.12.008" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T29ZR5WG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946322v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hans" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gaudaire" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Manuguerra" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gessain" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01935-14" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04761708v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869060v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chouraqui" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Repesse" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prigent-Tessier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2013.04.013" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V9H45RL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765780v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;nard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Meunier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04228612v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kuhnert" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2012.08.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTCJWK81-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765759v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04761703v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932087v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765751v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Poupion" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765769v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946325v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laugier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2011.11.001" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SNLQF10-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766717v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810487v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Richard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682147v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Tapprest" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2010.12.012" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TGL2H2H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766741v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sicluna" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04230886v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christmann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767881v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946328v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miszczak" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2010.03.031" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946375v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Andre-Fontaine" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Leclercq" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00543-09" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03432735v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Scrive" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2010.01.043" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNSGMVFV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00836191v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soanandrasana Rahelinirina" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy A Harstskeerl" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Sertour" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ahmed" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014111" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767930v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sevin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767891v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223096v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2008.07.004" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZPN86CK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767901v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blanchard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rouillard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767944v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767917v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Andr&#233;-Fontaine" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767975v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225213v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Freymuth" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2007.06.019" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767959v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532283v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;on" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fortier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fortier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Freymuth" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tapprest" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227866v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/47838" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778314v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778424v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777946v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777982v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223198v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blanchard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/104063870601800216" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962822v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Foll" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Charriault-Marlangue" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080113v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Leprince" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2003.01551.x" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05343273v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legendre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271741v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chervin Hassel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131433v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Boite" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Gu&#233;rot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leprou" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05372281v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#8217;ablon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271866v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Hello" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131456v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Floquet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723332v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jay" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724006v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780436v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mentec" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723377v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodrigues" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723470v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Carpentier" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorane Le Franc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Duchatellier" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Klewer" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04856839v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labroussaa" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780444v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04856798v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723950v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Mercier" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonjour" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pourquier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723315v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andries J. van Tonder" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail McGlennon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04607241v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723920v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723439v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780420v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04708830v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04218354v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04167198v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095078v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148883v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283145v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04167243v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148707v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04167253v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227824v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845633v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845710v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845681v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ja&#255;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690326v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Jay" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845607v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delerue" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Merlin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764625v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ja&#255;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845665v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385370v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.09_13495" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418587v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03375144v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.17_13495" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03230962v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764628v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Benoit" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418589v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.02_13495" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362571v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wilson" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Giard" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.20_13495" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371851v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764659v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S&#233;bire" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lagy" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764654v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762276v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04761775v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Petry" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04761722v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762270v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419308v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418937v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773040v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;ry" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mouet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lemari&#233;" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bazin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bidon" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762285v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Champin" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762293v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vermisse" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228508v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764805v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953494v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02952662v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764801v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764684v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762302v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Medcalf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764815v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773414v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delente" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fondrinier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953481v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095161v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095174v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762418v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berthet" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Lowenski" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beck" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762390v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764828v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gilbert" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762446v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810491v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810641v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764955v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764886v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourdon" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762500v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chatrenet" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Andr&#233;-Fontaine" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762480v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810562v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien M&#233;nard" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764965v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaterenet" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762518v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wegge" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lissens" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810669v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Freymuth" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764474v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764977v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764501v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751398v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764992v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764512v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810692v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764522v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764997v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thiery" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764541v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764530v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764555v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gouarin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04607289v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lefebvre" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724242v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811404v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811429v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418585v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leduc Guillaume" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773009v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gravey" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385142v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782260v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;ry" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782233v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gery" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782342v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756890v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Borchers" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385306v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778523v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Bourdon" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03396676v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782489v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782527v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782396v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782599v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oyi&#233;" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Launay" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782067v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782042v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782613v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782646v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782627v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782163v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cochard" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Huet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782657v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773480v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773479v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773477v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756798v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773483v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773475v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773482v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095627v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rochais" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemaitre" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xiao" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rault" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dallemagne" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04777046v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/albertine-leon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3151-4947" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112450806" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05626374v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Daligault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine Leon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Grosjean" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2026.1796245" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05162161v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Wilson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianbao Dong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andries van Tonder" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ruis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Lefrancq" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001426" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04974631v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Haenni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Murri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Drapeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iarimino Rafidinarivo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gilles" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkaf027" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05492378v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Courouce" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05032957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Gravey" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne S&#233;vin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Langlois" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Maillard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Foucher" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2025.110497" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05032974v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiangbao Dong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.001366" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780941v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rinc&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Petry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Moreau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04770165v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;na Kokabi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pronost" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lussot-Kervern" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albertine L&#233;on-Seck" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvequi/2024033" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04712793v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Martineau" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Ambroset" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lefebvre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12864-024-10789-y" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04393836v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gravey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sevin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Castagnet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1334555" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04034542v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Pottier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Auzou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-29590-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314716v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Taiebi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pradier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2023.109926" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04295409v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lupo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bruyas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvequi/2023024" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04295412v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/npvequi/2023032" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04149173v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Tebourski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Bruyas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.14406" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03975569v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leduc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12010064" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934934v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Tricot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Ja&#255;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.13918" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03600709v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Aubourg" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bernay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Dhalluin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/spectrum.01598-21" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03218690v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catriona Mitchell" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Steward" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Charbonneau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saoirse Walsh" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mgen.0.000528" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02875092v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Paillot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Giard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10050812" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03436877v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gallienne" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie M&#233;nard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Labonne" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03420832v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Hugues Pitel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02445891v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denys" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Clement" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Saulnier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Josson-Schramme" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/bio.2019.0071" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04756754v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02986094v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Versmisse" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Despois" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Gracieux" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2020.103241" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937827v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Duchesne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cattoir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2019.03.006" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946309v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gu&#233;rin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Fines-Guyon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Meignen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Delente" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Fondrinier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-016-0924-z" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02167348v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Doubli-Bounoua" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Richard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12985-016-0657-5" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095517v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Waller" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955714v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Appourchaux" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. M&#233;nard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Poupion" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095532v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095579v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095600v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02952092v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Legrand" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Fortier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Fortier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953611v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02955778v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dumontier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01968342v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Hue" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2013.12.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T29ZR5WG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946322v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Hans" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Gaudaire" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Manuguerra" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Gessain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01935-14" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04761708v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00869060v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chouraqui" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Repesse" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Prigent-Tessier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2013.04.013" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2V9H45RL-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765780v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;nard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Meunier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04228612v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kuhnert" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2012.08.002" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTCJWK81-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765759v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04761703v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02932087v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765751v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Poupion" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765769v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766717v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946325v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Laugier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prevetmed.2011.11.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7SNLQF10-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810487v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric A. Richard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766741v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sicluna" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682147v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Tapprest" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2010.12.012" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7TGL2H2H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04230886v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Christmann" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767881v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946328v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miszczak" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2010.03.031" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03432735v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Scrive" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetpar.2010.01.043" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZNSGMVFV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02946375v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevieve Andre-Fontaine" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Leclercq" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.00543-09" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00836191v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soanandrasana Rahelinirina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy A Harstskeerl" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Sertour" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ahmed" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0014111" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767930v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sevin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767891v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223096v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tvjl.2008.07.004" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2ZPN86CK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767901v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Blanchard" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rouillard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767944v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Marcillaud-Pitel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767917v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Andr&#233;-Fontaine" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767975v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04225213v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Freymuth" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2007.06.019" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767959v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00532283v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;on" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fortier" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fortier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Freymuth" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tapprest" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227866v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/47838" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778314v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778424v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777946v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777982v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04223198v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blanchard" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/104063870601800216" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962822v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Foll" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Charriault-Marlangue" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080113v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Leprince" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1471-4159.2003.01551.x" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05626370v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Kokabi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chervin Hassel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05343273v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Legendre" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271741v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tardy" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131433v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumou Boite" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Gu&#233;rot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Leprou" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05372281v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier D&#8217;ablon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05626378v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05271866v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Hello" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05131456v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Floquet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724006v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.14215" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723332v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Jay" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780436v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Mentec" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723377v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodrigues" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723470v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Carpentier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorane Le Franc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Duchatellier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristine Klewer" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04856839v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bruto" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Labroussaa" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780444v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723950v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Mercier" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bonjour" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pourquier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723315v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andries J. van Tonder" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail McGlennon" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04607241v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04856798v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04708830v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723920v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04780420v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04723439v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04218354v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04167198v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04148883v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095078v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04283145v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04167243v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04148707v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04167253v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04227824v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845633v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845710v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845681v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Ja&#255;" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03690326v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryne Jay" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845607v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delerue" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Merlin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764625v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tricot" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ja&#255;" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03845665v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03385370v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.09_13495" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418587v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03375144v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.17_13495" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03230962v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764628v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Benoit" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418589v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.02_13495" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03362571v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Wilson" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe J.-C. Giard" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.20_13495" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02371851v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764659v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah S&#233;bire" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Lagy" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764654v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762276v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04761775v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Petry" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04761722v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762270v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419308v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418937v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773040v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;ry" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Mouet" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lemari&#233;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bazin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bidon" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762285v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Champin" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762293v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Vermisse" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228508v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764805v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953494v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02952662v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764801v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Jourdan" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764684v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762302v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Medcalf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764815v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773414v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Guerin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delente" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Fondrinier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02953481v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095161v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095174v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762418v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Berthet" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Lowenski" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beck" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762390v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764828v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gilbert" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762446v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810491v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810641v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764955v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764886v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bourdon" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762500v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chatrenet" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Andr&#233;-Fontaine" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810562v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien M&#233;nard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762480v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764965v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaterenet" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04762518v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wegge" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lissens" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810669v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Freymuth" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764474v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764977v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764501v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751398v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764992v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764512v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810692v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764522v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764997v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thiery" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764541v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764530v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764555v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gouarin" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04724242v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04607289v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lefebvre" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811404v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811429v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03418585v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leduc Guillaume" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385142v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773009v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gravey" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782260v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gu&#233;rin" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;ry" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782233v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gery" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782342v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756890v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Borchers" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03385306v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778523v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Bourdon" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03396676v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782489v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782527v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782396v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782599v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oyi&#233;" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Launay" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782067v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782042v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782613v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782646v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782627v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782163v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cochard" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Huet" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782657v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773480v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773479v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773477v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756798v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773483v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773475v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04773482v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03095627v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rochais" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lemaitre" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Xiao" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Rault" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Dallemagne" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/tel-04777046v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>