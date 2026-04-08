--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -1885,255 +1885,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une plate-forme communautaire d'hébergement à base de micro-services collaboratifs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Pazat</w:t>
+                <w:t xml:space="preserve">Experimental evaluation of WebRTC voice quality in LTE coverage tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najmeddine Majed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPAS 2017 - Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">QoMEX 2017 : 9th International Conference on Quality of Multimedia Experience </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Erfurt, Germany. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/QoMEX.2017.7965649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01701626v1</w:t>
+                <w:t xml:space="preserve">hal-01574796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay and quality metrics in Voice over LTE (VoLTE) networks: An end-terminal perspective</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+                <w:t xml:space="preserve">Instantaneous Throughput Prediction in Cellular Networks: Which Information Is Needed?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Samba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dooze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNC 2017 : International Conference on Computing, Networking and Communications : Communications QoS and System Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICCNC.2017.7876205⟩</w:t>
+              <w:t xml:space="preserve">IM 2017 : IFIP/IEEE International Symposium on Integrated Network Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lisbonne, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/INM.2017.7987345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574769v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Empirically Validated Simulations to Control 802.11 Access Point Density</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Kerdoncuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2152,1426 +2204,1374 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WCNC 2017 : IEEE Wireless Communications and Networking Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, San Francisco, United States. pp.1 - 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WCNC.2017.7925888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01534795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instantaneous Throughput Prediction in Cellular Networks: Which Information Is Needed?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Busnel</w:t>
+                <w:t xml:space="preserve">Delay and quality metrics in Voice over LTE (VoLTE) networks: An end-terminal perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najmeddine Majed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Blanc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IM 2017 : IFIP/IEEE International Symposium on Integrated Network Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/INM.2017.7987345⟩</w:t>
+              <w:t xml:space="preserve">ICNC 2017 : International Conference on Computing, Networking and Communications : Communications QoS and System Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Santa Clara, Ca, United States. pp.643 - 648, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCNC.2017.7876205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535696v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evaluation of WebRTC voice quality in LTE coverage tests</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+                <w:t xml:space="preserve">Identifying Channel Saturation in Wi-Fi Networks via Passive Monitoring of IEEE 802.11 Beacon Jitter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laudin Molina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljiljana Simić</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QoMEX 2017 : 9th International Conference on Quality of Multimedia Experience </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MobiWac 2017 - 15th ACM International Symposium on Mobility Management and Wireless Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Miami Beach, United States. pp.63 - 70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3132062.3132069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/QoMEX.2017.7965649⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01574796v1</w:t>
+                <w:t xml:space="preserve">hal-01656170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying Channel Saturation in Wi-Fi Networks via Passive Monitoring of IEEE 802.11 Beacon Jitter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laudin Molina</w:t>
+                <w:t xml:space="preserve">Vers une plate-forme communautaire d'hébergement à base de micro-services collaboratifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Stévant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Pazat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Blanc</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ljiljana Simić</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MobiWac 2017 - 15th ACM International Symposium on Mobility Management and Wireless Access</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPAS 2017 - Conférence d’informatique en Parallélisme, Architecture et Système</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Sophia Antipolis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3132062.3132069⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01656170v1</w:t>
+                <w:t xml:space="preserve">hal-01701626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to wake up an access point?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toward Energy Proportional Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dareen Shehadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Kerdoncuff</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Palicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WD 2016 : IFIP Wireless Days</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées scientifiques, URSI 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01611657v1</w:t>
+                <w:t xml:space="preserve">hal-01297894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Energy Proportional Networks</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Xavier Lagrange</w:t>
+                <w:t xml:space="preserve">Throughput Prediction in Cellular Networks: Experiments and Preliminary Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Samba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dooze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques, URSI 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t>
+              <w:t xml:space="preserve">1ères Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CoRes 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01297894v1</w:t>
+                <w:t xml:space="preserve">hal-01311158v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Throughput Prediction in Cellular Networks: Experiments and Preliminary Results</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Busnel</w:t>
+                <w:t xml:space="preserve">How to wake up an access point?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dareen Shehadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Kerdoncuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Simon</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1ères Rencontres Francophones sur la Conception de Protocoles, l’Évaluation de Performance et l’Expérimentation des Réseaux de Communication (CoRes 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WD 2016 : IFIP Wireless Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2016.7461491⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311158v2</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01611657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcoding Live Adaptive Video Streams at a Massive Scale in the Cloud</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Karine Pires</w:t>
+                <w:t xml:space="preserve">Minimal Access Point Set in Urban Area Wifi Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dareen Shehadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Kerdoncuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMSys 2015 : 6th ACM Multimedia Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Portland, United States. pp.49 - 60</w:t>
+              <w:t xml:space="preserve">WiOpt 2015 : 13th International Symposium on Modeling and Optimization in Mobile, Ad Hoc and Wireless Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Mumbai, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01185076v1</w:t>
+                <w:t xml:space="preserve">hal-01271140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimal Access Point Set in Urban Area Wifi Networks</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Handover Triggering in IEEE 802.11 Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renzo Efrain Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Kerdoncuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alberto Blanc</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Castignani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WiOpt 2015 : 13th International Symposium on Modeling and Optimization in Mobile, Ad Hoc and Wireless Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 16th International Symposium on A World of Wireless, Mobile and Multimedia Networks (WoWMoM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Boston, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2015.7158126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01271140v1</w:t>
+                <w:t xml:space="preserve">hal-01759108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Handover Triggering in IEEE 802.11 Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+                <w:t xml:space="preserve">Transcoding Live Adaptive Video Streams at a Massive Scale in the Cloud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Aparicio-Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Pires</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">German Castignani</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 16th International Symposium on A World of Wireless, Mobile and Multimedia Networks (WoWMoM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MMSys 2015 : 6th ACM Multimedia Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Portland, United States. pp.49 - 60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WoWMoM.2015.7158126⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01759108v1</w:t>
+                <w:t xml:space="preserve">hal-01185076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access Point Discovery in 802.11 Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Set of Video Representations in Adaptive Streaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Toni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Aparicio-Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Emilio Arcia Moret</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alberto Blanc</w:t>
+                <w:t xml:space="preserve">Pascal Frossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WD 2014 : IFIP Wireless Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rio De Janeiro, Brazil. pp.1 - 6, </w:t>
+              <w:t xml:space="preserve">MMSys 2014 : ACM Multimedia Systems conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Singapour, Singapore. pp.271-282, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WD.2014.7020817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2557642.2557652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169907v1</w:t>
+                <w:t xml:space="preserve">hal-01056855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Set of Video Representations in Adaptive Streaming</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Simon</w:t>
+                <w:t xml:space="preserve">Access Point Discovery in 802.11 Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Emilio Arcia Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laudin Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Castignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Frossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMSys 2014 : ACM Multimedia Systems conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Singapour, Singapore. pp.271-282, </w:t>
+              <w:t xml:space="preserve">WD 2014 : IFIP Wireless Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rio De Janeiro, Brazil. pp.1 - 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2557642.2557652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WD.2014.7020817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056855v1</w:t>
+                <w:t xml:space="preserve">hal-01169907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing end-to-end QoS Paths in the Internet Considering Multiple Alliances</w:t>
               </w:r>
@@ -3867,312 +3867,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Study of New TCP Variants</w:t>
+                <w:t xml:space="preserve">Passive Online RTT Estimation for Flow-Aware Routers Using One-Way Traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacopo Chicco</w:t>
+                <w:t xml:space="preserve">Damiano Carra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Collange</w:t>
+                <w:t xml:space="preserve">Konstantin Avrachenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE symposium on Computers and Communications (ISCC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NETWORKING 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Chennai, India. pp.109-121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-12963-6_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00509442v1</w:t>
+                <w:t xml:space="preserve">inria-00496155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive Online RTT Estimation for Flow-Aware Routers Using One-Way Traffic</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sara Alouf</w:t>
+                <w:t xml:space="preserve">Simulation Study of New TCP Variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Chicco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETWORKING 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE symposium on Computers and Communications (ISCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Riccione, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00496155v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00509442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow Aware Traffic Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Avrachenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Post</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4350,229 +4350,229 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary Search Method And System For Congestion Avoidance</w:t>
+                <w:t xml:space="preserve">Flow Aware Congestion Avoidance Method and System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Avrachenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Post</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP2413543. 2010</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP2413542. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641421v1</w:t>
+                <w:t xml:space="preserve">hal-00641420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow Aware Congestion Avoidance Method and System</w:t>
+                <w:t xml:space="preserve">Binary Search Method And System For Congestion Avoidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Avrachenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Post</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP2413542. 2010</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP2413543. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641420v1</w:t>
+                <w:t xml:space="preserve">hal-00641421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4590,103 +4590,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive Online RTT Estimation for Flow-Aware Routers using One-Way Traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damiano Carra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Avrachenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7124, INRIA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4725,64 +4725,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling an Isolated Compound TCP Connection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Avrachenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Collange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6778, INRIA. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4817,64 +4817,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compound TCP with Random Losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Avrachenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Neglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5078,51 +5078,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480450v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Cruz Pi&#241;ero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Blanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Alvarez-Hamelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2025.108171" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710016v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Vargas Anamuro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-024-01196-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02377865v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Mdini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecoeuvre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2019.2954340" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01951758v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Samba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dooze" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.09.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635369v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudin Molina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Kerdoncuff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dareen Shehadeh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2017.2694422" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167516v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Toni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Aparicio-Pardo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pires" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2700294" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01243019v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167098v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Castignani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martin Lampropulos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-012-0402-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFKQ5FRD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480443v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ciriani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Gall" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT65416.2025.00133" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04891431v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ignacio Alcareaz Hamelin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking62109.2024.10619804" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556138v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno St&#233;vant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pazat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551356" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02870961v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009319902370244" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01962869v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01894535v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ispdc2018.2018.00027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01971759v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najmeddine Majed" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ragot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gros" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553183" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01701626v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574769v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2017.7876205" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2017.7925888" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535696v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INM.2017.7987345" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574796v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dufour" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2017.7965649" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656170v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Simi&#263;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132062.3132069" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611657v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461491" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297894v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311158v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185076v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271140v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759108v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Efrain Navas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2015.7158126" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169907v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Emilio Arcia Moret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2014.7020817" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056855v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frossard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2557642.2557652" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167357v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jacquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETWKS.2014.6959248" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942441v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164306v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCSW.2012.36" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509442v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Chicco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Collange" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496155v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Carra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Avrachenkov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alouf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12963-6_9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01446775v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Post" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04380185v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641421v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641420v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436444v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00349845v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346050v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Neglia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480450v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Cruz Pi&#241;ero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Blanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Alvarez-Hamelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2025.108171" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710016v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Vargas Anamuro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-024-01196-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02377865v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Mdini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecoeuvre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2019.2954340" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01951758v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Samba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dooze" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.09.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635369v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudin Molina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Kerdoncuff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dareen Shehadeh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2017.2694422" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167516v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Toni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Aparicio-Pardo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pires" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2700294" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01243019v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167098v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Castignani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martin Lampropulos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-012-0402-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFKQ5FRD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480443v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ciriani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Gall" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT65416.2025.00133" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04891431v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ignacio Alcareaz Hamelin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking62109.2024.10619804" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556138v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno St&#233;vant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pazat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551356" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02870961v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009319902370244" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01962869v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01894535v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ispdc2018.2018.00027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01971759v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najmeddine Majed" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ragot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gros" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553183" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574796v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dufour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2017.7965649" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535696v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INM.2017.7987345" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534795v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2017.7925888" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574769v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2017.7876205" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656170v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Simi&#263;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132062.3132069" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01701626v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297894v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311158v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611657v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461491" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271140v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759108v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Efrain Navas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2015.7158126" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185076v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056855v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frossard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2557642.2557652" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169907v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Emilio Arcia Moret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2014.7020817" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167357v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jacquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETWKS.2014.6959248" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942441v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164306v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCSW.2012.36" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496155v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Carra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Avrachenkov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alouf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12963-6_9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509442v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Chicco" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Collange" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01446775v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Post" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04380185v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641420v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641421v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436444v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00349845v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346050v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Neglia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>