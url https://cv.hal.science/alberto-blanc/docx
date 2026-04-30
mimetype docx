--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -1885,51 +1885,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evaluation of WebRTC voice quality in LTE coverage tests</w:t>
+                <w:t xml:space="preserve">Delay and quality metrics in Voice over LTE (VoLTE) networks: An end-terminal perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najmeddine Majed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ragot</w:t>
@@ -1939,365 +1939,348 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">QoMEX 2017 : 9th International Conference on Quality of Multimedia Experience </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/QoMEX.2017.7965649⟩</w:t>
+              <w:t xml:space="preserve">ICNC 2017 : International Conference on Computing, Networking and Communications : Communications QoS and System Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Santa Clara, Ca, United States. pp.643 - 648, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCNC.2017.7876205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574796v1</w:t>
+                <w:t xml:space="preserve">hal-01574769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instantaneous Throughput Prediction in Cellular Networks: Which Information Is Needed?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Busnel</w:t>
+                <w:t xml:space="preserve">Using Empirically Validated Simulations to Control 802.11 Access Point Density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Kerdoncuff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Simon</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IM 2017 : IFIP/IEEE International Symposium on Integrated Network Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/INM.2017.7987345⟩</w:t>
+              <w:t xml:space="preserve">WCNC 2017 : IEEE Wireless Communications and Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, San Francisco, United States. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCNC.2017.7925888⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01535696v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Empirically Validated Simulations to Control 802.11 Access Point Density</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tanguy Kerdoncuff</w:t>
+                <w:t xml:space="preserve">Instantaneous Throughput Prediction in Cellular Networks: Which Information Is Needed?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Samba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Busnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dooze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCNC 2017 : IEEE Wireless Communications and Networking Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WCNC.2017.7925888⟩</w:t>
+              <w:t xml:space="preserve">IM 2017 : IFIP/IEEE International Symposium on Integrated Network Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lisbonne, Portugal. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/INM.2017.7987345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01534795v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01535696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay and quality metrics in Voice over LTE (VoLTE) networks: An end-terminal perspective</w:t>
+                <w:t xml:space="preserve">Experimental evaluation of WebRTC voice quality in LTE coverage tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najmeddine Majed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ragot</w:t>
@@ -2307,90 +2290,107 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICNC 2017 : International Conference on Computing, Networking and Communications : Communications QoS and System Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Santa Clara, Ca, United States. pp.643 - 648, </w:t>
+              <w:t xml:space="preserve">QoMEX 2017 : 9th International Conference on Quality of Multimedia Experience </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Erfurt, Germany. pp.1 - 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICCNC.2017.7876205⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/QoMEX.2017.7965649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01574769v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01574796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying Channel Saturation in Wi-Fi Networks via Passive Monitoring of IEEE 802.11 Beacon Jitter</w:t>
               </w:r>
@@ -3291,287 +3291,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Set of Video Representations in Adaptive Streaming</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gwendal Simon</w:t>
+                <w:t xml:space="preserve">Access Point Discovery in 802.11 Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andres Emilio Arcia Moret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laudin Molina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Montavont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">German Castignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Frossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMSys 2014 : ACM Multimedia Systems conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2014, Singapour, Singapore. pp.271-282, </w:t>
+              <w:t xml:space="preserve">WD 2014 : IFIP Wireless Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Rio De Janeiro, Brazil. pp.1 - 6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2557642.2557652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/WD.2014.7020817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056855v1</w:t>
+                <w:t xml:space="preserve">hal-01169907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access Point Discovery in 802.11 Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Optimal Set of Video Representations in Adaptive Streaming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Toni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramon Aparicio-Pardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andres Emilio Arcia Moret</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alberto Blanc</w:t>
+                <w:t xml:space="preserve">Pascal Frossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WD 2014 : IFIP Wireless Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Rio De Janeiro, Brazil. pp.1 - 6, </w:t>
+              <w:t xml:space="preserve">MMSys 2014 : ACM Multimedia Systems conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Singapour, Singapore. pp.271-282, </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WD.2014.7020817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/2557642.2557652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169907v1</w:t>
+                <w:t xml:space="preserve">hal-01056855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing end-to-end QoS Paths in the Internet Considering Multiple Alliances</w:t>
               </w:r>
@@ -3867,312 +3867,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Passive Online RTT Estimation for Flow-Aware Routers Using One-Way Traffic</w:t>
+                <w:t xml:space="preserve">Simulation Study of New TCP Variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damiano Carra</w:t>
+                <w:t xml:space="preserve">Jacopo Chicco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Konstantin Avrachenkov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sara Alouf</w:t>
+                <w:t xml:space="preserve">Denis Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NETWORKING 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE symposium on Computers and Communications (ISCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Riccione, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00496155v1</w:t>
+                <w:t xml:space="preserve">inria-00509442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation Study of New TCP Variants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Passive Online RTT Estimation for Flow-Aware Routers Using One-Way Traffic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damiano Carra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Avrachenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacopo Chicco</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Nain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE symposium on Computers and Communications (ISCC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NETWORKING 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Chennai, India. pp.109-121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-12963-6_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00509442v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00496155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flow Aware Traffic Management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Avrachenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Post</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4350,229 +4350,229 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flow Aware Congestion Avoidance Method and System</w:t>
+                <w:t xml:space="preserve">Binary Search Method And System For Congestion Avoidance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Avrachenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Post</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP2413542. 2010</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP2413543. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641420v1</w:t>
+                <w:t xml:space="preserve">hal-00641421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Binary Search Method And System For Congestion Avoidance</w:t>
+                <w:t xml:space="preserve">Flow Aware Congestion Avoidance Method and System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Avrachenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Post</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : EP2413543. 2010</w:t>
+              <w:t xml:space="preserve">France, Patent n° : EP2413542. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00641421v1</w:t>
+                <w:t xml:space="preserve">hal-00641420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4590,103 +4590,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passive Online RTT Estimation for Flow-Aware Routers using One-Way Traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Carra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Avrachenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Nain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7124, INRIA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4725,64 +4725,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling an Isolated Compound TCP Connection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Avrachenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Collange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6778, INRIA. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -4817,64 +4817,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compound TCP with Random Losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Avrachenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Collange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Neglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5078,51 +5078,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480450v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Cruz Pi&#241;ero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Blanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Alvarez-Hamelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2025.108171" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710016v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Vargas Anamuro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-024-01196-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02377865v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Mdini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecoeuvre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2019.2954340" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01951758v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Samba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dooze" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.09.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635369v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudin Molina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Kerdoncuff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dareen Shehadeh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2017.2694422" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167516v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Toni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Aparicio-Pardo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pires" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2700294" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01243019v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167098v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Castignani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martin Lampropulos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-012-0402-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFKQ5FRD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480443v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ciriani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Gall" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT65416.2025.00133" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04891431v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ignacio Alcareaz Hamelin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking62109.2024.10619804" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556138v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno St&#233;vant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pazat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551356" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02870961v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009319902370244" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01962869v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01894535v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ispdc2018.2018.00027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01971759v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najmeddine Majed" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ragot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gros" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553183" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574796v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dufour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2017.7965649" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535696v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INM.2017.7987345" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534795v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2017.7925888" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574769v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2017.7876205" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656170v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Simi&#263;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132062.3132069" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01701626v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297894v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311158v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611657v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461491" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271140v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759108v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Efrain Navas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2015.7158126" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185076v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056855v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frossard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2557642.2557652" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169907v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Emilio Arcia Moret" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2014.7020817" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167357v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jacquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETWKS.2014.6959248" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942441v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164306v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCSW.2012.36" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496155v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Carra" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Avrachenkov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alouf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nain" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12963-6_9" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509442v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Chicco" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Collange" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01446775v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Post" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04380185v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641420v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641421v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436444v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00349845v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346050v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Neglia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480450v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan-Cruz Pi&#241;ero" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Blanc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ignacio Alvarez-Hamelin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadopoulos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2025.108171" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710016v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Vargas Anamuro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Lagrange" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-024-01196-5" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02377865v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Mdini" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Simon" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lecoeuvre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2019.2954340" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01951758v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Samba" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Busnel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dooze" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2018.09.002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635369v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laudin Molina" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Kerdoncuff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dareen Shehadeh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Montavont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMC.2017.2694422" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167516v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Toni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Aparicio-Pardo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Pires" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2700294" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-cotedazur.hal.science/hal-01243019v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167098v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Castignani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Martin Lampropulos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11036-012-0402-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CFKQ5FRD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480443v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ciriani" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Gall" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Colin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DCOSS-IoT65416.2025.00133" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04891431v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ignacio Alcareaz Hamelin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking62109.2024.10619804" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556138v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno St&#233;vant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pazat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISORC61049.2024.10551356" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-02870961v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009319902370244" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01962869v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01894535v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ispdc2018.2018.00027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-01971759v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najmeddine Majed" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ragot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Gros" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2018.8553183" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574769v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCNC.2017.7876205" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534795v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNC.2017.7925888" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01535696v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/INM.2017.7987345" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574796v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dufour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QoMEX.2017.7965649" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656170v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljiljana Simi&#263;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3132062.3132069" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01701626v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297894v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Palicot" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311158v2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611657v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2016.7461491" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271140v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759108v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renzo Efrain Navas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WoWMoM.2015.7158126" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185076v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169907v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andres Emilio Arcia Moret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2014.7020817" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056855v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Frossard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2557642.2557652" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167357v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Jacquet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Texier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NETWKS.2014.6959248" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942441v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164306v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDCSW.2012.36" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00509442v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Chicco" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Collange" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00496155v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Carra" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Avrachenkov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alouf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-12963-6_9" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01446775v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Post" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04380185v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641421v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641420v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00436444v3" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00349845v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00346050v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Neglia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>