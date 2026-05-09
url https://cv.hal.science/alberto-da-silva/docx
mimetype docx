--- v0 (2026-03-15)
+++ v1 (2026-05-09)
@@ -1079,187 +1079,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03844628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonin Artaud: representações do corpo no teatro e no cinema</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Erico José Souza de Oliveira</w:t>
+                <w:t xml:space="preserve">Les représentations de la ville de Recife entre littérature et cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antonin Artaud Insolências</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Espaces et littératures des Amériques : mutation, complémentarité, partage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université Laval, pp.175-190, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctv1g246c3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844698v1</w:t>
+                <w:t xml:space="preserve">hal-03844694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les représentations de la ville de Recife entre littérature et cinéma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto da Silva</w:t>
+                <w:t xml:space="preserve">Antonin Artaud: representações do corpo no teatro e no cinema</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erico José Souza de Oliveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces et littératures des Amériques : mutation, complémentarité, partage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Antonin Artaud Insolências</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03844694v1</w:t>
+                <w:t xml:space="preserve">hal-03844698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Sertão de l'exil dans le film Le ciel de Suely de Karim Aïnouz</w:t>
               </w:r>
@@ -1584,51 +1584,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.dasilva8888@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alberto.da_silva@sorbonne-universite.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03966648v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raylane Andreza Dias Navarro Barreto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto In&#225;cio Da Silva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21680/1981-1802.2022v60n65ID30305" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780401v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Cavalcanti Velasco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto da Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786842v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03826305v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Da Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/va.v0i33.140255" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790781v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805330v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950189v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bloch-Robin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Coutel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02467031v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Nabuco de Araujo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971428v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Nabuco De Araujo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03844628v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.42742" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-146XDK17-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03844698v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erico Jos&#233; Souza de Oliveira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03844694v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1g246c3" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03844712v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794289v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:a.dasilva8888@gmail.com" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:alberto.da_silva@sorbonne-universite.fr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03966648v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raylane Andreza Dias Navarro Barreto" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto In&#225;cio Da Silva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21680/1981-1802.2022v60n65ID30305" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780401v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Cavalcanti Velasco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto da Silva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03786842v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03826305v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Da Silva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/va.v0i33.140255" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790781v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805330v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03950189v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Bloch-Robin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Coutel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02467031v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Nabuco de Araujo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971428v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Nabuco De Araujo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03844628v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.42742" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-146XDK17-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03844694v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1g246c3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03844698v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erico Jos&#233; Souza de Oliveira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03844712v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794289v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>