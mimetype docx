--- v0 (2026-03-16)
+++ v1 (2026-04-25)
@@ -269,390 +269,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sobre el final como estrategia (o contra el fin de lo estratégico)</w:t>
+                <w:t xml:space="preserve">Sur la fin comme stratégie (ou contre la fin de la stratégie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pacheco Benites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuestro Sur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1 (1), pp.49-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05132075v1</w:t>
+                <w:t xml:space="preserve">hal-05131907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the end as a strategy (or against the end of the strategic)</w:t>
+                <w:t xml:space="preserve">Sobre el final como estrategia (o contra el fin de lo estratégico)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pacheco Benites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuestro Sur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1 (1), pp.49-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131922v1</w:t>
+                <w:t xml:space="preserve">hal-05132075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la fin comme stratégie (ou contre la fin de la stratégie)</w:t>
+                <w:t xml:space="preserve">On the end as a strategy (or against the end of the strategic)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pacheco Benites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuestro Sur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1 (1), pp.49-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05131907v1</w:t>
+                <w:t xml:space="preserve">hal-05131922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apuntes sobre el devenir-revolucionario y lo (micro)político</w:t>
+                <w:t xml:space="preserve">Trois Regimes de Murs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pacheco Benites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de sociología</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34, pp.115-133. </w:t>
+              <w:t xml:space="preserve">Borders in Globalization Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (2), pp.105-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15381/rsoc.n34.24225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18357/bigr32202220777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632934v1</w:t>
+                <w:t xml:space="preserve">hal-04632933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois Regimes de Murs</w:t>
+                <w:t xml:space="preserve">Apuntes sobre el devenir-revolucionario y lo (micro)político</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pacheco Benites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Borders in Globalization Review</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 3 (2), pp.105-120. </w:t>
+              <w:t xml:space="preserve">Revista de sociología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34, pp.115-133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18357/bigr32202220777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15381/rsoc.n34.24225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04632933v1</w:t>
+                <w:t xml:space="preserve">hal-04632934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muro-Pandemia</w:t>
               </w:r>
@@ -2040,165 +2040,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three Regimes of Walls</w:t>
+                <w:t xml:space="preserve">Tres regímenes de muros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pacheco Benites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Objects Before and After the Wall</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TIER, 2020, 978-3-9819512-7-1</w:t>
+              <w:t xml:space="preserve">Objetos antes y después del muro. Investigaciones artísticas acerca de muros</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Festina Publicaciones, 2020, 978-607-98897-1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685627v1</w:t>
+                <w:t xml:space="preserve">hal-04685726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tres regímenes de muros</w:t>
+                <w:t xml:space="preserve">Three Regimes of Walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pacheco Benites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Objetos antes y después del muro. Investigaciones artísticas acerca de muros</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Festina Publicaciones, 2020, 978-607-98897-1-5</w:t>
+              <w:t xml:space="preserve">Objects Before and After the Wall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TIER, 2020, 978-3-9819512-7-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04685726v1</w:t>
+                <w:t xml:space="preserve">hal-04685627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El régimen de ubicuidad de la información.</w:t>
               </w:r>
@@ -2728,51 +2728,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB89E0BF"/>
+    <w:nsid w:val="E2C2E9AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2959,51 +2959,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alberto-pacheco-benites" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7327-8738" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525324v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pacheco Benites" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132075v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131922v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131907v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632934v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15381/rsoc.n34.24225" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632933v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18357/bigr32202220777" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633665v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683023v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685790v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676701v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683014v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683019v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689589v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685838v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632935v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956823v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335743v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949725v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952051v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949771v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633628v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685504v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632936v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632937v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685627v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685726v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676695v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634171v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525342v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977900v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977876v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949252v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alberto-pacheco-benites" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7327-8738" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525324v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pacheco Benites" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131907v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132075v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131922v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632933v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18357/bigr32202220777" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632934v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15381/rsoc.n34.24225" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633665v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683023v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685790v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676701v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683014v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683019v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689589v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685838v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632935v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956823v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335743v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949725v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952051v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949771v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633628v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685504v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632936v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632937v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685726v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685627v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676695v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634171v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525342v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977900v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977876v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949252v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>