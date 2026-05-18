--- v1 (2026-04-25)
+++ v2 (2026-05-18)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-7327-8738</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">zYaIASEAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -192,1013 +213,1013 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bienvenidos a la pax neofascista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pacheco Benites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuestro Sur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la fin comme stratégie (ou contre la fin de la stratégie)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sobre el final como estrategia (o contra el fin de lo estratégico)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pacheco Benites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuestro Sur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1 (1), pp.49-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131907v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sobre el final como estrategia (o contra el fin de lo estratégico)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the end as a strategy (or against the end of the strategic)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pacheco Benites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuestro Sur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1 (1), pp.49-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05132075v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the end as a strategy (or against the end of the strategic)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sur la fin comme stratégie (ou contre la fin de la stratégie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pacheco Benites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuestro Sur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1 (1), pp.49-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05131922v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trois Regimes de Murs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Apuntes sobre el devenir-revolucionario y lo (micro)político</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pacheco Benites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Borders in Globalization Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista de sociología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34, pp.115-133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15381/rsoc.n34.24225⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18357/bigr32202220777⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04632933v1</w:t>
+                <w:t xml:space="preserve">hal-04632934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apuntes sobre el devenir-revolucionario y lo (micro)político</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Trois Regimes de Murs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pacheco Benites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista de sociología</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Borders in Globalization Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (2), pp.105-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18357/bigr32202220777⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15381/rsoc.n34.24225⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04632934v1</w:t>
+                <w:t xml:space="preserve">hal-04632933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muro-Pandemia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pacheco Benites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Ayrampu. Revista de Humanidades y Ciencias sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1 (1), pp.146-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Informativización y mercantilización con respecto al paradigma social de Internet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pacheco Benites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agenda Cultural Alma Mater</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 272, pp.6-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La crítica, el «discurso innovador» y la subjetividad productiva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pacheco Benites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Las humanidades hoy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la informatibilidad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pacheco Benites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boletín del Centro de Investigación de la Creatividad</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceso y conocimiento. Mutaciones a partir de la información digital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pacheco Benites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Telos [Espagne]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 103, pp.111 - 116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Privacidad y mercado. En torno a la sociedad de control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pacheco Benites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Telos [Espagne]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 102, pp.109-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Legitimación y violencia, entorno a la información y lo periodístico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pacheco Benites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comunifé. Revista de Comunicación social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14, pp.63-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La muerte de la muerte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pacheco Benites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contratexto</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04689589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1208,98 +1229,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inmanencia e institución. Sobre el régimen tecnológico del acceso en lo educativo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pacheco Benites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV Encuentro Latinoamericano de Facultades de Comunicación Social</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Federación Latinoamericana de Facultades de Comunicación Social (FELAFACS), Oct 2012, LIMA, Perú</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1309,91 +1330,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutaciones de nuestro Régimen informacional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pacheco Benites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Universidad de Ciencias y Artes de América Latina, 2018, 9786124744150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1403,938 +1424,938 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigor mortis. Sobre la Universidad actual al amparo de tres crisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pacheco Benites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F*CK EDUCATION. Essays on the myth of education, its failure, and some possibilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GCAS Press, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La revista Partisans (y América Latina)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pacheco Benites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CLACSO - Conseil latino-américain des sciences sociales. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El ejercicio del pensar N°66. Revistas de izquierda militante: miradas cruzadas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 66, CLACSO - Conseil latino-américain des sciences sociales, pp.54-72, 2025, 978-631-308-136-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05335743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ils sont déjà passés. Subjectivité protofasciste et politique de la fin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pacheco Benites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Universidad de Valparaiso. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pensar las derechas II: a 50 años del golpe cívico militar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">They already passed. Proto-fascist subjectivity and the politics of the end</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pacheco Benites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pensar las derechas II: a 50 años del golpe cívico militar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Valparaiso, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04952051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rigor mortis. Sur l’université d’aujourd’hui, au milieu de trois crises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pacheco Benites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">F*CK EDUCATION. Essays on the myth of education, its failure, and some possibilities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GCAS Press, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sobre el Sistema del Arte y la(s) potencia(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pacheco Benites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matar un Rey: Consideraciones para una práctica política-artística</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 9798396162686</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Against the Requiem for Empathy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pacheco Benites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Another Place: Perspectives on Empathy and its Potencies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EPIS Press, 2022, 979-8799140304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04685504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contra el réquiem por la empatía</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pacheco Benites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Otro lugar: Perspectivas sobre la empatía y sus potencias</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Garamond, 2022, 9798847119085</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Prologue Regarding Violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pacheco Benites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Inauthenticity of Human Violence: A Critique of Modernity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9781943332991</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04632937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tres regímenes de muros</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Three Regimes of Walls</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pacheco Benites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Objetos antes y después del muro. Investigaciones artísticas acerca de muros</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Festina Publicaciones, 2020, 978-607-98897-1-5</w:t>
+              <w:t xml:space="preserve">Objects Before and After the Wall</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TIER, 2020, 978-3-9819512-7-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685726v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three Regimes of Walls</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Tres regímenes de muros</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pacheco Benites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Objects Before and After the Wall</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TIER, 2020, 978-3-9819512-7-1</w:t>
+              <w:t xml:space="preserve">Objetos antes y después del muro. Investigaciones artísticas acerca de muros</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Festina Publicaciones, 2020, 978-607-98897-1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685627v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El régimen de ubicuidad de la información.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pacheco Benites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Universidad de San Jorge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La metafísica de internet. Nuevas formas de relato en la cultura web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ediciones Universidad de San Jorge, pp.214 - 237, 2017, Koiné, 9788494732867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El régimen de ubicuidad de la información</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pacheco Benites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La metafísica de Internet: Nuevas formas de relato en la cultura web</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978-8494732867</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04634171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2344,91 +2365,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welcome to the neo-fascist pax</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pacheco Benites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2438,229 +2459,229 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">¿Hacia una PAX neofascista?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pacheco Benites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Neo-Fascist PAX?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pacheco Benites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04977876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un PAX néofasciste ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Pacheco Benites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04949252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2728,51 +2749,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E2C2E9AC"/>
+    <w:nsid w:val="54B367B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2959,51 +2980,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alberto-pacheco-benites" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7327-8738" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525324v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pacheco Benites" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131907v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132075v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131922v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632933v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18357/bigr32202220777" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632934v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15381/rsoc.n34.24225" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633665v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683023v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685790v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683030v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676701v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683014v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683019v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689589v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685838v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632935v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956823v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335743v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949725v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952051v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949771v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633628v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685504v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632936v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632937v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685726v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685627v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676695v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634171v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525342v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977900v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977876v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949252v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alberto-pacheco-benites" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7327-8738" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=zYaIASEAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525324v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Pacheco Benites" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05132075v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131922v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131907v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632934v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15381/rsoc.n34.24225" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632933v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18357/bigr32202220777" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633665v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683023v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685790v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683030v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676701v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683014v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04683019v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04689589v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685838v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632935v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956823v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335743v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949725v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952051v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949771v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633628v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685504v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632936v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632937v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685627v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685726v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676695v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634171v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525342v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977900v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977876v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04949252v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>