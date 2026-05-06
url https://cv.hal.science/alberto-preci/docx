--- v0 (2026-03-22)
+++ v1 (2026-05-06)
@@ -164,292 +164,406 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Preci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géographies, un dictionnaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la lucha por la tierra a la Cámara baja: trayectoria del primer diputado wichí</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions de l’IHEAL. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antropología en singular. Historias menores de las tierras bajas sudamericanas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 978-2-37154-193-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Máquinas y cooperativas en el medio del monte: formas deintegración de los wichís del oeste formoseño (1920-actualidad)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Richard, Nicolas; Franceschi, Zelda; Córdoba, Lorena. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La misión de la máquina. Técnica, extractivismo y conversión en las tierras bajas sudamericanas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bononia University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.135-152, 2021, 978-88-6923-695-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03320433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Máquinas y cooperativas en el medio del monte. Formas de integración de los wichís del oeste formoseño (1920-actualidad)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La misión de la máquina: técnica, extractivismo y conversión en las tierras bajas sudamericanas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.30682/disciantro7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -459,135 +573,135 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La velocidad en los mundos lentos. Accidentes, máquinas y sociedades en América del Sur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Preci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fondazione Università Ca’ Foscari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Studi e ricerche, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30687/978-88-6969-940-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r>
-[...55 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05294951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -597,3231 +711,3447 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the banks of the Pilcomayo River: Wichí fishery in the age of motorcycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">cultural geographies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/14744740231154257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04007085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La part des objets. Essai sur la matérialité d’un conflit foncier dans le Chaco argentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Études rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 213 (213), pp.120-142. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/127dm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When machines remake society: motorbikes and Indigenous people in the Argentine Chaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie et cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 122 (122), pp.101-122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12cgp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04712698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastic sewing: chairs and scooters’ repair on Indigenous lands of the Argentine Chaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Visual Ethnography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.12835/ve2023.1-125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques du tracteur chez les Wichís du Chaco argentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Flamini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EchoGéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 65, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/echogeo.25561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La violence cartographique au cœur de la relation entre l’État et les autochtones en Argentine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cultures &amp; conflits</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 126, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/conflits.24047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los conflictos ambientales en el Chaco argentino, fábricas de territorialidades</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des Amériques Latines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 100-101, pp.201-222. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/cal.15344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sortis du bois. Les nouvelles formes de visibilités des Wichis du Nord de l’Argentine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Tallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Espace Populations Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Identification, visibilité et reconnaissance des populations autochtones : quels enjeux géographiques ?, 2020 (1-2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/eps.10047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02912063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place du Chaco et de la Patagonie dans le processus de construction de l’État-nation argentin (XIXème siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'Agora : revue en Humanités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, L'État et son territoire : construction, déconstruction et reconstruction, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02935213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las palabras de la moto. Acercamiento al mundo wichí a través de la mecánica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista del Museo de Antropología</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31048/1852.4826.v13.n3.28098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03116059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixing the territory, a turning point: The paradoxes of the Wichí maps of the Argentine Chaco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Geographer / Le Géographe canadien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Indigenous spatial capital: Incorporating First Peoples' knowledges, places, and relations into mapping processes, 64 (1), p. 20-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/cag.12595⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02935206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lo que ocurrió tras el accidente en moto que una señora tuvo en el Chaco</w:t>
+                <w:t xml:space="preserve">Filming the reparation, the reparators and the reparation places in West Bahia (Brazil) : the dramaturgy of reparation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve-Anne Bühler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La velocidad en los mundos lentos. Accidentes, máquinas y sociedades en América del Sur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Rennes, Francia</w:t>
+              <w:t xml:space="preserve">Workshop ethnographies: repairing in unusual places</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Aubervilliers (Campus Condorcet), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03956672v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apuntes para una biografía del primer escaño wichí</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Lo que ocurrió tras el accidente en moto que una señora tuvo en el Chaco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antropologia al singolare: storie minori nelle terre basse sudamericane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Bologne, Italia</w:t>
+              <w:t xml:space="preserve">La velocidad en los mundos lentos. Accidentes, máquinas y sociedades en América del Sur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Rennes, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908626v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03956672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En selle ! Une géographie culturelle des motos en territoire autochtone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la petite mécanique dans une région brésilienne sous influence de l’agrobusiness : présentation d’une pratique de recherche multimédia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Preci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Preci</w:t>
+                <w:t xml:space="preserve">Marie Chenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve-Anne Bühler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultures : espaces et pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Écritures alternatives de la recherche en SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908662v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filer la chaîne en forêt : la filière-bois par les tronçonneuses (Argentine)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Apuntes para una biografía del primer escaño wichí</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Filières. Matérialités, imaginaires et connexions socio-écologiques dans les chaînes de production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Antropologia al singolare: storie minori nelle terre basse sudamericane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Bologne, Italia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908667v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La disparition du Grand Chaco : des frontières infra-disciplinaires à l’origine d’un récit environnemental de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontières et environnement : temps, espaces, méthodes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défendre la forêt pour construire la démocratie dans le Chaco argentin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Filer la chaîne en forêt : la filière-bois par les tronçonneuses (Argentine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Démocratie par temps sombre : autoritarismes, participations, expérimentations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Filières. Matérialités, imaginaires et connexions socio-écologiques dans les chaînes de production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908636v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formas de clientelismo y ciudadanía en los territorios extractivos del Chaco argentino</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">En selle ! Une géographie culturelle des motos en territoire autochtone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiografia degli spazi estrattivi sudamericani: modelli sociali, tecnologia e relazioni di genere ei territori indigeni e creoli</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Venise, Italia</w:t>
+              <w:t xml:space="preserve">Cultures : espaces et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908623v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques du tracteur : regards croisés Tchad-Argentine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Défendre la forêt pour construire la démocratie dans le Chaco argentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronan Mugelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques de la machine agricole. Approches sociologiques et historiques des trajectoires de mécanisation de l’agriculture (1945-2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Démocratie par temps sombre : autoritarismes, participations, expérimentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908606v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amériques, marges et marches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Formas de clientelismo y ciudadanía en los territorios extractivos del Chaco argentino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">État de la recherche sur les Amériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Radiografia degli spazi estrattivi sudamericani: modelli sociali, tecnologia e relazioni di genere ei territori indigeni e creoli</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Venise, Italia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908631v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le décalage entre la citoyenneté de jure et de facto des autochtones du Chaco argentin</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Politiques du tracteur : regards croisés Tchad-Argentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Mugelé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Égalité de droit, inégalités de fait dans les Amériques, approches pluridisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Brest, France</w:t>
+              <w:t xml:space="preserve">Politiques de la machine agricole. Approches sociologiques et historiques des trajectoires de mécanisation de l’agriculture (1945-2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908600v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algunos problemas conceptuales en el estudio de la deforestación del territorio wichí, Gran Chaco</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le décalage entre la citoyenneté de jure et de facto des autochtones du Chaco argentin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maria Eugenia Suárez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso latinoamericano de Historia Indígena</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Jujuy, Argentina</w:t>
+              <w:t xml:space="preserve">Égalité de droit, inégalités de fait dans les Amériques, approches pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908594v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lo studio della toponimia per capire il presente e ripensare il futuro dei Wichís del nord dell’Argentina</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Amériques, marges et marches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La scienza (in)utile. Prospettive di riflessione e confronto tra archeologia, antropologia culturale e storia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">État de la recherche sur les Amériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908621v1</w:t>
+                <w:t xml:space="preserve">hal-03908631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Manejo de Bosques con Ganaderia Integrada: la promesse de concilier croissance agricole et environnement en Argentine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Lo studio della toponimia per capire il presente e ripensare il futuro dei Wichís del nord dell’Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agriculture et environnement dans les Suds</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">La scienza (in)utile. Prospettive di riflessione e confronto tra archeologia, antropologia culturale e storia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03781297v1</w:t>
+                <w:t xml:space="preserve">hal-03908621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tellement évident. Une cartographie de la non-représentation des autochtones sur les cartes institutionnelles en Argentine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Algunos problemas conceptuales en el estudio de la deforestación del territorio wichí, Gran Chaco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Montani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziano Ceddia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Eugenia Suárez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Absence(s). De l’invisible à l’impensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Congreso latinoamericano de Historia Indígena</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Jujuy, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908659v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Argentine depuis ses marges. La place de Chaco et Patagonie dans le projet de construction de l’État</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le Manejo de Bosques con Ganaderia Integrada: la promesse de concilier croissance agricole et environnement en Argentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Langbehn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’État et son territoire. Construction, déconstruction, reconstruction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Cergy Pontoise, Francia</w:t>
+              <w:t xml:space="preserve">Agriculture et environnement dans les Suds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908649v1</w:t>
+                <w:t xml:space="preserve">hal-03781297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bassin-versant du fleuve Pilcomayo. Des inondations prévisibles, un futur incertain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Tellement évident. Une cartographie de la non-représentation des autochtones sur les cartes institutionnelles en Argentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser les espaces du futur à travers la crise en Amérique latine. Imaginaires et prospectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Absence(s). De l’invisible à l’impensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973709v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bosques nativos y comunidad. La Banque mondiale aux prises avec les communautés indigènes et créoles du Nord de l’Argentine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Wichis, machines et bois. Des missionnaires aux abeilles en passant par le coopérativisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Re)configurations des mondes ruraux, paysans et indigènes en Amérique latine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">La mission des machines : techniques, travail et missions dans les basses terres sud-américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bologne, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973705v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une Honda 125 pour retourner le monde. La nature au prisme de la moto chez les Wichis du Pilcomayo (Argentine)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La violence cartographique. Pour une géohistoire de la relation entre l’État et les peuples indigènes en Argentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machines, genre et natures : anthropologie des territoires extractifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Les Amériques, une fenêtre sur le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973687v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La violence cartographique. Pour une géohistoire de la relation entre l’État et les peuples indigènes en Argentine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Une Honda 125 pour retourner le monde. La nature au prisme de la moto chez les Wichis du Pilcomayo (Argentine)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Amériques, une fenêtre sur le monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Machines, genre et natures : anthropologie des territoires extractifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908655v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wichis, machines et bois. Des missionnaires aux abeilles en passant par le coopérativisme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le bassin-versant du fleuve Pilcomayo. Des inondations prévisibles, un futur incertain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La mission des machines : techniques, travail et missions dans les basses terres sud-américaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Bologne, Italie</w:t>
+              <w:t xml:space="preserve">Penser les espaces du futur à travers la crise en Amérique latine. Imaginaires et prospectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973684v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Les Argentins descendent des bateaux » ou comment construire une nation par les cartes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bosques nativos y comunidad. La Banque mondiale aux prises avec les communautés indigènes et créoles du Nord de l’Argentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoire et histoire en Amérique latine, Espagne et Portugal. Du contemporain au temps présent</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Re)configurations des mondes ruraux, paysans et indigènes en Amérique latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973714v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’Argentine depuis ses marges. La place de Chaco et Patagonie dans le projet de construction de l’État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’État et son territoire. Construction, déconstruction, reconstruction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Feb 2019, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">, Feb 2019, Cergy Pontoise, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973702v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criollos e indígenas frente al extractivismo. Viejas tensiones y nuevas alianzas en el Norte argentino</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">«Les Argentins descendent des bateaux » ou comment construire une nation par les cartes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56° Congreso Internacional de Americanistas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Salamanca, España</w:t>
+              <w:t xml:space="preserve">Mémoire et histoire en Amérique latine, Espagne et Portugal. Du contemporain au temps présent</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973668v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliarse para dividirse en el Chaco argentino. La respuesta de indígenas y criollos al avance del frente agropecuario</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’Argentine depuis ses marges. La place de Chaco et Patagonie dans le projet de construction de l’État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Capitalismes sauvages. Anthropologie historique des extractivismes en Amérique du Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, Francia</w:t>
+              <w:t xml:space="preserve">L’État et son territoire. Construction, déconstruction, reconstruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908588v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations cartographiques des dynamiques territoriales des Wichis en Argentine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Criollos e indígenas frente al extractivismo. Viejas tensiones y nuevas alianzas en el Norte argentino</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’Union Géographique Internationale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Québec, Canada</w:t>
+              <w:t xml:space="preserve">56° Congreso Internacional de Americanistas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Salamanca, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973677v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sortis du bois. Les nouvelles visibilités démographiques des amérindiens du Nord de l’Argentine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Aliarse para dividirse en el Chaco argentino. La respuesta de indígenas y criollos al avance del frente agropecuario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Tallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Sociétés Populations…en mouvement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Capitalismes sauvages. Anthropologie historique des extractivismes en Amérique du Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973696v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aliarse para dividirse en el Chaco argentino. La respuesta de Wichis y criollos al avance del frente agropecuario</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Représentations cartographiques des dynamiques territoriales des Wichis en Argentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international. Capitalismes sauvages : Anthropologie historique des extractivismes en Amérique du Sud</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Rennes, Francia</w:t>
+              <w:t xml:space="preserve">Congrès de l’Union Géographique Internationale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01958519v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conectar lugares: entre motos y topónimos</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Aliarse para dividirse en el Chaco argentino. La respuesta de Wichis y criollos al avance del frente agropecuario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploraciones antropológico-lingüísticas entre los wichís del Gran Chaco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Córdoba, Argentina</w:t>
+              <w:t xml:space="preserve">Colloque international. Capitalismes sauvages : Anthropologie historique des extractivismes en Amérique du Sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Rennes, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03908612v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01958519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La moto: una nueva mecánica del territorio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodrigo Montani</w:t>
+                <w:t xml:space="preserve">Sortis du bois. Les nouvelles visibilités démographiques des amérindiens du Nord de l’Argentine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alberto Preci</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop internacional Mecánicas Salvajes: El saber mecánico en las sociedades indígenas de Atacama, Chaco y la Amazonía</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Instituto Nacional de Antropología y Pensamiento Latinoamericano, 2017, Buenos Aires., Argentina</w:t>
+              <w:t xml:space="preserve">Espace Sociétés Populations…en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02005271v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El conflicto como fábrica de territorio. Un análisis de las estrategias territoriales de los Wichis de la Provincia de Salta</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Conectar lugares: entre motos y topónimos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">III Jornadas de estudios de América latina y el Caribe, “América Latina: escenarios en disputa”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Instituto de Estudio de America Latina y el Caribe, Sep 2016, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">Exploraciones antropológico-lingüísticas entre los wichís del Gran Chaco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Córdoba, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973661v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03908612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La moto: una nueva mecánica del territorio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodrigo Montani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Preci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop internacional Mecánicas Salvajes: El saber mecánico en las sociedades indígenas de Atacama, Chaco y la Amazonía</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto Nacional de Antropología y Pensamiento Latinoamericano, 2017, Buenos Aires., Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02005271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El conflicto como fábrica de territorio. Un análisis de las estrategias territoriales de los Wichis de la Provincia de Salta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Preci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">III Jornadas de estudios de América latina y el Caribe, “América Latina: escenarios en disputa”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto de Estudio de America Latina y el Caribe, Sep 2016, Buenos Aires, Argentina</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Produire son territoire. Territorialités en dispute dans le Chaco argentin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctoriales de l’UMR Prodig</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3831,161 +4161,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANR Research project INTERRUPTIONS - Accidents, malfunctions and downtime. Another view of extractive territories. Agence Nationale de la Recherche (ANR, 2022-26)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carmen Salazar-Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gautreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimena Paz Obregon Iturra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04786546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId86"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4053,51 +4383,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="18B262E6"/>
+    <w:nsid w:val="5C3818A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4284,51 +4614,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alberto-preci" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1411-5138" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://anr.fr/Project-ANR-21-CE03-0017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248124v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Preci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320433v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buponline.com/prodotto/la-mision-de-la-maquina/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908583v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/disciantro7" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294951v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Villar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizionicafoscari.it//it/edizioni/libri/978-88-6969-940-5/#panel-cite-title" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-940-5" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007085v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14744740231154257" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712709v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127dm" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712698v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cgp" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250361v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12835/ve2023.1-125" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447275v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Flamini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25561" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908576v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.24047" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250342v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.15344" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02912063v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tallet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.10047" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02935213v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03116059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31048/1852.4826.v13.n3.28098" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02935206v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cag.12595" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956672v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908626v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908662v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908667v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908608v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908636v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908623v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908606v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Mugel&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908631v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908600v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908594v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Montani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Ceddia" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Su&#225;rez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908621v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781297v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Langbehn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guerra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gisclard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908659v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908649v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973709v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973705v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973687v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908655v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973684v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973714v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973702v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973668v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908588v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973677v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973696v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958519v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908612v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005271v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973661v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908652v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786546v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Salazar-Soler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Paz Obregon Iturra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alberto-preci" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1411-5138" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://anr.fr/Project-ANR-21-CE03-0017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578055v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Preci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248124v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320433v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buponline.com/prodotto/la-mision-de-la-maquina/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908583v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/disciantro7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294951v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Villar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizionicafoscari.it//it/edizioni/libri/978-88-6969-940-5/#panel-cite-title" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-940-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007085v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14744740231154257" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712709v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127dm" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712698v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cgp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250361v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12835/ve2023.1-125" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447275v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Flamini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25561" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908576v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.24047" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250342v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.15344" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02912063v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tallet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.10047" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02935213v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03116059v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31048/1852.4826.v13.n3.28098" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02935206v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cag.12595" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578338v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956672v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578348v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908626v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908608v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908667v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908636v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908623v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908606v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Mugel&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908600v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908631v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908621v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908594v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Montani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Ceddia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Su&#225;rez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781297v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Langbehn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guerra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gisclard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908659v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973684v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908655v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973687v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973709v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973705v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908649v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973714v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973702v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973668v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908588v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973677v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958519v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973696v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908612v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973661v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908652v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786546v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Salazar-Soler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Paz Obregon Iturra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>