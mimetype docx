--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -1382,174 +1382,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02912063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La place du Chaco et de la Patagonie dans le processus de construction de l’État-nation argentin (XIXème siècle)</w:t>
+                <w:t xml:space="preserve">Las palabras de la moto. Acercamiento al mundo wichí a través de la mecánica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Agora : revue en Humanités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revista del Museo de Antropología</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31048/1852.4826.v13.n3.28098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02935213v1</w:t>
+                <w:t xml:space="preserve">hal-03116059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Las palabras de la moto. Acercamiento al mundo wichí a través de la mecánica</w:t>
+                <w:t xml:space="preserve">La place du Chaco et de la Patagonie dans le processus de construction de l’État-nation argentin (XIXème siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista del Museo de Antropología</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers d'Agora : revue en Humanités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, L'État et son territoire : construction, déconstruction et reconstruction, 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31048/1852.4826.v13.n3.28098⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03116059v1</w:t>
+                <w:t xml:space="preserve">halshs-02935213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixing the territory, a turning point: The paradoxes of the Wichí maps of the Argentine Chaco</w:t>
               </w:r>
@@ -1993,234 +1993,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La disparition du Grand Chaco : des frontières infra-disciplinaires à l’origine d’un récit environnemental de crise</w:t>
+                <w:t xml:space="preserve">En selle ! Une géographie culturelle des motos en territoire autochtone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontières et environnement : temps, espaces, méthodes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">Cultures : espaces et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908608v1</w:t>
+                <w:t xml:space="preserve">hal-03908662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filer la chaîne en forêt : la filière-bois par les tronçonneuses (Argentine)</w:t>
+                <w:t xml:space="preserve">La disparition du Grand Chaco : des frontières infra-disciplinaires à l’origine d’un récit environnemental de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Filières. Matérialités, imaginaires et connexions socio-écologiques dans les chaînes de production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Marseille, France</w:t>
+              <w:t xml:space="preserve">Frontières et environnement : temps, espaces, méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908667v1</w:t>
+                <w:t xml:space="preserve">hal-03908608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">En selle ! Une géographie culturelle des motos en territoire autochtone</w:t>
+                <w:t xml:space="preserve">Filer la chaîne en forêt : la filière-bois par les tronçonneuses (Argentine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cultures : espaces et pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Filières. Matérialités, imaginaires et connexions socio-écologiques dans les chaînes de production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908662v1</w:t>
+                <w:t xml:space="preserve">hal-03908667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Défendre la forêt pour construire la démocratie dans le Chaco argentin</w:t>
               </w:r>
@@ -2925,441 +2925,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wichis, machines et bois. Des missionnaires aux abeilles en passant par le coopérativisme</w:t>
+                <w:t xml:space="preserve">Le bassin-versant du fleuve Pilcomayo. Des inondations prévisibles, un futur incertain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La mission des machines : techniques, travail et missions dans les basses terres sud-américaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Bologne, Italie</w:t>
+              <w:t xml:space="preserve">Penser les espaces du futur à travers la crise en Amérique latine. Imaginaires et prospectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973684v1</w:t>
+                <w:t xml:space="preserve">hal-02973709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La violence cartographique. Pour une géohistoire de la relation entre l’État et les peuples indigènes en Argentine</w:t>
+                <w:t xml:space="preserve">Bosques nativos y comunidad. La Banque mondiale aux prises avec les communautés indigènes et créoles du Nord de l’Argentine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Amériques, une fenêtre sur le monde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Re)configurations des mondes ruraux, paysans et indigènes en Amérique latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908655v1</w:t>
+                <w:t xml:space="preserve">hal-02973705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une Honda 125 pour retourner le monde. La nature au prisme de la moto chez les Wichis du Pilcomayo (Argentine)</w:t>
+                <w:t xml:space="preserve">L’Argentine depuis ses marges. La place de Chaco et Patagonie dans le projet de construction de l’État</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Machines, genre et natures : anthropologie des territoires extractifs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">L’État et son territoire. Construction, déconstruction, reconstruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Cergy Pontoise, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973687v1</w:t>
+                <w:t xml:space="preserve">hal-03908649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bassin-versant du fleuve Pilcomayo. Des inondations prévisibles, un futur incertain</w:t>
+                <w:t xml:space="preserve">La violence cartographique. Pour une géohistoire de la relation entre l’État et les peuples indigènes en Argentine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser les espaces du futur à travers la crise en Amérique latine. Imaginaires et prospectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Les Amériques, une fenêtre sur le monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973709v1</w:t>
+                <w:t xml:space="preserve">hal-03908655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bosques nativos y comunidad. La Banque mondiale aux prises avec les communautés indigènes et créoles du Nord de l’Argentine</w:t>
+                <w:t xml:space="preserve">Une Honda 125 pour retourner le monde. La nature au prisme de la moto chez les Wichis du Pilcomayo (Argentine)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Re)configurations des mondes ruraux, paysans et indigènes en Amérique latine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Machines, genre et natures : anthropologie des territoires extractifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973705v1</w:t>
+                <w:t xml:space="preserve">hal-02973687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Argentine depuis ses marges. La place de Chaco et Patagonie dans le projet de construction de l’État</w:t>
+                <w:t xml:space="preserve">Wichis, machines et bois. Des missionnaires aux abeilles en passant par le coopérativisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’État et son territoire. Construction, déconstruction, reconstruction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Cergy Pontoise, Francia</w:t>
+              <w:t xml:space="preserve">La mission des machines : techniques, travail et missions dans les basses terres sud-américaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Bologne, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908649v1</w:t>
+                <w:t xml:space="preserve">hal-02973684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">«Les Argentins descendent des bateaux » ou comment construire une nation par les cartes</w:t>
               </w:r>
@@ -3753,191 +3753,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sortis du bois. Les nouvelles visibilités démographiques des amérindiens du Nord de l’Argentine</w:t>
+                <w:t xml:space="preserve">Conectar lugares: entre motos y topónimos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Tallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espace Sociétés Populations…en mouvement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">Exploraciones antropológico-lingüísticas entre los wichís del Gran Chaco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Córdoba, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973696v1</w:t>
+                <w:t xml:space="preserve">hal-03908612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conectar lugares: entre motos y topónimos</w:t>
+                <w:t xml:space="preserve">Sortis du bois. Les nouvelles visibilités démographiques des amérindiens du Nord de l’Argentine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Preci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Tallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exploraciones antropológico-lingüísticas entre los wichís del Gran Chaco</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Córdoba, Argentina</w:t>
+              <w:t xml:space="preserve">Espace Sociétés Populations…en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908612v1</w:t>
+                <w:t xml:space="preserve">hal-02973696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La moto: una nueva mecánica del territorio</w:t>
               </w:r>
@@ -4383,51 +4383,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5C3818A3"/>
+    <w:nsid w:val="D6CF2A10"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4614,51 +4614,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alberto-preci" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1411-5138" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://anr.fr/Project-ANR-21-CE03-0017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578055v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Preci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248124v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320433v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buponline.com/prodotto/la-mision-de-la-maquina/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908583v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/disciantro7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294951v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Villar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizionicafoscari.it//it/edizioni/libri/978-88-6969-940-5/#panel-cite-title" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-940-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007085v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14744740231154257" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712709v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127dm" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712698v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cgp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250361v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12835/ve2023.1-125" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447275v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Flamini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25561" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908576v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.24047" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250342v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.15344" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02912063v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tallet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.10047" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02935213v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03116059v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31048/1852.4826.v13.n3.28098" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02935206v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cag.12595" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578338v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956672v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578348v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908626v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908608v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908667v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908636v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908623v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908606v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Mugel&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908600v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908631v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908621v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908594v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Montani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Ceddia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Su&#225;rez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781297v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Langbehn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guerra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gisclard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908659v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973684v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908655v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973687v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973709v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973705v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908649v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973714v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973702v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973668v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908588v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973677v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958519v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973696v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908612v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973661v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908652v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786546v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Salazar-Soler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Paz Obregon Iturra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alberto-preci" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1411-5138" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://anr.fr/Project-ANR-21-CE03-0017" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578055v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chenet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Preci" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248124v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320433v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://buponline.com/prodotto/la-mision-de-la-maquina/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908583v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30682/disciantro7" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05294951v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Villar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edizionicafoscari.it//it/edizioni/libri/978-88-6969-940-5/#panel-cite-title" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-940-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007085v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14744740231154257" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712709v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/127dm" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712698v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12cgp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250361v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12835/ve2023.1-125" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447275v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Flamini" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.25561" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908576v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/conflits.24047" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250342v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cal.15344" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02912063v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gautreau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Tallet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/eps.10047" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03116059v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31048/1852.4826.v13.n3.28098" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02935213v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02935206v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cag.12595" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578338v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Anne B&#252;hler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956672v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578348v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908626v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908662v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908608v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908667v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908636v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908623v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908606v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Mugel&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908600v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908631v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908621v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908594v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Montani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziano Ceddia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eugenia Su&#225;rez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781297v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Langbehn" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Guerra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gisclard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908659v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973709v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973705v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908649v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908655v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973687v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973684v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973714v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973702v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973668v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908588v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973677v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958519v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908612v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973696v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02005271v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973661v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908652v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04786546v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Salazar-Soler" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimena Paz Obregon Iturra" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>