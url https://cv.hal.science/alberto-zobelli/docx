--- v0 (2026-04-05)
+++ v1 (2026-05-01)
@@ -164,51 +164,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Porée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Galvao Tizei</w:t>
+                <w:t xml:space="preserve">Luiz Galvão Tizei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 112 (8), pp.085207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -636,399 +636,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptor and donor impurity levels in hexagonal-diamond silicon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In‐Plane Chirality Control of a Charge Density Wave by Means of Shear Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Amato</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Weiyan Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Ponzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénolé Huitric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannis Laplace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.114601⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adma.202410950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870838v1</w:t>
+                <w:t xml:space="preserve">hal-04822619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In‐Plane Chirality Control of a Charge Density Wave by Means of Shear Stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Temperature Induced, Reversible Switching of Ferro-Rotational Order Coupled to Superlattice Commensuralibity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiyan Qi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwei Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Ponzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénolé Huitric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiyan Qi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Romain Grasset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannis Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (42), pp.13134-13139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202410950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c02546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822619v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Induced, Reversible Switching of Ferro-Rotational Order Coupled to Superlattice Commensuralibity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Weiyan Qi</w:t>
+                <w:t xml:space="preserve">Acceptor and donor impurity levels in hexagonal-diamond silicon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Túnica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Zobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingwei Dong</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michele Amato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (42), pp.13134-13139. </w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (11), </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c02546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.8.114601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263925v1</w:t>
+                <w:t xml:space="preserve">hal-04870838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct Quantifying Charge Transfer by 4D-STEM: A Study on Perfect and Defective Hexagonal Boron Nitride</w:t>
               </w:r>
@@ -1259,338 +1259,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04244569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Surface Synthesis and Evolution of Self-Assembled Poly( p -phenylene) Chains on Ag(111): A Joint Experimental and Theoretical Study</w:t>
+                <w:t xml:space="preserve">Cathodoluminescence excitation spectroscopy: nanoscale imaging of excitation pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viktoria Ivanovskaya</w:t>
+                <w:t xml:space="preserve">Nadezda Varkentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Auad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Y Woo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Zobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luciano Colazzo</w:t>
+                <w:t xml:space="preserve">Laura Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 127 (1), pp.393-402. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c06926⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abq4947⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04411415v1</w:t>
+                <w:t xml:space="preserve">hal-03806993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cathodoluminescence excitation spectroscopy: nanoscale imaging of excitation pathways</w:t>
+                <w:t xml:space="preserve">On-Surface Synthesis and Evolution of Self-Assembled Poly( p -phenylene) Chains on Ag(111): A Joint Experimental and Theoretical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadezda Varkentina</w:t>
+                <w:t xml:space="preserve">Viktoria Ivanovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Zobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Auad</w:t>
+                <w:t xml:space="preserve">Andrea Basagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffi Y Woo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alberto Zobelli</w:t>
+                <w:t xml:space="preserve">Stefano Casalini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Bocher</w:t>
+                <w:t xml:space="preserve">Luciano Colazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (1), pp.393-402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abq4947⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.2c06926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03806993v1</w:t>
+                <w:t xml:space="preserve">hal-04411415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic Structure of Folded Hexagonal Boron Nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Impellizzeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Ewels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1644,295 +1644,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling nanoscale optical and structural properties of TMD monolayers using combined electron spectroscopies</w:t>
+                <w:t xml:space="preserve">Mapping Modified Electronic Levels in the Moiré Patterns in MoS 2 /WSe 2 Using Low-Loss EELS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Bonnet</w:t>
+                <w:t xml:space="preserve">Sandhya Susarla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hae Yeon Lee</w:t>
+                <w:t xml:space="preserve">Lucas M. Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Zobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuhui Shao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steffi Woo</w:t>
+                <w:t xml:space="preserve">Steffi y Woo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kenji Watanabe</w:t>
+                <w:t xml:space="preserve">Luiz Tizei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 27 (S1), pp.124-127. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (9), pp.4071-4077. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927621001069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c00984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04449672v1</w:t>
+                <w:t xml:space="preserve">hal-03370455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Modified Electronic Levels in the Moiré Patterns in MoS 2 /WSe 2 Using Low-Loss EELS</w:t>
+                <w:t xml:space="preserve">Unveiling nanoscale optical and structural properties of TMD monolayers using combined electron spectroscopies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandhya Susarla</w:t>
+                <w:t xml:space="preserve">Noémie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas M. Sassi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alberto Zobelli</w:t>
+                <w:t xml:space="preserve">Hae Yeon Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffi y Woo</w:t>
+                <w:t xml:space="preserve">Fuhui Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffi Woo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Tizei</w:t>
+                <w:t xml:space="preserve">Kenji Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21 (9), pp.4071-4077. </w:t>
+              <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (S1), pp.124-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.1c00984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1431927621001069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03370455v1</w:t>
+                <w:t xml:space="preserve">hal-04449672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Band gap measurements of monolayer h-BN and insights into carbon-related point defects</w:t>
               </w:r>
@@ -2052,77 +2052,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoscale modification of WS$_2$ trion emission by its local electromagnetic environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hae Yeon Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuhui Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffi Y. Woo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2186,103 +2186,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tailored nanoscale plasmon-enhanced vibrational electron spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Tizei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahagn Mkhitaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lourenço-Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Scarabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microscopy and Microanalysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 27 (S1), pp.320-321. </w:t>
@@ -2314,325 +2314,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04449675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tailored Nanoscale Plasmon-Enhanced Vibrational Electron Spectroscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kenji Watanabe</w:t>
+                <w:t xml:space="preserve">Deep ultraviolet hyperspectral cryomicroscopy in boron nitride: Photoluminescence in crystals with an ultra-low defect density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pelini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Zobelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiahan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b04659⟩</w:t>
+              <w:t xml:space="preserve">AIP Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10, pp.075025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0013121⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02990667v1</w:t>
+                <w:t xml:space="preserve">hal-02909124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep ultraviolet hyperspectral cryomicroscopy in boron nitride: Photoluminescence in crystals with an ultra-low defect density</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jiahan Li</w:t>
+                <w:t xml:space="preserve">Tailored Nanoscale Plasmon-Enhanced Vibrational Electron Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Tizei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahagn Mkhitaryan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lourenço-Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Scarabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenji Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIP Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10, pp.075025. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (5), pp.2973-2979. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0013121⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.9b04659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02909124v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02990667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Highly Monochromatized EELS with CL for Probing Elementary Excitations and Their Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Tizei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Tencé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2722,51 +2722,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extrinsic Doping in Group IV Hexagonal-Diamond-Type Crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanayut Kaewmaraya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3012,51 +3012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Gatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takashi Taniguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenji Watanabe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (9), pp.094106. </w:t>
@@ -3120,51 +3120,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Kociak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Denis Blazit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3222,693 +3222,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02389136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Band Gap Opening Induced by the Structural Periodicity in Epitaxial Graphene Buffer Layer</w:t>
+                <w:t xml:space="preserve">Interplay between Cr Dopants and Vacancy Clustering in the Structural and Optical Properties of WSe2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya N. Nair</w:t>
+                <w:t xml:space="preserve">Ching-Hwa Ho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Palacio</w:t>
+                <w:t xml:space="preserve">Wei-Hao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arlensiú Celis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alberto Zobelli</w:t>
+                <w:t xml:space="preserve">Kwong K. Tiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuei-Yi Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gloter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00509⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (11), pp.11162-11168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.7b05426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01513311v1</w:t>
+                <w:t xml:space="preserve">hal-04944607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between Cr Dopants and Vacancy Clustering in the Structural and Optical Properties of WSe2</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Band Gap Opening Induced by the Structural Periodicity in Epitaxial Graphene Buffer Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei-Hao Chen</w:t>
+                <w:t xml:space="preserve">Maya N. Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kwong K. Tiong</w:t>
+                <w:t xml:space="preserve">Irene Palacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kuei-Yi Lee</w:t>
+                <w:t xml:space="preserve">Arlensiú Celis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Zobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gloter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (11), pp.11162-11168. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (4), pp.2681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.7b05426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b00509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04944607v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bright UV Single Photon Emission at Point Defects in h -BN</w:t>
+                <w:t xml:space="preserve">Phonon symmetries in hexagonal boron nitride probed by incoherent light emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bourrellier</w:t>
+                <w:t xml:space="preserve">Phuong Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Meuret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anna Tararan</w:t>
+                <w:t xml:space="preserve">Vincent Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Stephan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Kociak</w:t>
+                <w:t xml:space="preserve">Arie van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (7), pp.4317-4321. </w:t>
+              <w:t xml:space="preserve">2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.011004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b01368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2053-1583/4/1/011004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059626v1</w:t>
+                <w:t xml:space="preserve">hal-01394786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon symmetries in hexagonal boron nitride probed by incoherent light emission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting Graphene Oxide Chemistry via Spatially-Resolved Electron Energy Loss Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Tararan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Zobelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phuong Vuong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valvin</w:t>
+                <w:t xml:space="preserve">Ana M. Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jacques</w:t>
+                <w:t xml:space="preserve">Wolfgang K. Maser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arie van Der Lee</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Odile Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2D Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4, pp.011004. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (11), pp.3741-3748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2053-1583/4/1/011004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b00590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394786v1</w:t>
+                <w:t xml:space="preserve">hal-04944608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Graphene Oxide Chemistry via Spatially-Resolved Electron Energy Loss Spectroscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bright UV Single Photon Emission at Point Defects in h -BN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bourrellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Meuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Tararan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Stéphan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Odile Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kociak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (11), pp.3741-3748. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (7), pp.4317-4321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b00590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b01368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04944608v1</w:t>
+                <w:t xml:space="preserve">hal-02059626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomically resolved mapping of EELS fine structures</w:t>
               </w:r>
@@ -3920,51 +3920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Gloter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Badjeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4028,51 +4028,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal Phase Effects in Si Nanowire Polytypes and Their Homojunctions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanayut Kaewmaraya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4152,295 +4152,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local electrical control of magnetic order and orientation by ferroelastic domain arrangements just above room temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I.C. Infante</w:t>
+                <w:t xml:space="preserve">Atomic Structure of Epitaxial Graphene Sidewall Nanoribbons: Flat Graphene, Miniribbons, and the Confinement Gap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Palacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlensiú Celis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya N. Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gloter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Zobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep10026⟩</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1), pp.182-189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl503352v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258467v1</w:t>
+                <w:t xml:space="preserve">hal-01271638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Structure of Epitaxial Graphene Sidewall Nanoribbons: Flat Graphene, Miniribbons, and the Confinement Gap</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alberto Zobelli</w:t>
+                <w:t xml:space="preserve">Local electrical control of magnetic order and orientation by ferroelastic domain arrangements just above room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.C. Phillips</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.O. Cherifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Ivanovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Zobelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I.C. Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 15 (1), pp.182-189. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/nl503352v⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep10026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01271638v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct evidence of tungsten clustering in W0.02V 0.98O2 thin films and its effect on the metal-to-insulator transition</w:t>
               </w:r>
@@ -4694,103 +4694,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric-field control of magnetic order above room temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.O. Cherifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ivanovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.C. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.C. Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.nmat3870. </w:t>
@@ -4828,64 +4828,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanometric Resolved Luminescence in h-BN Flakes: Excitons and Stacking Order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourrellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Henrique Galvao Tizei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5105,51 +5105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative study of density functional and density functional tight binding calculations of defects in graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Zobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktoria Ivanovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5220,295 +5220,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00864702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic and Electronic Structure of the BaTiO 3 /Fe Interface in Multiferroic Tunnel Junctions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interface-induced room-temperature multiferroicity in BaTiO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Crassous</w:t>
+                <w:t xml:space="preserve">S. Valencia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Crassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Katia March</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Moya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/nl203657c⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 10 (10), pp.753-758. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat3098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03007658v1</w:t>
+                <w:t xml:space="preserve">hal-03007662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface-induced room-temperature multiferroicity in BaTiO3</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+                <w:t xml:space="preserve">Atomic and Electronic Structure of the BaTiO 3 /Fe Interface in Multiferroic Tunnel Junctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bocher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gloter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Crassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">X. Moya</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia March</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 10 (10), pp.753-758. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12 (1), pp.376-382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmat3098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/nl203657c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03007662v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03007658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-Energy Termination of Graphene Edges via the Formation of Narrow Nanotubes</w:t>
               </w:r>
@@ -5934,51 +5934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktoria V. Ivanovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Zobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick R. Briddon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6166,334 +6166,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04896696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio study of bilateral doping within the MoS2-NbS 2 system</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Brun</w:t>
+                <w:t xml:space="preserve">Shaping single walled nanotubes with an electron beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Serin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Gloter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Ewels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Colliex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 78 (13), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.134104⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 77 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.045410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04944843v1</w:t>
+                <w:t xml:space="preserve">hal-00396583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping single walled nanotubes with an electron beam</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christopher Ewels</w:t>
+                <w:t xml:space="preserve">Ab initio study of bilateral doping within the MoS2-NbS 2 system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viktoria V. Ivanovskaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Zobelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gloter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Colliex</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virginie Serin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 77 (4), </w:t>
+              <w:t xml:space="preserve">, 2008, 78 (13), </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.77.045410⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.78.134104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00396583v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vacancy migration in hexagonal boron nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Ewels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gloter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rotas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6682,90 +6682,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron knock-on cross section of carbon and boron nitride nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gloter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Ewels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Colliex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 75, pp.245402-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6812,64 +6812,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defective structure of BN nanotubes: From single vacancies to dislocation lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Ewels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gloter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7205,51 +7205,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nicolaou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Ruotsalainen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Susana" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Por&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Galvao Tizei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/wn39-b2sh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493826v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc T&#250;nica" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perpetua Wanjiru Muchiri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zobelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marzegalli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Scalise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c01340" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457610v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Pawbake" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Regner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Sofer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/pdvz-6cpg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zailan Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaofeng Gao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchun Cheng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuxiang Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56113-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870838v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Amato" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.114601" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822619v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyan Qi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ponzoni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Huitric" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grasset" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Laplace" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202410950" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263925v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Dong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c02546" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778222v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Tenc&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c10299" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244569v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Woo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schneider" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Arora" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Preu&#223;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.155429" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411415v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Ivanovskaya" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Basagni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Casalini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Colazzo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c06926" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806993v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Varkentina" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Y Woo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bocher" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abq4947" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850924v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Impellizzeri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ewels" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c05549" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449672v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bonnet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hae Yeon Lee" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuhui Shao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621001069" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370455v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhya Susarla" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M. Sassi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi y Woo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Tizei" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c00984" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374011v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Javier Pena Roman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio J. R. Costa Costa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Elias" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ac0d9c" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156977v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Y. Woo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Blazit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c02600" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449675v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahagn Mkhitaryan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Louren&#231;o-Martins" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Scarabelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621001719" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990667v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b04659" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909124v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pelini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahan Li" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0013121" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449662v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620018334" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453272v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanayut Kaewmaraya" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c03713" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385543v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz H.G. Tizei" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tararan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.112912" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301034v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Sabatino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gatti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.094106" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389136v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colliex" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618002660" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513311v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya N. Nair" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Palacio" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlensi&#250; Celis" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00509" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944607v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Hwa Ho" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Hao Chen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwong K. Tiong" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuei-Yi Lee" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b05426" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059626v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourrellier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stephan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b01368" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394786v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Vuong" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/4/1/011004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944608v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Benito" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang K. Maser" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile St&#233;phan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b00590" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02503217v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badjeck" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia March" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2016.07.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882526v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizia Palummo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rurali" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b02362" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258467v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Phillips" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Cherifi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ivanovskaya" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zobelli" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Infante" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10026" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271638v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl503352v" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882818v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Gu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Cao" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.07.031" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094623v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guedj" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hung" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zobelli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blaise" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sottile" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4903218" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053074v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanovskaya" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3870" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01083371v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique Galvao Tizei" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Giorgetti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ph500141j" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882965v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Santana" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Kotakoski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Chuvilin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bichoutskaia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.094110" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864702v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wagner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Suarez-Martinez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abu Yaya" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100630" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007658v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Crassous" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garcia" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl203657c" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007662v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valencia" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crassous" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocher" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Moya" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3098" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849531v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria V. Ivanovskaya" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm I. Heggie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick R. Briddon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.065502" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883409v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Ivanovskaya" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teillet-Billy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rougeau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sidis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2010-00238-7" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3JPRKGRB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883408v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Teillet-Billy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rougeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sidis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.245407" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944659v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp902075p" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896696v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Yun Chen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeyih Wang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Hsuan Chen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.104103" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944843v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.134104" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396583v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloter" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ewels" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colliex" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.045410" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390664v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rotas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.094104" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896961v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seifert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Ivanovski&#464;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364007120089" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7QX4GDCX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391958v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.245402" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379684v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stephan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl061081l" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00192710v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nicolaou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Ruotsalainen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Susana" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Por&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Galv&#227;o Tizei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/wn39-b2sh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493826v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc T&#250;nica" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perpetua Wanjiru Muchiri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zobelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marzegalli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Scalise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c01340" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457610v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Pawbake" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Regner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Sofer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/pdvz-6cpg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zailan Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaofeng Gao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchun Cheng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuxiang Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56113-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822619v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyan Qi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ponzoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Huitric" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grasset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Laplace" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202410950" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263925v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Dong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c02546" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870838v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Amato" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.114601" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778222v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Tenc&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c10299" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244569v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Woo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schneider" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Arora" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Preu&#223;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.155429" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806993v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Varkentina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Y Woo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bocher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abq4947" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411415v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Ivanovskaya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Basagni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Casalini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Colazzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c06926" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850924v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Impellizzeri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ewels" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c05549" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370455v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhya Susarla" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M. Sassi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi y Woo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Tizei" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c00984" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449672v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bonnet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hae Yeon Lee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuhui Shao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621001069" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374011v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Javier Pena Roman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio J. R. Costa Costa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Elias" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ac0d9c" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156977v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Y. Woo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Blazit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c02600" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449675v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahagn Mkhitaryan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Louren&#231;o-Martins" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Scarabelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621001719" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909124v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pelini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahan Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0013121" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990667v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b04659" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449662v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620018334" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453272v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanayut Kaewmaraya" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c03713" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385543v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz H.G. Tizei" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tararan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.112912" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301034v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Sabatino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gatti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.094106" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389136v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colliex" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618002660" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944607v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Hwa Ho" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Hao Chen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwong K. Tiong" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuei-Yi Lee" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b05426" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513311v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya N. Nair" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Palacio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlensi&#250; Celis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00509" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394786v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Vuong" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/4/1/011004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944608v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Benito" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang K. Maser" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile St&#233;phan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b00590" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059626v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourrellier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stephan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b01368" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02503217v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badjeck" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia March" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2016.07.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882526v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizia Palummo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rurali" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b02362" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271638v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl503352v" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258467v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Phillips" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Cherifi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ivanovskaya" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zobelli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Infante" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10026" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882818v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Gu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Cao" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.07.031" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094623v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guedj" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hung" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zobelli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blaise" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sottile" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4903218" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053074v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanovskaya" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3870" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01083371v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique Galvao Tizei" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Giorgetti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ph500141j" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882965v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Santana" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Kotakoski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Chuvilin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bichoutskaia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.094110" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864702v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wagner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Suarez-Martinez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abu Yaya" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100630" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007662v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valencia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crassous" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garcia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Moya" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3098" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007658v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Crassous" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl203657c" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849531v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria V. Ivanovskaya" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm I. Heggie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick R. Briddon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.065502" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883409v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Ivanovskaya" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teillet-Billy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rougeau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sidis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2010-00238-7" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3JPRKGRB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883408v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Teillet-Billy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rougeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sidis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.245407" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944659v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp902075p" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896696v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Yun Chen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeyih Wang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Hsuan Chen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.104103" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396583v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloter" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ewels" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colliex" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.045410" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944843v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.134104" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390664v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rotas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.094104" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896961v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seifert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Ivanovski&#464;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364007120089" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7QX4GDCX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391958v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.245402" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379684v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stephan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl061081l" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00192710v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>