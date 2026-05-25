--- v1 (2026-05-01)
+++ v2 (2026-05-25)
@@ -636,295 +636,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In‐Plane Chirality Control of a Charge Density Wave by Means of Shear Stress</w:t>
+                <w:t xml:space="preserve">Temperature Induced, Reversible Switching of Ferro-Rotational Order Coupled to Superlattice Commensuralibity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiyan Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jingwei Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Stefano Ponzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guénolé Huitric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Grasset</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannis Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (42), pp.13134-13139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adma.202410950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c02546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822619v1</w:t>
+                <w:t xml:space="preserve">hal-05263925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Induced, Reversible Switching of Ferro-Rotational Order Coupled to Superlattice Commensuralibity</w:t>
+                <w:t xml:space="preserve">In‐Plane Chirality Control of a Charge Density Wave by Means of Shear Stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiyan Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Ponzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guénolé Huitric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingwei Dong</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Romain Grasset</w:t>
+                <w:t xml:space="preserve">Yannis Laplace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (42), pp.13134-13139. </w:t>
+              <w:t xml:space="preserve">Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.4c02546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adma.202410950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263925v1</w:t>
+                <w:t xml:space="preserve">hal-04822619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acceptor and donor impurity levels in hexagonal-diamond silicon</w:t>
               </w:r>
@@ -3490,291 +3490,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01513311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon symmetries in hexagonal boron nitride probed by incoherent light emission</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting Graphene Oxide Chemistry via Spatially-Resolved Electron Energy Loss Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Tararan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Zobelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phuong Vuong</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Valvin</w:t>
+                <w:t xml:space="preserve">Ana M. Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Jacques</w:t>
+                <w:t xml:space="preserve">Wolfgang K. Maser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arie van Der Lee</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Odile Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2D Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 4, pp.011004. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (11), pp.3741-3748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2053-1583/4/1/011004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b00590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01394786v1</w:t>
+                <w:t xml:space="preserve">hal-04944608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting Graphene Oxide Chemistry via Spatially-Resolved Electron Energy Loss Spectroscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phonon symmetries in hexagonal boron nitride probed by incoherent light emission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana M. Benito</w:t>
+                <w:t xml:space="preserve">Phuong Vuong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cassabois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wolfgang K. Maser</w:t>
+                <w:t xml:space="preserve">Vincent Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Stéphan</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arie van Der Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 28 (11), pp.3741-3748. </w:t>
+              <w:t xml:space="preserve">2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 4, pp.011004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b00590⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2053-1583/4/1/011004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04944608v1</w:t>
+                <w:t xml:space="preserve">hal-01394786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bright UV Single Photon Emission at Point Defects in h -BN</w:t>
               </w:r>
@@ -4420,295 +4420,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01258467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct evidence of tungsten clustering in W0.02V 0.98O2 thin films and its effect on the metal-to-insulator transition</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence for anisotropic dielectric properties of monoclinic hafnia using high-resolution TEM valence electron energy-loss spectroscopy and ab initio time-dependent density-functional theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hui Gu</w:t>
+                <w:t xml:space="preserve">C. Guedj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xun Cao</w:t>
+                <w:t xml:space="preserve">L. Hung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zobelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Sottile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.07.031⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (22), pp.222904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4903218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04882818v1</w:t>
+                <w:t xml:space="preserve">hal-01094623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for anisotropic dielectric properties of monoclinic hafnia using high-resolution TEM valence electron energy-loss spectroscopy and ab initio time-dependent density-functional theory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Zobelli</w:t>
+                <w:t xml:space="preserve">Direct evidence of tungsten clustering in W0.02V 0.98O2 thin films and its effect on the metal-to-insulator transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyan Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gloter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Zobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Blaise</w:t>
+                <w:t xml:space="preserve">Hui Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Sottile</w:t>
+                <w:t xml:space="preserve">Xun Cao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 105 (22), pp.222904. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80, pp.16-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4903218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.07.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01094623v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electric-field control of magnetic order above room temperature</w:t>
               </w:r>
@@ -4733,51 +4733,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Ivanovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.C. Phillips</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.C. Infante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5641,51 +5641,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogen adsorption on graphene: A first principles study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Ivanovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Teillet-Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5934,51 +5934,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viktoria V. Ivanovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Zobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick R. Briddon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6172,51 +6172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping single walled nanotubes with an electron beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gloter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6423,51 +6423,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vacancy migration in hexagonal boron nitride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Ewels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6553,51 +6553,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimensionally, morphologically, and thermally induced phase transformations in boron-nitrogen nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Ivanovskaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Seifert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6669,51 +6669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron knock-on cross section of carbon and boron nitride nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gloter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6799,51 +6799,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defective structure of BN nanotubes: From single vacancies to dislocation lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Zobelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Ewels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7205,51 +7205,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nicolaou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Ruotsalainen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Susana" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Por&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Galv&#227;o Tizei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/wn39-b2sh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493826v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc T&#250;nica" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perpetua Wanjiru Muchiri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zobelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marzegalli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Scalise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c01340" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457610v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Pawbake" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Regner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Sofer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/pdvz-6cpg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zailan Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaofeng Gao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchun Cheng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuxiang Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56113-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822619v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyan Qi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ponzoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Huitric" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grasset" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Laplace" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202410950" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263925v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Dong" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c02546" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870838v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Amato" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.114601" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778222v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Tenc&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c10299" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244569v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Woo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schneider" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Arora" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Preu&#223;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.155429" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806993v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Varkentina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Y Woo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bocher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abq4947" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411415v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Ivanovskaya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Basagni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Casalini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Colazzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c06926" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850924v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Impellizzeri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ewels" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c05549" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370455v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhya Susarla" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M. Sassi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi y Woo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Tizei" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c00984" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449672v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bonnet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hae Yeon Lee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuhui Shao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621001069" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374011v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Javier Pena Roman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio J. R. Costa Costa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Elias" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ac0d9c" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156977v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Y. Woo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Blazit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c02600" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449675v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahagn Mkhitaryan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Louren&#231;o-Martins" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Scarabelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621001719" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909124v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pelini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahan Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0013121" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990667v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b04659" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449662v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620018334" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453272v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanayut Kaewmaraya" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c03713" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385543v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz H.G. Tizei" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tararan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.112912" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301034v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Sabatino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gatti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.094106" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389136v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colliex" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618002660" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944607v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Hwa Ho" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Hao Chen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwong K. Tiong" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuei-Yi Lee" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b05426" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513311v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya N. Nair" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Palacio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlensi&#250; Celis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00509" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394786v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Vuong" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/4/1/011004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944608v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Benito" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang K. Maser" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile St&#233;phan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b00590" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059626v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourrellier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stephan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b01368" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02503217v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badjeck" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia March" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2016.07.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882526v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizia Palummo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rurali" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b02362" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271638v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl503352v" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258467v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Phillips" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Cherifi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ivanovskaya" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zobelli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Infante" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10026" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882818v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Gu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Cao" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.07.031" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094623v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guedj" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hung" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zobelli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blaise" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sottile" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4903218" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053074v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanovskaya" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3870" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01083371v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique Galvao Tizei" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Giorgetti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ph500141j" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882965v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Santana" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Kotakoski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Chuvilin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bichoutskaia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.094110" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864702v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wagner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Suarez-Martinez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abu Yaya" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100630" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007662v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valencia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crassous" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garcia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Moya" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3098" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007658v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Crassous" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl203657c" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849531v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria V. Ivanovskaya" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm I. Heggie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick R. Briddon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.065502" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883409v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Ivanovskaya" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teillet-Billy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rougeau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sidis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2010-00238-7" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3JPRKGRB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883408v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Teillet-Billy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rougeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sidis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.245407" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944659v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp902075p" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896696v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Yun Chen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeyih Wang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Hsuan Chen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.104103" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396583v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloter" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ewels" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colliex" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.045410" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944843v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.134104" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390664v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rotas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.094104" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896961v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seifert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Ivanovski&#464;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364007120089" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7QX4GDCX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391958v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.245402" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379684v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stephan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl061081l" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00192710v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367108v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nicolaou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Ruotsalainen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Susana" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Por&#233;e" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Galv&#227;o Tizei" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/wn39-b2sh" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493826v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc T&#250;nica" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perpetua Wanjiru Muchiri" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Zobelli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Marzegalli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Scalise" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.5c01340" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457610v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Pawbake" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Regner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdenek Sofer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/pdvz-6cpg" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554908v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zailan Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaofeng Gao" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingchun Cheng" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiuxiang Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-56113-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263925v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiyan Qi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Dong" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Ponzoni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gu&#233;nol&#233; Huitric" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Grasset" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.4c02546" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822619v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannis Laplace" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.202410950" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870838v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Amato" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.8.114601" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778222v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Tenc&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.3c10299" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244569v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Woo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Schneider" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Arora" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Preu&#223;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.155429" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806993v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadezda Varkentina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Y Woo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bocher" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abq4947" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411415v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria Ivanovskaya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Basagni" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Casalini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Colazzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c06926" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850924v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Impellizzeri" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Ewels" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.2c05549" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03370455v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandhya Susarla" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas M. Sassi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi y Woo" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Tizei" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c00984" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449672v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Bonnet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hae Yeon Lee" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuhui Shao" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenji Watanabe" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621001069" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03374011v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Javier Pena Roman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio J. R. Costa Costa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Elias" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valvin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/ac0d9c" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03156977v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffi Y. Woo" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Denis Blazit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.1c02600" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449675v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahagn Mkhitaryan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Louren&#231;o-Martins" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Scarabelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927621001719" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02909124v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pelini" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cassabois" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiahan Li" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0013121" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02990667v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.9b04659" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449662v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyan Li" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927620018334" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453272v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanayut Kaewmaraya" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.0c03713" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02385543v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz H.G. Tizei" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Brun" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tararan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2019.112912" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02301034v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Di Sabatino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gatti" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takashi Taniguchi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.094106" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389136v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Colliex" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618002660" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944607v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ching-Hwa Ho" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Hao Chen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwong K. Tiong" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuei-Yi Lee" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.7b05426" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513311v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya N. Nair" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Palacio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlensi&#250; Celis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b00509" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944608v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana M. Benito" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang K. Maser" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile St&#233;phan" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b00590" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394786v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phuong Vuong" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/4/1/011004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059626v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourrellier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stephan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b01368" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02503217v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badjeck" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia March" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2016.07.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882526v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizia Palummo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rurali" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b02362" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01271638v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl503352v" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258467v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Phillips" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.O. Cherifi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Ivanovskaya" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Zobelli" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.C. Infante" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep10026" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094623v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Guedj" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hung" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zobelli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Blaise" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Sottile" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4903218" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882818v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Gu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xun Cao" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.07.031" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053074v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ivanovskaya" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/NMAT3870" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01083371v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique Galvao Tizei" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Giorgetti" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ph500141j" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882965v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Santana" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jani Kotakoski" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Chuvilin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bichoutskaia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.87.094110" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864702v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Wagner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Suarez-Martinez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abu Yaya" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssb.201100630" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007662v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Valencia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crassous" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bocher" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Garcia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Moya" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3098" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03007658v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Crassous" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl203657c" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00849531v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viktoria V. Ivanovskaya" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm I. Heggie" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick R. Briddon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.065502" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883409v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Ivanovskaya" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Teillet-Billy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Rougeau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sidis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2010-00238-7" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3JPRKGRB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883408v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Teillet-Billy" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rougeau" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Sidis" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.82.245407" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944659v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp902075p" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896696v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shih-Yun Chen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeyih Wang" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng-Hsuan Chen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.79.104103" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396583v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gloter" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Ewels" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colliex" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.77.045410" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944843v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Serin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.78.134104" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00390664v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rotas" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.094104" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04896961v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seifert" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Ivanovski&#464;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0021364007120089" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7QX4GDCX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391958v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.75.245402" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379684v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Stephan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl061081l" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00192710v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>