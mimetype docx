--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -169,991 +169,991 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Snow- and ice-ecosystem cleaning capability of the pucciniomycotinous yeast Phenoliferia psychrophenolica</w:t>
+                <w:t xml:space="preserve">Functional study of Phaeodactylum tricornutum Seipin highlights specificities of lipid droplets biogenesis in diatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jade Ezzedine</w:t>
+                <w:t xml:space="preserve">Damien Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Guenzi-Tiberi</w:t>
+                <w:t xml:space="preserve">Marta Carletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Villain</w:t>
+                <w:t xml:space="preserve">Chems Amari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Aiese Cigliano</w:t>
+                <w:t xml:space="preserve">Rachel Bonnarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yacine Diagne</w:t>
+                <w:t xml:space="preserve">Fabien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (1), pp.1084. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 247 (5), pp.2245-2269. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42003-025-08506-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.70350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05285714v1</w:t>
+                <w:t xml:space="preserve">hal-05147856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional study of Phaeodactylum tricornutum Seipin highlights specificities of lipid droplets biogenesis in diatoms</w:t>
+                <w:t xml:space="preserve">Betaine lipids: Biosynthesis, functional diversity and evolutionary perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Le Moigne</w:t>
+                <w:t xml:space="preserve">Sarah Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Carletti</w:t>
+                <w:t xml:space="preserve">Océane Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chems Amari</w:t>
+                <w:t xml:space="preserve">Alberto Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Bonnarde</w:t>
+                <w:t xml:space="preserve">Olivier Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Richard</w:t>
+                <w:t xml:space="preserve">Morgane Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 247 (5), pp.2245-2269. </w:t>
+              <w:t xml:space="preserve">Progress in Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 97, pp.101320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.70350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.plipres.2025.101320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05147856v1</w:t>
+                <w:t xml:space="preserve">hal-04881998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betaine lipids: Biosynthesis, functional diversity and evolutionary perspectives</w:t>
+                <w:t xml:space="preserve">Snow- and ice-ecosystem cleaning capability of the pucciniomycotinous yeast Phenoliferia psychrophenolica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Salomon</w:t>
+                <w:t xml:space="preserve">Jade Ezzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océane Oliva</w:t>
+                <w:t xml:space="preserve">Pierre Guenzi-Tiberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Amato</w:t>
+                <w:t xml:space="preserve">Gaëlle Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bastien</w:t>
+                <w:t xml:space="preserve">Riccardo Aiese Cigliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Michaud</w:t>
+                <w:t xml:space="preserve">Yacine Diagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Lipid Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 97, pp.101320. </w:t>
+              <w:t xml:space="preserve">Communications Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (1), pp.1084. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.plipres.2025.101320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42003-025-08506-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04881998v1</w:t>
+                <w:t xml:space="preserve">hal-05285714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Unique Eukaryotic Sphingolipids with Temperature-Dependent Δ8-Unsaturation from the Picoalga Ostreococcus tauri</w:t>
+                <w:t xml:space="preserve">Delta-5 elongase knockout reduces docosahexaenoic acid and lipid synthesis and increases heat sensitivity in a diatom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toshiki Ishikawa</w:t>
+                <w:t xml:space="preserve">Junkai Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Domergue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alberto Amato</w:t>
+                <w:t xml:space="preserve">Shuangqing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Corellou</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Weizhong Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinde Xu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoping Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcae007⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196 (2), pp.1356-1373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiae297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746978v1</w:t>
+                <w:t xml:space="preserve">hal-04594151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two plastidial lysophosphatidic acid acyltransferases differentially mediate the biosynthesis of membrane lipids and triacylglycerols in Phaeodactylum tricornutum</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monogalactosyldiacylglycerol synthase isoforms play diverse roles inside and outside the diatom plastid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Jasieniecka-Gazarkiewicz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabien Richard</w:t>
+                <w:t xml:space="preserve">Nolwenn Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Jouhet</w:t>
+                <w:t xml:space="preserve">Yannick Sérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Cicéron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Si Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.19434⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (12), pp.koae275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koae275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315566v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731720v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monogalactosyldiacylglycerol synthase isoforms play diverse roles inside and outside the diatom plastid</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of Unique Eukaryotic Sphingolipids with Temperature-Dependent Δ8-Unsaturation from the Picoalga Ostreococcus tauri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gros</w:t>
+                <w:t xml:space="preserve">Toshiki Ishikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Si Larbi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Domergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Corellou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plcell/koae275⟩</w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 65 (6), pp.1029-1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcae007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04731720v2</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delta-5 elongase knockout reduces docosahexaenoic acid and lipid synthesis and increases heat sensitivity in a diatom</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two plastidial lysophosphatidic acid acyltransferases differentially mediate the biosynthesis of membrane lipids and triacylglycerols in Phaeodactylum tricornutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuangqing Li</w:t>
+                <w:t xml:space="preserve">Lingjie You</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weizhong Chen</w:t>
+                <w:t xml:space="preserve">Ada Połońska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinde Xu</w:t>
+                <w:t xml:space="preserve">Katarzyna Jasieniecka-Gazarkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoping Wang</w:t>
+                <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 196 (2), pp.1356-1373. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 241, pp.1543-1558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiae297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.19434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594151v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional study of Phaeodactylum tricornutum Seipin homolog highlights unique features of lipid droplets biogenesis in diatoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Albrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1224,693 +1224,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive traits of cysts of the snow alga Sanguina nivaloides unveiled by 3D subcellular imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phylogenetic and Structural Analyses of VPS13 Proteins in Archaeplastida Reveal Their Complex Evolutionary History in Viridiplantae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Uwizeye</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sébastien Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bastien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Aiese Cigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-43030-7⟩</w:t>
+              <w:t xml:space="preserve">Contact</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, pp.1-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/25152564231211976⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04294008v1</w:t>
+                <w:t xml:space="preserve">hal-04323023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic and Structural Analyses of VPS13 Proteins in Archaeplastida Reveal Their Complex Evolutionary History in Viridiplantae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphology and phylogeny of Prorocentrum porosum sp. nov. (Dinophyceae): A new benthic toxic dinoflagellate from the Atlantic and Pacific Oceans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edgar Arteaga-Sogamoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Leterme</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Begoña Ben-Gigirey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Fraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/25152564231211976⟩</w:t>
+              <w:t xml:space="preserve">Harmful Algae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 121, pp.102356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hal.2022.102356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04323023v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03941144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and phylogeny of Prorocentrum porosum sp. nov. (Dinophyceae): A new benthic toxic dinoflagellate from the Atlantic and Pacific Oceans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lipid bilayer properties potentially contributed to the evolutionary disappearance of betaine lipids in seed plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Rodríguez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Stéphanie Bolik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Schlaich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tetiana Mukhina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Santiago Fraga</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Harmful Algae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 121, pp.102356. </w:t>
+              <w:t xml:space="preserve">BMC Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (1), pp.275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hal.2022.102356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12915-023-01775-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03941144v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04397402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid bilayer properties potentially contributed to the evolutionary disappearance of betaine lipids in seed plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acyl‐CoA :lysophosphatidylcholine acyltransferase from the unicellular diatom Phaeodactylum tricornutum ( PtLPCAT1 ) is involved in triacylglycerol and galactoglycerolipid synthesis and enhances eicosapentaenoic acid accumulation in recombinant oleaginous yeast</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingjie You</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Jouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bolik</w:t>
+                <w:t xml:space="preserve">Eric Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Schlaich</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bastien</w:t>
+                <w:t xml:space="preserve">Xiahui Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12915-023-01775-z⟩</w:t>
+              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 21 (2), pp.238-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pbi.13952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04397402v1</w:t>
+                <w:t xml:space="preserve">hal-03994752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acyl‐CoA :lysophosphatidylcholine acyltransferase from the unicellular diatom Phaeodactylum tricornutum ( PtLPCAT1 ) is involved in triacylglycerol and galactoglycerolipid synthesis and enhances eicosapentaenoic acid accumulation in recombinant oleaginous yeast</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juliette Jouhet</w:t>
+                <w:t xml:space="preserve">Adaptive traits of cysts of the snow alga Sanguina nivaloides unveiled by 3D subcellular imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Ezzedine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Uwizeye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Si Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Maréchal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alberto Amato</w:t>
+                <w:t xml:space="preserve">Gaelle Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiahui Hao</w:t>
+                <w:t xml:space="preserve">Mathilde Louwagie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Biotechnology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 21 (2), pp.238-240. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.7500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pbi.13952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-43030-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03994752v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04294008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PDAT regulates PE as transient carbon sink alternative to triacylglycerol in Nannochloropsis</w:t>
               </w:r>
@@ -1935,64 +1935,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yufang Pan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 189 (3), pp.1345-1362. </w:t>
@@ -2030,103 +2030,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiplex CRISPR/Cas9 editing of the long‐chain acyl‐CoA synthetase family in the diatom Phaeodactylum tricornutum reveals that mitochondrial ptACSL3 is involved in the synthesis of storage lipids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiahui Hao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenchao Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Maréchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 233 (4), pp.1797-1812. </w:t>
@@ -2203,51 +2203,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Buon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2292,861 +2292,861 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03630667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Oil Hyper-Accumulator Mutant Highlights Peroxisomal ATP Import as a Regulatory Step for Fatty Acid Metabolism in Aurantiochytrium limacinum</w:t>
+                <w:t xml:space="preserve">Characterization of the Bubblegum acyl-CoA synthetase of Microchloropsis gaditana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Deragon</w:t>
+                <w:t xml:space="preserve">Elodie Billey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Schuler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Aiese Cigliano</w:t>
+                <w:t xml:space="preserve">Leonardo Magneschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Dellero</w:t>
+                <w:t xml:space="preserve">Mariette Bedhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Si Larbi</w:t>
+                <w:t xml:space="preserve">Amélie Andres-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (10), </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 185 (3), pp.815-835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells10102680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiaa110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423342v1</w:t>
+                <w:t xml:space="preserve">hal-03185953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Bubblegum acyl-CoA synthetase of Microchloropsis gaditana</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lipid Droplets in Unicellular Photosynthetic Stramenopiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Guéguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Billey</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Juliette Salvaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Marechal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiaa110⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.639276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.639276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185953v1</w:t>
+                <w:t xml:space="preserve">hal-03206289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid Droplets in Unicellular Photosynthetic Stramenopiles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alberto Amato</w:t>
+                <w:t xml:space="preserve">An Oil Hyper-Accumulator Mutant Highlights Peroxisomal ATP Import as a Regulatory Step for Fatty Acid Metabolism in Aurantiochytrium limacinum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Deragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schuler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Aiese Cigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Salvaing</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gregory Si Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.639276. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.639276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells10102680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03206289v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illumina and PacBio DNA sequencing data, de novo assembly and annotation of the genome of Aurantiochytrium limacinum strain CCAP_4062/1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The zoospores of the thraustochytrid Aurantiochytrium limacinum : Transcriptional reprogramming and lipid metabolism associated to their specific functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Dellero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cécile Maës</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christian Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Schuler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.105729⟩</w:t>
+              <w:t xml:space="preserve">Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (5), pp.1901-1916. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1462-2920.14978⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02969120v1</w:t>
+                <w:t xml:space="preserve">hal-02613868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The zoospores of the thraustochytrid Aurantiochytrium limacinum : Transcriptional reprogramming and lipid metabolism associated to their specific functions</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variation in prostaglandin metabolism during growth of the diatom Thalassiosira rotula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline C. Bournaud</w:t>
+                <w:t xml:space="preserve">Valeria Di Dato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberta Barbarinaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federica Di Costanzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Fontanarosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1462-2920.14978⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.5374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-61967-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613868v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in prostaglandin metabolism during growth of the diatom Thalassiosira rotula</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Illumina and PacBio DNA sequencing data, de novo assembly and annotation of the genome of Aurantiochytrium limacinum strain CCAP_4062/1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Aiese Cigliano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maréchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Rébeillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Amato</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.5374. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31, pp.105729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-61967-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.105729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02527834v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryptic Diversity: a Long-lasting Issue for Diatomologists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wiebe H. C. F. Kooistra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3206,103 +3206,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The lipid metabolism in thraustochytrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Morabito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline C. Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Morabito</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Cécile Maës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Aiese Cigliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Lipid Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 76, pp.101007. </w:t>
@@ -3366,51 +3366,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greta Busseni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Rocha Jimenez Vieira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3474,51 +3474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proposal of a new thraustochytrid genus Hondaea gen. nov. and comparison of its lipid dynamics with the closely related pseudo-cryptic genus Aurantiochytrium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3634,51 +3634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khawla Seddiki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Godart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Aiese Cigliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Sanseverino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3742,90 +3742,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecophysiology and lipid dynamics of a eukaryotic mangrove decomposer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suzanne Rose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Metton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3876,51 +3876,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grazer-induced transcriptomic and metabolomic response of the chain-forming diatom Skeletonema marinoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valeria Sabatino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4004,602 +4004,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal-like prostaglandins in marine microalgae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular phylogeny of Oncaeidae (Copepoda) using nuclear ribosomal internal transcribed spacer (ITS rDNA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ida Orefice</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carolina Fontanarosa</w:t>
+                <w:t xml:space="preserve">Iole Di Capua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Amoresano</w:t>
+                <w:t xml:space="preserve">Fulvio Maffucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimondo Pannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Grazia Mazzocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elio Biffali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ismej.2017.27⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (4), pp.1-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0175662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01608665v1</w:t>
+                <w:t xml:space="preserve">hal-02622469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular phylogeny of Oncaeidae (Copepoda) using nuclear ribosomal internal transcribed spacer (ITS rDNA)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raimondo Pannone</w:t>
+                <w:t xml:space="preserve">Animal-like prostaglandins in marine microalgae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Di Dato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Grazia Mazzocchi</w:t>
+                <w:t xml:space="preserve">Ida Orefice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Fontanarosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elio Biffali</w:t>
+                <w:t xml:space="preserve">Angela Amoresano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (4), pp.1-21. </w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (7), pp.1722-1726. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0175662⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2017.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622469v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01608665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ITS2 in calanoid copepods: reconstructing phylogenetic relationships and identifying a newly introduced species in the Mediterranean</w:t>
+                <w:t xml:space="preserve">Nutrient consumption and chain tuning in diatoms exposed to storm-like turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Sabia</w:t>
+                <w:t xml:space="preserve">Gianluca Dell’aquila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Di Capua</w:t>
+                <w:t xml:space="preserve">Maria I. Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Percopo</w:t>
+                <w:t xml:space="preserve">Marco Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Uttieri</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marco Cosentino Lagomarsino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Ribera D’alcalà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Zoological Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/11250003.2016.1276639⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.1828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-02084-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04758726v1</w:t>
+                <w:t xml:space="preserve">hal-01534460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient consumption and chain tuning in diatoms exposed to storm-like turbulence</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ITS2 in calanoid copepods: reconstructing phylogenetic relationships and identifying a newly introduced species in the Mediterranean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria I. Ferrante</w:t>
+                <w:t xml:space="preserve">L. Sabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Gherardi</w:t>
+                <w:t xml:space="preserve">I. Di Capua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Cosentino Lagomarsino</w:t>
+                <w:t xml:space="preserve">I. Percopo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maurizio Ribera D’alcalà</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Uttieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Amato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), pp.1828. </w:t>
+              <w:t xml:space="preserve">European Zoological Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 84 (1), pp.104-115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-02084-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/11250003.2016.1276639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01534460v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04758726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of chain length in two diatoms as a growth-fragmentation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4676,64 +4676,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine diatoms change their gene expression profile when exposed to microscale turbulence under nutrient replete conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Dell’aquila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Musacchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4810,64 +4810,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine diatoms change their gene expression profile when exposed to microscale turbulence under nutrient replete conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Dell’aquila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Musacchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5110,77 +5110,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary study of the metatranscriptomic and metagenomic of Sanguina nivaloides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guenzi-Tiberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Ezzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breanna B Raymond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5235,103 +5235,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary significance of the bilayer properties for the disappearance of betaine lipids in seed plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bolik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Schlaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetiana Mukhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRN France-Japan Frontiers in Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Kyoto, Japan. pp.275</w:t>
@@ -5360,90 +5360,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betaine Lipid synthase overexpression in higher plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESPL 2023 (European Symposium of Plant Lipids)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5468,103 +5468,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary significance of the bilayer properties for the disappearance of betaine lipids in seed plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bolik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Schlaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetiana Mukhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th RFMF Webinar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Webinar, France. pp.275</w:t>
@@ -5593,51 +5593,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Ecolomics” approach to marine mangrove decomposers: lipidomics, genomics, and transcriptomics applied to ecophysiology of Aurantiochytrium limacinum life stages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5645,51 +5645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Maës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème journée du GIS IMBL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
@@ -5750,90 +5750,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betaine Lipids production in higher plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Plant Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lincoln, Nebraska, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5858,51 +5858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of digalactosyldiacylglycerol synthases in the model diatom Phaeodactylum tricornutum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Serbutoviez-Verville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5983,103 +5983,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary significance of the bilayer properties for the disappearance of betaine lipids in seed plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bolik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Schlaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tetiana Mukhina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII Congrès du Groupe d'Etudes des Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Autrans, France. 2023</w:t>
@@ -6102,467 +6102,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of green microalgae collected in the snowpack at high-elevations (&gt;2,000 m. a.s.l.) in the French Alps</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaelle Villain</w:t>
+                <w:t xml:space="preserve">Characterization of digalactosyldiacylglycerol synthases in the model diatom Phaeodactylum tricornutum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Sérès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Armanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melissa Conte</w:t>
+                <w:t xml:space="preserve">Hanhua Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adeline Stewart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Louwagie</w:t>
+                <w:t xml:space="preserve">Yangmin Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Plant Lipid</w:t>
+              <w:t xml:space="preserve">International Symposium on Plant Lipids, ISPL 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04924537v1</w:t>
+                <w:t xml:space="preserve">hal-04924531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of digalactosyldiacylglycerol synthases in the model diatom Phaeodactylum tricornutum</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Betaine Lipids overexpression in higher plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Plant Lipids, ISPL 2022</w:t>
+              <w:t xml:space="preserve">International Symposium of Plant Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04924531v1</w:t>
+                <w:t xml:space="preserve">hal-04834664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betaine Lipids overexpression in higher plants.</w:t>
+                <w:t xml:space="preserve">Study of green microalgae collected in the snowpack at high-elevations (&gt;2,000 m. a.s.l.) in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Salomon</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jade Ezzedine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Louwagie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Plant Lipids</w:t>
+              <w:t xml:space="preserve">International Symposium of Plant Lipid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834664v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of glycerolipid synthases in Phaeodactylum tricornutum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Cicéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Falconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alg’in Provence, European Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Arles, France</w:t>
@@ -6591,103 +6591,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of MonoGalactosylDiacylGlycerol synthases in the model diatom Phaeodactylum tricornutum using CRISPR-Cas9 technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Cicéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Falconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème journée du GIS IMBL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
@@ -6716,103 +6716,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of glycerolipid synthases in Phaeodactylum tricornutum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Cicéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Falconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glyco@Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Autrans, France</w:t>
@@ -6841,103 +6841,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The zoosporic stage of the marine mangrove decomposer Aurantiochytrium limacinum: physiology, lipid metabolism and transcriptional dynamics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Maës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème journée du GIS IMBL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
@@ -6966,90 +6966,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloroplasts with four membranes: what consequences for the homeostasis of lipids in model microalgae?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina-Juana Dolch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Falconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7123,90 +7123,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPHINGOLIPIDS AND Δ8-SPHINGOLIPID DESATURASE FROM THE PICOALGA OSTREOCOCCUS TAURI AND INVOLVEMENT IN TEMPERATURE ACCLIMATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshiki Ishikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Domergue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Corellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7256,77 +7256,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENHANCED TRIACYLGLYCEROL PRODUCTIVITY AND EXTRACTABILITY IN AN ENGINEERED MICROALGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Amato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP20220306024. 2022, https://worldwide.espacenet.com/patent/search/family/083081639/publication/WO2024008896A1?q=pn%3DWO2024008896A1&amp;queryLang=en%3Ade%3Afr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7344,103 +7344,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for the production of triacylglycerides and fatty acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younes Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rébeillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2019149733A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7490,51 +7490,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLANKTONIC CALANOIDS EMBARK INTO THE “OMICS ERA”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ylenia Carotenuto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7662,51 +7662,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="84BD4DB7"/>
+    <w:nsid w:val="85423BC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7893,51 +7893,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/albertoamatoceafr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9126-5535" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05285714v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ezzedine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guenzi-Tiberi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Villain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Aiese Cigliano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Diagne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08506-w" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147856v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Moigne" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Carletti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chems Amari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bonnarde" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Richard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70350" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881998v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Salomon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Oliva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amato" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bastien" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2025.101320" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746978v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Ishikawa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Corellou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcae007" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315566v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingjie You" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Po&#322;o&#324;ska" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Jasieniecka-Gazarkiewicz" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19434" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731720v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Gu&#233;guen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick S&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Cic&#233;ron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Si Larbi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae275" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594151v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkai Zhu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangqing Li" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhong Chen" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinde Xu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Wang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae297" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758564v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Albrieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Mahieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Arrighi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.10.11.617903" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294008v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Uwizeye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Villain" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Louwagie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43030-7" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323023v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leterme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25152564231211976" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941144v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Arteaga-Sogamoso" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Ben-Gigirey" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Fraga" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2022.102356" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397402v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bolik" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schlaich" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Mukhina" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01775-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994752v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiahui Hao" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.13952" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666505v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Yang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Liu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufang Pan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac160" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479559v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenchao Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17911" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630667v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drouillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marechal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Buon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2022.108544" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423342v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deragon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schuler" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Dellero" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Si Larbi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10102680" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185953v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Billey" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Magneschi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Bedhomme" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Andres-Robin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa110" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206289v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.639276" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969120v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morabito" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R&#233;beill&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105729" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613868v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ma&#235;s" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Bournaud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14978" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527834v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Di Dato" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Barbarinaldi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Di Costanzo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Fontanarosa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61967-3" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620767v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebe H. C. F. Kooistra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Montresor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2018.09.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317924v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2019.101007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184019v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Busseni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rocha Jimenez Vieira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz157" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046577v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cagnac" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Rose" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cussac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.08.018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743654v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Godart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Sanseverino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01335-17" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046628v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Metton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14346" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852344v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Sabatino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Nylund" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bergkvist" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaraj Basu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0094-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608665v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Orefice" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Amoresano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.27" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622469v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iole Di Capua" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Maffucci" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondo Pannone" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Mazzocchi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Biffali" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175662" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758726v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sabia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Di Capua" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Percopo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uttieri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11250003.2016.1276639" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534460v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Dell&#8217;aquila" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria I. Ferrante" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gherardi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cosentino Lagomarsino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera D&#8217;alcal&#224;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02084-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528511v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Cheminant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Immacolata Ferrante" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.022418" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528507v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Musacchia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Annunziata" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Ugarte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03741-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028603v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528413v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leduc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Marechal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Dubois" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Guyot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4831" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924685v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breanna B Raymond" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne M Quarmby" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834756v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834533v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834752v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924515v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bournaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Dellero" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ma&#235;s" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834804v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924553v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Serbutoviez-Verville" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Artigas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Armanet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834781v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924537v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Conte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Stewart" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924531v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanhua Hu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangmin Gong" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834664v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837215v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Falconet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837226v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837218v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931339v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bournaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787600v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina-Juana Dolch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Falconet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285259v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411294v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932374v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758710v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylenia Carotenuto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/albertoamatoceafr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9126-5535" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147856v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Moigne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Carletti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chems Amari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bonnarde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70350" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881998v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Salomon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Oliva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amato" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bastien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2025.101320" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05285714v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ezzedine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guenzi-Tiberi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Villain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Aiese Cigliano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Diagne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08506-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594151v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkai Zhu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangqing Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhong Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinde Xu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae297" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731720v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Gu&#233;guen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick S&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Cic&#233;ron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Si Larbi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae275" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746978v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Ishikawa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Corellou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcae007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315566v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingjie You" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Po&#322;o&#324;ska" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Jasieniecka-Gazarkiewicz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19434" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758564v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Albrieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Mahieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Arrighi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.10.11.617903" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323023v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leterme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25152564231211976" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941144v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Arteaga-Sogamoso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Ben-Gigirey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Fraga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2022.102356" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397402v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bolik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schlaich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Mukhina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01775-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994752v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiahui Hao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.13952" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294008v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Uwizeye" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Villain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Louwagie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43030-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666505v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Yang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Liu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufang Pan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac160" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479559v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenchao Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17911" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630667v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drouillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marechal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Buon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2022.108544" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185953v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Billey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Magneschi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Bedhomme" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Andres-Robin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa110" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206289v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.639276" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423342v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deragon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schuler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Dellero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Si Larbi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10102680" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613868v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ma&#235;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morabito" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Bournaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14978" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527834v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Di Dato" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Barbarinaldi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Di Costanzo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Fontanarosa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61967-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969120v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R&#233;beill&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105729" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620767v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebe H. C. F. Kooistra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Montresor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2018.09.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317924v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2019.101007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184019v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Busseni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rocha Jimenez Vieira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz157" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046577v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cagnac" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Rose" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cussac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.08.018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743654v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Godart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Sanseverino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01335-17" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046628v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Metton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14346" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852344v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Sabatino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Nylund" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bergkvist" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaraj Basu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0094-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622469v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iole Di Capua" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Maffucci" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondo Pannone" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Mazzocchi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Biffali" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175662" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608665v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Orefice" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Amoresano" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.27" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534460v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Dell&#8217;aquila" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria I. Ferrante" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gherardi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cosentino Lagomarsino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera D&#8217;alcal&#224;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02084-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758726v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sabia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Di Capua" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Percopo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uttieri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11250003.2016.1276639" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528511v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Cheminant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Immacolata Ferrante" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.022418" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528507v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Musacchia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Annunziata" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Ugarte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03741-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028603v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528413v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leduc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Marechal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Dubois" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Guyot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4831" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924685v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breanna B Raymond" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne M Quarmby" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834756v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834533v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834752v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924515v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bournaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Dellero" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ma&#235;s" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834804v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924553v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Serbutoviez-Verville" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Artigas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Armanet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834781v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924531v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanhua Hu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangmin Gong" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834664v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924537v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Conte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Stewart" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837215v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Falconet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837226v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837218v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931339v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bournaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787600v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina-Juana Dolch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Falconet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285259v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411294v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932374v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758710v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylenia Carotenuto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>