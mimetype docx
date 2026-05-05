--- v1 (2026-04-05)
+++ v2 (2026-05-05)
@@ -135,51 +135,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (36)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -571,295 +571,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05285714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delta-5 elongase knockout reduces docosahexaenoic acid and lipid synthesis and increases heat sensitivity in a diatom</w:t>
+                <w:t xml:space="preserve">Monogalactosyldiacylglycerol synthase isoforms play diverse roles inside and outside the diatom plastid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junkai Zhu</w:t>
+                <w:t xml:space="preserve">Nolwenn Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shuangqing Li</w:t>
+                <w:t xml:space="preserve">Yannick Sérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weizhong Chen</w:t>
+                <w:t xml:space="preserve">Félix Cicéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xinde Xu</w:t>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoping Wang</w:t>
+                <w:t xml:space="preserve">Grégory Si Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 196 (2), pp.1356-1373. </w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (12), pp.koae275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiae297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plcell/koae275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04594151v1</w:t>
+                <w:t xml:space="preserve">hal-04731720v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monogalactosyldiacylglycerol synthase isoforms play diverse roles inside and outside the diatom plastid</w:t>
+                <w:t xml:space="preserve">Delta-5 elongase knockout reduces docosahexaenoic acid and lipid synthesis and increases heat sensitivity in a diatom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nolwenn Guéguen</w:t>
+                <w:t xml:space="preserve">Junkai Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Sérès</w:t>
+                <w:t xml:space="preserve">Shuangqing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Cicéron</w:t>
+                <w:t xml:space="preserve">Weizhong Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Gros</w:t>
+                <w:t xml:space="preserve">Xinde Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Si Larbi</w:t>
+                <w:t xml:space="preserve">Xiaoping Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2024 (12), pp.koae275. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 196 (2), pp.1356-1373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plcell/koae275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiae297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04731720v2</w:t>
+                <w:t xml:space="preserve">hal-04594151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Unique Eukaryotic Sphingolipids with Temperature-Dependent Δ8-Unsaturation from the Picoalga Ostreococcus tauri</w:t>
               </w:r>
@@ -1788,51 +1788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Ezzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Uwizeye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Si Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2432,51 +2432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid Droplets in Unicellular Photosynthetic Stramenopiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4004,589 +4004,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01852344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular phylogeny of Oncaeidae (Copepoda) using nuclear ribosomal internal transcribed spacer (ITS rDNA)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Animal-like prostaglandins in marine microalgae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valeria Di Dato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iole Di Capua</w:t>
+                <w:t xml:space="preserve">Ida Orefice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Fontanarosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fulvio Maffucci</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Elio Biffali</w:t>
+                <w:t xml:space="preserve">Angela Amoresano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0175662⟩</w:t>
+              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (7), pp.1722-1726. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ismej.2017.27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622469v1</w:t>
+                <w:t xml:space="preserve">hal-01608665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Animal-like prostaglandins in marine microalgae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valeria Di Dato</w:t>
+                <w:t xml:space="preserve">Molecular phylogeny of Oncaeidae (Copepoda) using nuclear ribosomal internal transcribed spacer (ITS rDNA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iole Di Capua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fulvio Maffucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raimondo Pannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ida Orefice</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carolina Fontanarosa</w:t>
+                <w:t xml:space="preserve">Maria Grazia Mazzocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angela Amoresano</w:t>
+                <w:t xml:space="preserve">Elio Biffali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Society of Microbiologial Ecology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (7), pp.1722-1726. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (4), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ismej.2017.27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0175662⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01608665v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutrient consumption and chain tuning in diatoms exposed to storm-like turbulence</w:t>
+                <w:t xml:space="preserve">ITS2 in calanoid copepods: reconstructing phylogenetic relationships and identifying a newly introduced species in the Mediterranean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gianluca Dell’aquila</w:t>
+                <w:t xml:space="preserve">L. Sabia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria I. Ferrante</w:t>
+                <w:t xml:space="preserve">I. Di Capua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Gherardi</w:t>
+                <w:t xml:space="preserve">I. Percopo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Cosentino Lagomarsino</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Uttieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Amato</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-02084-6⟩</w:t>
+              <w:t xml:space="preserve">European Zoological Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 84 (1), pp.104-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/11250003.2016.1276639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01534460v1</w:t>
+                <w:t xml:space="preserve">hal-04758726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ITS2 in calanoid copepods: reconstructing phylogenetic relationships and identifying a newly introduced species in the Mediterranean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutrient consumption and chain tuning in diatoms exposed to storm-like turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianluca Dell’aquila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Sabia</w:t>
+                <w:t xml:space="preserve">Maria I. Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Di Capua</w:t>
+                <w:t xml:space="preserve">Marco Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Percopo</w:t>
+                <w:t xml:space="preserve">Marco Cosentino Lagomarsino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Uttieri</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maurizio Ribera D’alcalà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Zoological Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 84 (1), pp.104-115. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.1828. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/11250003.2016.1276639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-02084-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04758726v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01534460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regulation of chain length in two diatoms as a growth-fragmentation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Gherardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4689,51 +4689,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine diatoms change their gene expression profile when exposed to microscale turbulence under nutrient replete conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Dell’aquila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Musacchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4804,289 +4804,155 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine diatoms change their gene expression profile when exposed to microscale turbulence under nutrient replete conditions</w:t>
-[...124 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Genome engineering empowers the diatom Phaeodactylum tricornutum for biotechnology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...9 lines deleted...]
-            <w:pPr/>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayza Daboussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayza Daboussi</w:t>
+                <w:t xml:space="preserve">Sophie Leduc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Leduc</w:t>
+                <w:t xml:space="preserve">Alan Marechal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Marechal</w:t>
+                <w:t xml:space="preserve">Gwendoline Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Guyot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, pp.3831. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms4831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5096,51 +4962,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary study of the metatranscriptomic and metagenomic of Sanguina nivaloides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guenzi-Tiberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5149,123 +5015,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Ezzedine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaelle Villain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Breanna B Raymond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynne M Quarmby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Snow Algae Meeting 6th-7th November 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Bodo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary significance of the bilayer properties for the disappearance of betaine lipids in seed plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bolik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5324,73 +5190,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRN France-Japan Frontiers in Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Kyoto, Japan. pp.275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betaine Lipid synthase overexpression in higher plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5432,73 +5298,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESPL 2023 (European Symposium of Plant Lipids)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary significance of the bilayer properties for the disappearance of betaine lipids in seed plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bolik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5557,176 +5423,176 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th RFMF Webinar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Webinar, France. pp.275</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Ecolomics” approach to marine mangrove decomposers: lipidomics, genomics, and transcriptomics applied to ecophysiology of Aurantiochytrium limacinum life stages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bournaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bournaud</w:t>
+                <w:t xml:space="preserve">Younès Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Maës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème journée du GIS IMBL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5736,51 +5602,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betaine Lipids production in higher plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5822,198 +5688,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Plant Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lincoln, Nebraska, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of digalactosyldiacylglycerol synthases in the model diatom Phaeodactylum tricornutum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Serbutoviez-Verville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Serbutoviez-Verville</w:t>
+                <w:t xml:space="preserve">Diego Artigas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 International Symposium on Plant Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Lincoln, Ne, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary significance of the bilayer properties for the disappearance of betaine lipids in seed plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bolik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6072,471 +5938,471 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXII Congrès du Groupe d'Etudes des Membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Autrans, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of digalactosyldiacylglycerol synthases in the model diatom Phaeodactylum tricornutum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Sérès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Armanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanhua Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yangmin Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Plant Lipids, ISPL 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04924531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betaine Lipids overexpression in higher plants.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of green microalgae collected in the snowpack at high-elevations (&gt;2,000 m. a.s.l.) in the French Alps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jade Ezzedine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Villain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melissa Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Stewart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Louwagie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Plant Lipids</w:t>
+              <w:t xml:space="preserve">International Symposium of Plant Lipid</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04834664v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of green microalgae collected in the snowpack at high-elevations (&gt;2,000 m. a.s.l.) in the French Alps</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Betaine Lipids overexpression in higher plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Jouhet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium of Plant Lipid</w:t>
+              <w:t xml:space="preserve">International Symposium of Plant Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04924537v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of glycerolipid synthases in Phaeodactylum tricornutum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Cicéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Falconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6555,113 +6421,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alg’in Provence, European Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of MonoGalactosylDiacylGlycerol synthases in the model diatom Phaeodactylum tricornutum using CRISPR-Cas9 technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Cicéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Falconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6680,113 +6546,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème journée du GIS IMBL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of glycerolipid synthases in Phaeodactylum tricornutum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Guéguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Cicéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Falconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6805,301 +6671,301 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glyco@Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Autrans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04837218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The zoosporic stage of the marine mangrove decomposer Aurantiochytrium limacinum: physiology, lipid metabolism and transcriptional dynamics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Maës</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Morabito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Younès Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Schuler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème journée du GIS IMBL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04931339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloroplasts with four membranes: what consequences for the homeostasis of lipids in model microalgae?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Salvaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Lupette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lina-Juana Dolch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Falconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Jacques Monod, analyses moléculaires de l'organisation et du remodelage des membranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Roscoff, France. 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7109,51 +6975,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPHINGOLIPIDS AND Δ8-SPHINGOLIPID DESATURASE FROM THE PICOALGA OSTREOCOCCUS TAURI AND INVOLVEMENT IN TEMPERATURE ACCLIMATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toshiki Ishikawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7188,51 +7054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Corellou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7242,51 +7108,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ENHANCED TRIACYLGLYCEROL PRODUCTIVITY AND EXTRACTABILITY IN AN ENGINEERED MICROALGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Le Moigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7308,73 +7174,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Amato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : EP20220306024. 2022, https://worldwide.espacenet.com/patent/search/family/083081639/publication/WO2024008896A1?q=pn%3DWO2024008896A1&amp;queryLang=en%3Ade%3Afr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04411294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for the production of triacylglycerides and fatty acids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7422,51 +7288,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Rébeillé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : WO2019149733A1. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7476,125 +7342,125 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLANKTONIC CALANOIDS EMBARK INTO THE “OMICS ERA”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ylenia Carotenuto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Copepod Studies – Distribution, Biology and Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 978-1-53612-593-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04758710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId239"/>
+      <w:footerReference w:type="default" r:id="rId238"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7662,51 +7528,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="85423BC1"/>
+    <w:nsid w:val="A91A7356"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7893,51 +7759,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/albertoamatoceafr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9126-5535" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147856v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Moigne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Carletti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chems Amari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bonnarde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70350" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881998v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Salomon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Oliva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amato" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bastien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2025.101320" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05285714v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ezzedine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guenzi-Tiberi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Villain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Aiese Cigliano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Diagne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08506-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594151v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkai Zhu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangqing Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhong Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinde Xu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Wang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae297" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731720v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Gu&#233;guen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick S&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Cic&#233;ron" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Si Larbi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae275" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746978v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Ishikawa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Corellou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcae007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315566v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingjie You" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Po&#322;o&#324;ska" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Jasieniecka-Gazarkiewicz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19434" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758564v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Albrieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Mahieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Arrighi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.10.11.617903" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323023v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leterme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25152564231211976" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941144v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Arteaga-Sogamoso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Ben-Gigirey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Fraga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2022.102356" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397402v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bolik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schlaich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Mukhina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01775-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994752v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiahui Hao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.13952" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294008v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Uwizeye" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Villain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Louwagie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43030-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666505v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Yang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Liu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufang Pan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac160" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479559v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenchao Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17911" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630667v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drouillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marechal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Buon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2022.108544" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185953v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Billey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Magneschi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Bedhomme" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Andres-Robin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa110" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206289v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.639276" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423342v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deragon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schuler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Dellero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Si Larbi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10102680" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613868v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ma&#235;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morabito" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Bournaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14978" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527834v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Di Dato" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Barbarinaldi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Di Costanzo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Fontanarosa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61967-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969120v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R&#233;beill&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105729" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620767v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebe H. C. F. Kooistra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Montresor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2018.09.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317924v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2019.101007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184019v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Busseni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rocha Jimenez Vieira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz157" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046577v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cagnac" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Rose" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cussac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.08.018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743654v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Godart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Sanseverino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01335-17" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046628v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Metton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14346" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852344v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Sabatino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Nylund" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bergkvist" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaraj Basu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0094-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622469v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iole Di Capua" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Maffucci" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondo Pannone" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Mazzocchi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Biffali" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175662" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608665v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Orefice" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Amoresano" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.27" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534460v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Dell&#8217;aquila" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria I. Ferrante" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gherardi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cosentino Lagomarsino" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera D&#8217;alcal&#224;" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02084-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758726v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sabia" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Di Capua" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Percopo" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uttieri" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11250003.2016.1276639" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528511v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Cheminant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Immacolata Ferrante" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.022418" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528507v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Musacchia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Annunziata" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Ugarte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03741-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028603v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528413v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leduc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Marechal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Dubois" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Guyot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4831" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924685v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breanna B Raymond" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne M Quarmby" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834756v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834533v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834752v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924515v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bournaud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Dellero" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ma&#235;s" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834804v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924553v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Serbutoviez-Verville" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Artigas" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Armanet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834781v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924531v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanhua Hu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangmin Gong" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834664v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924537v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Conte" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Stewart" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837215v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Falconet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837226v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837218v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931339v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bournaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787600v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina-Juana Dolch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Falconet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285259v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411294v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932374v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758710v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylenia Carotenuto" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/albertoamatoceafr" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9126-5535" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05147856v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Moigne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Carletti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chems Amari" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bonnarde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Richard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70350" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881998v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Salomon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Oliva" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amato" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bastien" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2025.101320" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05285714v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Ezzedine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guenzi-Tiberi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Villain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Aiese Cigliano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Diagne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-025-08506-w" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731720v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Gu&#233;guen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick S&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Cic&#233;ron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Si Larbi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae275" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594151v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junkai Zhu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuangqing Li" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weizhong Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinde Xu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoping Wang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae297" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746978v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshiki Ishikawa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Domergue" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Corellou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcae007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04315566v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingjie You" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ada Po&#322;o&#324;ska" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Jasieniecka-Gazarkiewicz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19434" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758564v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Albrieux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Mahieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Arrighi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.10.11.617903" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323023v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leterme" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25152564231211976" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941144v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Arteaga-Sogamoso" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Ben-Gigirey" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Fraga" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2022.102356" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397402v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bolik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Schlaich" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tetiana Mukhina" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12915-023-01775-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994752v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mar&#233;chal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiahui Hao" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.13952" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04294008v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Uwizeye" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Villain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Louwagie" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-43030-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666505v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Yang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jin Liu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yufang Pan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiac160" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479559v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenchao Chen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.17911" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03630667v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drouillard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Poulet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Marechal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Buon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2022.108544" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185953v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Billey" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Magneschi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Bedhomme" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Andres-Robin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa110" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206289v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Salvaing" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.639276" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423342v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deragon" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schuler" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Dellero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Si Larbi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10102680" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613868v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ma&#235;s" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morabito" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline C. Bournaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14978" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527834v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Di Dato" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Barbarinaldi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Di Costanzo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Fontanarosa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-61967-3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969120v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R&#233;beill&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105729" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620767v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiebe H. C. F. Kooistra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Montresor" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.protis.2018.09.005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02317924v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plipres.2019.101007" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184019v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greta Busseni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Rocha Jimenez Vieira" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pierella Karlusich" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msz157" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046577v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cagnac" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Rose" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cussac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2018.08.018" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743654v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Godart" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Sanseverino" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8203;mohamed Barakat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.01335-17" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046628v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Metton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14346" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852344v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Sabatino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;ran Nylund" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Bergkvist" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swaraj Basu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41396-018-0094-0" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608665v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ida Orefice" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Amoresano" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2017.27" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622469v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iole Di Capua" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fulvio Maffucci" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimondo Pannone" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Grazia Mazzocchi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elio Biffali" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0175662" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758726v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sabia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Di Capua" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Percopo" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Uttieri" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/11250003.2016.1276639" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01534460v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Dell&#8217;aquila" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria I. Ferrante" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Gherardi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Cosentino Lagomarsino" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Ribera D&#8217;alcal&#224;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-02084-6" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528511v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bouly" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Cheminant" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Immacolata Ferrante" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.022418" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528507v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Musacchia" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossella Annunziata" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Ugarte" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-03741-6" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528413v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayza Daboussi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Leduc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Marechal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Dubois" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Guyot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms4831" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924685v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breanna B Raymond" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynne M Quarmby" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834756v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834533v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834752v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924515v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bournaud" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Dellero" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ma&#235;s" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834804v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924553v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Serbutoviez-Verville" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Artigas" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Armanet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834781v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924531v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanhua Hu" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yangmin Gong" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924537v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Conte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Stewart" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834664v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837215v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Falconet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837226v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837218v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04931339v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bournaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787600v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina-Juana Dolch" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Falconet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285259v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04411294v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932374v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758710v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ylenia Carotenuto" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>