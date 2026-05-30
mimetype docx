--- v0 (2026-03-27)
+++ v1 (2026-05-30)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Magnetoelectric Effects in Composite structures by FEM-BEM coupling</w:t>
+                <w:t xml:space="preserve">A FEM-BEM coupling strategy for the modeling of magnetoelectric effects in composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Urdaneta-Calzadilla</w:t>
+                <w:t xml:space="preserve">A Urdaneta-Calzadilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Galopin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Innocent Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Meunier</w:t>
+                <w:t xml:space="preserve">B Bannwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 59 (5), </w:t>
+              <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 151, pp.41-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3235211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enganabound.2023.02.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03933752v1</w:t>
+                <w:t xml:space="preserve">hal-03798171v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A FEM-BEM coupling strategy for the modeling of magnetoelectric effects in composite structures</w:t>
+                <w:t xml:space="preserve">Modeling of Magnetoelectric Effects in Composite structures by FEM-BEM coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Urdaneta-Calzadilla</w:t>
+                <w:t xml:space="preserve">Alberto Urdaneta-Calzadilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Galopin</w:t>
+                <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Bannwarth</w:t>
+                <w:t xml:space="preserve">Gerard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 151, pp.41-55. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enganabound.2023.02.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2023.3235211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798171v2</w:t>
+                <w:t xml:space="preserve">hal-03933752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Surface LC-resonant Metamaterials: from Circuit Model to Modal Theory and Efficient Numerical Methods</w:t>
               </w:r>
@@ -674,64 +674,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEM-BEM modeling of nonlinear magnetoelectric effects in heterogeneous composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Urdaneta-Calzadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -799,103 +799,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of magnetoelectric effects in composite structures by FEM-BEM coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Urdaneta-Calzadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innocent Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerard Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Biennial IEEE Conference on Electromagnetic Field Computation (IEEE-CEFC'2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Denver, United States</w:t>
@@ -924,64 +924,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un couplage FEM-BEM pour la modélisation de composites magnétoélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Urdaneta-Calzadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1032,64 +1032,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un couplage FEM-BEM pour la modélisation de composites magnétoélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Urdaneta-Calzadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1140,77 +1140,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A FEM-BEM multiphysics coupling for the modeling of magnetoelectric composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Urdaneta-Calzadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1261,77 +1261,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A FEM-BEM coupling for the modeling of linear magnetoelectric effects in composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Urdaneta-Calzadilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Chadebec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Galopin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Niyonzima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1766,51 +1766,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328266v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urdaneta-Calzadilla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galopin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Niyonzima" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meunier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3339088" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03933752v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Urdaneta-Calzadilla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galopin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Niyonzima" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Meunier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3235211" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798171v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Urdaneta-Calzadilla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Galopin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bannwarth" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2023.02.034" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194948v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Br&#233;ard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Guichon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2952541" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114177v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808722v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674651v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chadebec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Niyonzima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717853v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264866v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264870v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985864v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04210641v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Urdaneta Calzadilla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALT034" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328266v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Urdaneta-Calzadilla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Galopin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Niyonzima" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chadebec" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meunier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3339088" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798171v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Urdaneta-Calzadilla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Galopin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Innocent Niyonzima" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bannwarth" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2023.02.034" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03933752v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Urdaneta-Calzadilla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Galopin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Meunier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2023.3235211" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194948v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Kr&#228;henb&#252;hl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Scorretti" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Br&#233;ard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Vollaire" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Guichon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2952541" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114177v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Meunier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03808722v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674651v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Chadebec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Niyonzima" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717853v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264866v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264870v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985864v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Guichon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04210641v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Urdaneta Calzadilla" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023GRALT034" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>