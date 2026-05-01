--- v0 (2026-04-04)
+++ v1 (2026-05-01)
@@ -498,1597 +498,1597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05244896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of a multimetric index based on phytoplankton to evaluate the ecological quality of French large rivers: The IPHYGE index</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of water nutrient concentrations on stream macroinvertebrate community stoichiometry: a large-scale study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Gautreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112303⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4, pp.e69. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04789085v1</w:t>
+                <w:t xml:space="preserve">hal-04782453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of water nutrient concentrations on stream macroinvertebrate community stoichiometry: a large-scale study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Performance of a multimetric index based on phytoplankton to evaluate the ecological quality of French large rivers: The IPHYGE index</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Gautreau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emilie Prygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4, pp.e69. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 166, pp.112303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.441⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2024.112303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04782453v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Micropollutants to Trait Syndromes across Freshwater Diatom, Macroinvertebrate, and Fish Assemblages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Machine learning techniques to characterize functional traits of plankton from image data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Alric</w:t>
+                <w:t xml:space="preserve">Eric C. Orenstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Dézerald</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Billoir</w:t>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Coulaud</w:t>
+                <w:t xml:space="preserve">Frédéric Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Érica C. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w14081184⟩</w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (8), pp.1647-1669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/lno.12101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03738769v1</w:t>
+                <w:t xml:space="preserve">hal-03482282v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between Physico-Chemical Parameters and Taxonomic Structure of Benthic Macroinvertebrate Assemblages in Streams of West Cameroon</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linking Micropollutants to Trait Syndromes across Freshwater Diatom, Macroinvertebrate, and Fish Assemblages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Leprêtre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14 (9), pp.1490. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w14091490⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 14 (8), pp.1184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w14081184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738680v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A database of West European headwater macroinvertebrate stoichiometric traits</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Felten</w:t>
+                <w:t xml:space="preserve">Relationships between Physico-Chemical Parameters and Taxonomic Structure of Benthic Macroinvertebrate Assemblages in Streams of West Cameroon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Kengne Fotsing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Foto Menbohan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (9), pp.1490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w14091490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/geb.13413⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03451714v1</w:t>
+                <w:t xml:space="preserve">hal-03738680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons from linking bio‐ and ecological traits to stoichiometric traits in stream macroinvertebrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">A database of West European headwater macroinvertebrate stoichiometric traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.9605⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (1), pp.4-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922839v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning techniques to characterize functional traits of plankton from image data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+                <w:t xml:space="preserve">Lessons from linking bio‐ and ecological traits to stoichiometric traits in stream macroinvertebrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Maps</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabio Benedetti</w:t>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 67 (8), pp.1647-1669. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (12), </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/lno.12101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.9605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03482282v2</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological feedback of unprecedented hydromorphological side channel restoration along the Upper Rhine (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BactoTraits – A functional trait database to evaluate how natural and man-induced changes influence the assembly of bacterial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Zeghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Tremolières</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pascale Bauda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 848 (7), pp.1593-1609. </w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130, pp.108047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-021-04549-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.108047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03709444v1</w:t>
+                <w:t xml:space="preserve">hal-03359287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How diatom-, invertebrate- and fish-based diagnostic tools can support the ecological assessment of rivers in a multi-pressure context: Temporal trends over the past two decades in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+                <w:t xml:space="preserve">Comparison of markers for the monitoring of freshwater benthic biodiversity through DNA metabarcoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentile Francesco Ficetola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Valentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143915⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Environmental DNA for Biodiversity and Ecosystem Monitoring, 30 (13), pp.3189-3202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03100921v1</w:t>
+                <w:t xml:space="preserve">hal-03100928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphological vs. DNA metabarcoding approaches for the evaluation of stream ecological status with benthic invertebrates: Testing different combinations of markers and strategies of data filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+                <w:t xml:space="preserve">Alice Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Valentini</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gentile Francesco Ficetola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Environmental DNA for Biodiversity and Ecosystem Monitoring, 30 (13), pp.3203-3220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mec.15723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BactoTraits – A functional trait database to evaluate how natural and man-induced changes influence the assembly of bacterial communities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+                <w:t xml:space="preserve">How diatom-, invertebrate- and fish-based diagnostic tools can support the ecological assessment of rivers in a multi-pressure context: Temporal trends over the past two decades in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Bauda</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.108047⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 762, pp.143915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359287v1</w:t>
+                <w:t xml:space="preserve">hal-03100921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of markers for the monitoring of freshwater benthic biodiversity through DNA metabarcoding</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biological feedback of unprecedented hydromorphological side channel restoration along the Upper Rhine (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Grac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Combroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tremolières</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Environmental DNA for Biodiversity and Ecosystem Monitoring, 30 (13), pp.3189-3202. </w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 848 (7), pp.1593-1609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.15632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10750-021-04549-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100928v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03709444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating invertebrate biodiversity around large wood: taxonomic vs functional metrics</w:t>
               </w:r>
@@ -2472,51 +2472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tremolieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Combroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15, pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3005,51 +3005,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxence Dumortier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Prygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3087,64 +3087,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BactoTrait - A functional trait database to evaluate how contaminants govern the assembly of bacterial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Zeghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3588,51 +3588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Combroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">0° Symposium for European Freshwater, Olomouc, République Thèque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic</w:t>
@@ -3674,51 +3674,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retours sur la restauration écologique d’une ancienne gravière et de zones humides en plaine alluviale rhénane (site du Woerr, Lauterbourg) et leurs suivis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Combroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3812,64 +3812,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Combroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Tremolieres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4185,51 +4185,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phytoplankton communities in French large rivers : A comparative study of the ability of different metrics to highlight anthropogenic pressures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Prygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4386,273 +4386,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi des communautés de macro-invertébrés dans les bras restaurés du Rhin en plaine d'Alsace</w:t>
+                <w:t xml:space="preserve">Colonisation par les macro-invertébrés de milieux lentiques nouvellement restaurés en Plaine d'Alsace.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Combroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Conférence nationale REVER et Dynamiser Restauration fonctionnelle et durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Strasbourg, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265611v1</w:t>
+                <w:t xml:space="preserve">hal-01265862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonisation par les macro-invertébrés de milieux lentiques nouvellement restaurés en Plaine d'Alsace.</w:t>
+                <w:t xml:space="preserve">Suivi des communautés de macro-invertébrés dans les bras restaurés du Rhin en plaine d'Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Combroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tremolieres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Conférence nationale REVER et Dynamiser Restauration fonctionnelle et durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Strasbourg, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265862v1</w:t>
+                <w:t xml:space="preserve">hal-01265611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4876,51 +4876,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIPCEAU : Développement d'un Indicateur Phytoplancton pour l'évaluation de l'état écologique des Grands Cours d'Eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Prygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4968,51 +4968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIPCEAU : Développement d’un Indicateur Phytoplancton pour l’évaluation de l’état écologique des Grands Cours d’Eau - Action 1 : Revue des indicateurs européens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Prygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplace-Treyture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5043,51 +5043,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un indicateur phytoplancton très grands cours d’eau : Présentation et bilan de la base de données nationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Prygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lasseron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5142,332 +5142,332 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic écologique multi-compartiments des cours d’eau. Action 1 : définition des conditions de référence pour les Grands Cours d’Eau (GCE) et les Très Grands Cours d’Eau (TGCE), action 2 : proposition d’une version opérationnelle de l’indice I2M2-GCE et action 3 : proposition d’un outil diagnostique pour les Grands Cours d’Eau</w:t>
+                <w:t xml:space="preserve">Diagnostic écologique multi-compartiments des cours d’eau. Action 7 : Développement d’un indice biologique pour les cours d’eau de Mayotte, fondé sur la macrofaune benthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Vellinger</w:t>
+                <w:t xml:space="preserve">Nathalie Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Chardon</w:t>
+                <w:t xml:space="preserve">Lucie Houviez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Livia Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport Université de Lorraine (LIEC) pour l’OFB. 2020, 88 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport Université de Lorraine (LIEC) pour l’OFB. 2020, 81 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03221415v1</w:t>
+                <w:t xml:space="preserve">hal-03221418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic écologique multi-compartiments des cours d’eau. Action 7 : Développement d’un indice biologique pour les cours d’eau de Mayotte, fondé sur la macrofaune benthique</w:t>
+                <w:t xml:space="preserve">Diagnostic écologique multi-compartiments des cours d’eau. Action 1 : définition des conditions de référence pour les Grands Cours d’Eau (GCE) et les Très Grands Cours d’Eau (TGCE), action 2 : proposition d’une version opérationnelle de l’indice I2M2-GCE et action 3 : proposition d’un outil diagnostique pour les Grands Cours d’Eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vellinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Chardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport Université de Lorraine (LIEC) pour l’OFB. 2020, 88 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mary</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-03221418v1</w:t>
+                <w:t xml:space="preserve">hal-03221415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un indice biologique pour les cours d’eau de Mayotte, fondé sur la macrofaune benthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Houviez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5774,51 +5774,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549448v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Meyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2026.51.9565" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011887v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P Mondy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179218" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244896v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Meka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina a E van der Zon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71823" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789085v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Prygiel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112303" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782453v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Gautreau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.441" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738769v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14081184" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738680v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Kengne Fotsing" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Foto Menbohan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14091490" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451714v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13413" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9605" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482282v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Orenstein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maps" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica C. Becker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12101" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709444v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Combroux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tremoli&#232;res" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-021-04549-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100921v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143915" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100929v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Francesco Ficetola" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15723" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03359287v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Zeghal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108047" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100928v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15632" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100939v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Magliozzi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Robertson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Grabowski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-020-00745-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102205v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio&#8208;polatera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13381" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022773v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Auzeric" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Courte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fernadez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gaillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034895v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tremolieres" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.15.12" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05479842v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Vanderborght" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252357v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Camoin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herschel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villefourceix-Gimenez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05479402v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252352v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112972v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Dumortier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140644v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemmel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140643v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03138053v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03138094v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022772v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fernandez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Georges" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104469v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065782v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tremolieres" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265621v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staentzel Cybill" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Georges" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266266v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Combroux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112986v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140516v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Mondy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265611v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265862v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136578v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369661v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie J Mary" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houviez Lucie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomez Livia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usseglio-Polatera Philippe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099620v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116703v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232454v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasseron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03221415v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vellinger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chardon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03221418v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mary" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Houviez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Gomez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03221409v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00974842v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012STRAH015" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549448v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Meyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2026.51.9565" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011887v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P Mondy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179218" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244896v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Meka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina a E van der Zon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71823" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782453v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Gautreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.441" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789085v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Prygiel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112303" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482282v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Orenstein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maps" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica C. Becker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12101" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738769v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14081184" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738680v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Kengne Fotsing" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Foto Menbohan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14091490" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451714v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13413" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922839v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9605" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03359287v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Zeghal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108047" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100928v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Francesco Ficetola" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15632" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100929v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15723" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100921v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143915" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709444v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Combroux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tremoli&#232;res" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-021-04549-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100939v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Magliozzi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Robertson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Grabowski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-020-00745-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102205v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio&#8208;polatera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13381" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022773v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Auzeric" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Courte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fernadez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gaillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034895v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tremolieres" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.15.12" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05479842v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Vanderborght" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252357v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Camoin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herschel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villefourceix-Gimenez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05479402v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252352v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112972v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Dumortier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140644v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemmel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140643v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03138053v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03138094v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022772v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fernandez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Georges" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104469v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065782v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tremolieres" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265621v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staentzel Cybill" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Georges" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266266v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Combroux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112986v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140516v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Mondy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265862v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265611v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136578v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369661v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie J Mary" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houviez Lucie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomez Livia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usseglio-Polatera Philippe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099620v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116703v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232454v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasseron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03221418v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mary" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Houviez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Gomez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03221415v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vellinger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chardon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03221409v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00974842v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012STRAH015" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>