--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -736,1359 +736,1359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning techniques to characterize functional traits of plankton from image data</w:t>
+                <w:t xml:space="preserve">Relationships between Physico-Chemical Parameters and Taxonomic Structure of Benthic Macroinvertebrate Assemblages in Streams of West Cameroon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric C. Orenstein</w:t>
+                <w:t xml:space="preserve">Joséphine Kengne Fotsing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
+                <w:t xml:space="preserve">Samuel Foto Menbohan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Maps</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/lno.12101⟩</w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (9), pp.1490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/w14091490⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03482282v2</w:t>
+                <w:t xml:space="preserve">hal-03738680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking Micropollutants to Trait Syndromes across Freshwater Diatom, Macroinvertebrate, and Fish Assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Water</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (8), pp.1184. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/w14081184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03738769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships between Physico-Chemical Parameters and Taxonomic Structure of Benthic Macroinvertebrate Assemblages in Streams of West Cameroon</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Foto Menbohan</w:t>
+                <w:t xml:space="preserve">A database of West European headwater macroinvertebrate stoichiometric traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Beck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/w14091490⟩</w:t>
+              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (1), pp.4-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/geb.13413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03738680v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A database of West European headwater macroinvertebrate stoichiometric traits</w:t>
+                <w:t xml:space="preserve">Lessons from linking bio‐ and ecological traits to stoichiometric traits in stream macroinvertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miriam Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Felten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/geb.13413⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.9605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451714v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lessons from linking bio‐ and ecological traits to stoichiometric traits in stream macroinvertebrates</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Billoir</w:t>
+                <w:t xml:space="preserve">Machine learning techniques to characterize functional traits of plankton from image data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric C. Orenstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina-Dorothée Ayata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Felten</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+                <w:t xml:space="preserve">Frédéric Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Érica C. Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 12 (12), </w:t>
+              <w:t xml:space="preserve">Limnology and Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 67 (8), pp.1647-1669. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.9605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/lno.12101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922839v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03482282v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BactoTraits – A functional trait database to evaluate how natural and man-induced changes influence the assembly of bacterial communities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological feedback of unprecedented hydromorphological side channel restoration along the Upper Rhine (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Grac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+                <w:t xml:space="preserve">Isabelle Combroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emna Zeghal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Albin Meyer</w:t>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Bauda</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michèle Tremolières</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Indicators</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 130, pp.108047. </w:t>
+              <w:t xml:space="preserve">Hydrobiologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 848 (7), pp.1593-1609. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.108047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10750-021-04549-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03359287v1</w:t>
+                <w:t xml:space="preserve">hal-03709444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of markers for the monitoring of freshwater benthic biodiversity through DNA metabarcoding</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bonin</w:t>
+                <w:t xml:space="preserve">How diatom-, invertebrate- and fish-based diagnostic tools can support the ecological assessment of rivers in a multi-pressure context: Temporal trends over the past two decades in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.15632⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 762, pp.143915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143915⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03100928v1</w:t>
+                <w:t xml:space="preserve">hal-03100921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological vs. DNA metabarcoding approaches for the evaluation of stream ecological status with benthic invertebrates: Testing different combinations of markers and strategies of data filtering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BactoTraits – A functional trait database to evaluate how natural and man-induced changes influence the assembly of bacterial communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Cébron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Zeghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gentile Francesco Ficetola</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Bauda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mec.15723⟩</w:t>
+              <w:t xml:space="preserve">Ecological Indicators</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130, pp.108047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolind.2021.108047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100929v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03359287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How diatom-, invertebrate- and fish-based diagnostic tools can support the ecological assessment of rivers in a multi-pressure context: Temporal trends over the past two decades in France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Dézerald</w:t>
+                <w:t xml:space="preserve">Comparison of markers for the monitoring of freshwater benthic biodiversity through DNA metabarcoding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentile Francesco Ficetola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Valentini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143915⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Environmental DNA for Biodiversity and Ecosystem Monitoring, 30 (13), pp.3189-3202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.15632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03100921v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological feedback of unprecedented hydromorphological side channel restoration along the Upper Rhine (France)</w:t>
+                <w:t xml:space="preserve">Morphological vs. DNA metabarcoding approaches for the evaluation of stream ecological status with benthic invertebrates: Testing different combinations of markers and strategies of data filtering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Corinne Grac</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Valentini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Combroux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gentile Francesco Ficetola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrobiologia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 848 (7), pp.1593-1609. </w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Environmental DNA for Biodiversity and Ecosystem Monitoring, 30 (13), pp.3203-3220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10750-021-04549-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mec.15723⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03709444v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating invertebrate biodiversity around large wood: taxonomic vs functional metrics</w:t>
               </w:r>
@@ -2198,269 +2198,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional traits of hyporheic and benthic invertebrates reveal importance of wood‐driven geomorphological processes in rivers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chiara Magliozzi</w:t>
+                <w:t xml:space="preserve">Nouvelle localités de Tricholeiochiton fagesii (Guignard, 1879) en France (Trichoptera, Hydroptilidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Usseglio‐polatera</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eva Auzeric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Courte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fernadez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Functional Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ephemera : Theory and Politics in Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03102205v1</w:t>
+                <w:t xml:space="preserve">hal-03022773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelle localités de Tricholeiochiton fagesii (Guignard, 1879) en France (Trichoptera, Hydroptilidae)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Courte</w:t>
+                <w:t xml:space="preserve">Functional traits of hyporheic and benthic invertebrates reveal importance of wood‐driven geomorphological processes in rivers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Magliozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Fernadez</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Usseglio‐polatera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albin Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Grabowski</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ephemera : Theory and Politics in Organization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Functional Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33 (9), pp.1758-1770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2435.13381⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022773v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03102205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les macrophytes sont-ils de bons candidats pour l'évaluation du succès d'une restauration ? L'exemple des anciens bras du Rhin reconnectés</w:t>
               </w:r>
@@ -2472,51 +2472,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Tremolieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Combroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 15, pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3087,64 +3087,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BactoTrait - A functional trait database to evaluate how contaminants govern the assembly of bacterial communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Cébron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Zeghal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3588,51 +3588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Nicolas Beisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Georges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Combroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">0° Symposium for European Freshwater, Olomouc, République Thèque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Olomouc, Czech Republic</w:t>
@@ -3674,51 +3674,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retours sur la restauration écologique d’une ancienne gravière et de zones humides en plaine alluviale rhénane (site du Woerr, Lauterbourg) et leurs suivis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Combroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Rozan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3812,64 +3812,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Combroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Tremolieres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4386,273 +4386,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colonisation par les macro-invertébrés de milieux lentiques nouvellement restaurés en Plaine d'Alsace.</w:t>
+                <w:t xml:space="preserve">Suivi des communautés de macro-invertébrés dans les bras restaurés du Rhin en plaine d'Alsace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Combroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Tremolieres</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Conférence nationale REVER et Dynamiser Restauration fonctionnelle et durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Strasbourg, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265862v1</w:t>
+                <w:t xml:space="preserve">hal-01265611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi des communautés de macro-invertébrés dans les bras restaurés du Rhin en plaine d'Alsace</w:t>
+                <w:t xml:space="preserve">Colonisation par les macro-invertébrés de milieux lentiques nouvellement restaurés en Plaine d'Alsace.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Grac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Combroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème Conférence nationale REVER et Dynamiser Restauration fonctionnelle et durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Strasbourg, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265611v1</w:t>
+                <w:t xml:space="preserve">hal-01265862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5142,359 +5142,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic écologique multi-compartiments des cours d’eau. Action 7 : Développement d’un indice biologique pour les cours d’eau de Mayotte, fondé sur la macrofaune benthique</w:t>
+                <w:t xml:space="preserve">Diagnostic écologique multi-compartiments des cours d’eau. Action 1 : définition des conditions de référence pour les Grands Cours d’Eau (GCE) et les Très Grands Cours d’Eau (TGCE), action 2 : proposition d’une version opérationnelle de l’indice I2M2-GCE et action 3 : proposition d’un outil diagnostique pour les Grands Cours d’Eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Coulaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Mary</w:t>
+                <w:t xml:space="preserve">Céline Vellinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Houviez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Livia Gomez</w:t>
+                <w:t xml:space="preserve">Thomas Chardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport Université de Lorraine (LIEC) pour l’OFB. 2020, 81 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport Université de Lorraine (LIEC) pour l’OFB. 2020, 88 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03221418v1</w:t>
+                <w:t xml:space="preserve">hal-03221415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic écologique multi-compartiments des cours d’eau. Action 1 : définition des conditions de référence pour les Grands Cours d’Eau (GCE) et les Très Grands Cours d’Eau (TGCE), action 2 : proposition d’une version opérationnelle de l’indice I2M2-GCE et action 3 : proposition d’un outil diagnostique pour les Grands Cours d’Eau</w:t>
+                <w:t xml:space="preserve">Diagnostic écologique multi-compartiments des cours d’eau. Action 7 : Développement d’un indice biologique pour les cours d’eau de Mayotte, fondé sur la macrofaune benthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Romain Coulaud</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Vellinger</w:t>
+                <w:t xml:space="preserve">Lucie Houviez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Chardon</w:t>
+                <w:t xml:space="preserve">Livia Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport Université de Lorraine (LIEC) pour l’OFB. 2020, 88 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport Université de Lorraine (LIEC) pour l’OFB. 2020, 81 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221415v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d’un indice biologique pour les cours d’eau de Mayotte, fondé sur la macrofaune benthique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albin Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Houviez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livia Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Usseglio-Polatera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Rapport Université de Lorraine (LIEC) pour l’AFB. 2019, 48 p</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Rapport Université de Lorraine (LIEC) pour l’OFB. 2020, 81 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5774,51 +5774,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549448v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Meyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2026.51.9565" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011887v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P Mondy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179218" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244896v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Meka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina a E van der Zon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71823" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782453v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Gautreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.441" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789085v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Prygiel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112303" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482282v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Orenstein" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maps" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica C. Becker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12101" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738769v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulaud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14081184" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738680v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Kengne Fotsing" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Foto Menbohan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14091490" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451714v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13413" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922839v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9605" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03359287v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Zeghal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108047" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100928v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Francesco Ficetola" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15632" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100929v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15723" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100921v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143915" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709444v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Combroux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tremoli&#232;res" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-021-04549-2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100939v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Magliozzi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Robertson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Grabowski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-020-00745-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102205v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio&#8208;polatera" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13381" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022773v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Auzeric" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Courte" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fernadez" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gaillard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034895v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tremolieres" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.15.12" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05479842v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Vanderborght" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252357v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Camoin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herschel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villefourceix-Gimenez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05479402v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252352v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112972v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Dumortier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140644v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemmel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140643v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03138053v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03138094v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022772v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fernandez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Georges" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104469v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065782v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tremolieres" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265621v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staentzel Cybill" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Georges" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266266v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Combroux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112986v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140516v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Mondy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265862v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265611v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136578v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369661v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie J Mary" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houviez Lucie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomez Livia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usseglio-Polatera Philippe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099620v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116703v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232454v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasseron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03221418v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mary" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Houviez" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Gomez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03221415v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vellinger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chardon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03221409v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00974842v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012STRAH015" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05549448v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soizic Morin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albin Meyer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplace-Treyture" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boutry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bertrin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/revue-set.2026.51.9565" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05011887v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Billoir" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Archaimbault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P Mondy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio-Polatera" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2025.179218" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244896v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Grac" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Labat" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Meka" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina a E van der Zon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.71823" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782453v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Beck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Gautreau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.441" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04789085v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Prygiel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2024.112303" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738680v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Kengne Fotsing" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Foto Menbohan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14091490" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03738769v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alric" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Coulaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w14081184" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03451714v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Felten" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.13413" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922839v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.9605" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03482282v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric C. Orenstein" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina-Doroth&#233;e Ayata" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maps" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;rica C. Becker" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Benedetti" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lno.12101" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03709444v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Combroux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Schmitt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tremoli&#232;res" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-021-04549-2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100921v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143915" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03359287v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie C&#233;bron" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Zeghal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bauda" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.108047" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100928v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gentile Francesco Ficetola" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boyer" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Valentini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15632" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100929v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15723" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100939v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Magliozzi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Robertson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Grabowski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00027-020-00745-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022773v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Auzeric" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Courte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fernadez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Gaillard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03102205v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Usseglio&#8208;polatera" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2435.13381" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04034895v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Tremolieres" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14758/SET-REVUE.2014.15.12" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05479842v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Vanderborght" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252357v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Camoin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Herschel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Villefourceix-Gimenez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05479402v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05252352v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112972v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Dumortier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140644v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lemmel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140643v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03138053v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03138094v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022772v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Fernandez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Nicolas Beisel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Georges" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104469v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Rozan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065782v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Tremolieres" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265621v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Staentzel Cybill" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Yves Georges" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01266266v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Combroux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04112986v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03140516v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Larras" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Mondy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265611v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265862v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05136578v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369661v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie J Mary" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houviez Lucie" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gomez Livia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Usseglio-Polatera Philippe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04099620v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04116703v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03232454v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lasseron" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03221415v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vellinger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Chardon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03221418v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mary" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Houviez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Livia Gomez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03221409v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00974842v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012STRAH015" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>