--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -675,4733 +675,4733 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sérôn, un commandant crétois de l’armée séleucide en Syrie méridionale : onomastique, dialectologie et histoire grecques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2025 : Îles de l'Égée. Eubée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05506557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bulletin épigraphique 2025 : Crète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Études Grecques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05506547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ἀπατόριος (ion. Ἀπατούριος) et Ἀπατοριών (ion. Ἀπατουριών) à Amorgos et à Paros : un cas d'étymologie populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Münchener Studien zur Sprachwissenschaft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2025 : Îles de l'Égée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Études Grecques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05506552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux inscriptions du musée du Louvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Epigraphic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.89-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19272/202513701005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Φύλαιος (Pseudo-Arcadius 167.2 Roussou ≈ Hérodien I, 133.4 Lentz) et la formation et l’accentuation des anthroponymes grecs en -αιος</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glotta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101, pp.2-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13109/glot.2025.101.1.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2024 : Îles de l'Égée. Eubée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137, pp.639-640</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04729524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2024 : Îles de l'Égée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fröhlich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137, pp.631-639</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04729523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2024 : Crète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137, pp.640-644</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04729521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2023 : Crète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 136, pp.452-454</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04729515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faux amis dans les calendriers de trois cités grecques Ἀρησιών à Délos et Ἡρησιών à Andros et à Ténos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Museum Helveticum : schweizerische Zeitschrift für klassische Altertumswissenschaft = Revue suisse pour l'étude de l'antiquité classique = Rivista svizzera di filologia classica </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80, pp.214-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5169/seals-1049881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mois Φυλαῖος à Lisos et Φυλαιών à Iasos, le culte des tribus et le rôle des groupes civiques dans quelques fêtes grecques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kernos : Revue internationale et pluridisciplinaire de religion grecque antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36, pp.113-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/kernos.4561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Rags to Riches? An Illusory Semantic Change in Ancient Greek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julián V. Méndez Dosuna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hellenic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 143, pp.189-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0075426923000575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2023 : Îles de l'Égée. Eubée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 136, pp.452</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04729519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Maria KANTIREA, Daniela SUMMA, Inscriptiones Graecae XV 2 1, Inscriptiones Cypri alphabeticae. Inscriptiones Cypri Orientalis : Citium, Pyla, Golgi, Tremithus, Idalium, Tamassus, Kafizin, Ledra, Berlin: De Gruyter, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gnomon - Kritische Zeitschrift für die gesamte Klassische Altertumswissenschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95, pp.332-338</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2023 : Îles de l'Égée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fröhlich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 136, pp.441-452</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04729517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La copie de l’hymne à Asclépios d’Apollonia d’Illyrie (SEG 65 397)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mnemosyne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 75, pp.441-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/1568525X-BJA10030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveaux décrets d’asylie trouvés à Cos : notes épigraphiques et linguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivista di Filologia e d'Istruzione Classica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 150, pp.379-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.RFIC.5.133960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une innovation divine : l’origine de l’accusatif dorien Ποτειδᾶ / Ποσειδᾶ, attique Ποσειδῶ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indogermanische Forschungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (151-168), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/if-2022-0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épigramme funéraire d’Agorakritos de Calymna, mort à Halicarnasse (IG XII 4 5, 4201)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chiron : Mitteilungen der Kommission für alte Geschichte und Epigraphik des Deutschen archäologischen Instituts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52, pp.69-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110796841-003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2022 : Crète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135, pp.538-541</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04729507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anthroponyme mycénien wa-ra-qi-si-ro (KH X 7)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kadmos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (1-2), pp.71-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/kadmos-2021-0006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Bernhard LOSCHHORN, Probleme des Altattischen : Untersuchungen zur altattischen Schriftgeschichte, zur Laut- und Formenlehre unter besonderer Berücksichtigung der poetischen ᾱ. Innsbruck, Institut für Sprachen und Literaturen der Universität Innsbruck, Bereich Sprachwissenschaft (Innsbrucker Beiträge zur Sprachwissenschaft 162), 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 117 (2), pp.99-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2022 : Îles de l'Égée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fröhlich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135, pp.521-535</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04729512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2022 : Îles de l'Égée. Eubée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135, pp.535-538</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04729514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2021 : Crète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134 (2), pp.591-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2021.8713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03468241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Mystery of the Stolen wool: a Neglected Oracular Enquiry from Dodona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julián V. Méndez Dosuna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Epigraphic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 8, pp.89-110. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19272/202513701005⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 4, pp.27-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19272/202113701002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bulletin épigraphique 2025 : Îles de l'Égée</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03092361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2021 : Îles de l'Égée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Fournier</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fröhlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Études Grecques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, 138</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 134 (2), pp.578-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2021.8713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Φύλαιος (Pseudo-Arcadius 167.2 Roussou ≈ Hérodien I, 133.4 Lentz) et la formation et l’accentuation des anthroponymes grecs en -αιος</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03468243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Raf VAN ROOY, Greece’s Labyrinth of Language : A Study in the Early Modern Discovery of Dialect Diversity, Berlin: Language Science Press, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 116 (2), pp.180-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Martti LEIWO, Marja VIERROS, Sonja DAHLGREN, Papers on Ancient Greek linguistics. Proceedings of the ninth International Colloquium on Ancient Greek Linguistics (ICAGL 9), 30 August – 1 September 2018, Helsinki, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Museum Helveticum : schweizerische Zeitschrift für klassische Altertumswissenschaft = Revue suisse pour l'étude de l'antiquité classique = Rivista svizzera di filologia classica </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (2), pp.334-335</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le ὀφημίαρχος de Kérinthos en Eubée. Une interprétation linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134 (1), pp.71-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2021.8671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le décret de Temnos en honneur de Démétrios d’Élaia et les οἰκονόμοι de la cité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 145, pp.291-303</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2021 : Îles de l'Égée. Eubée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134 (2), pp.589-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2021.8713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03468248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2020 : Îles de l'Égée. Eubée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (2), pp.563-565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2020.8660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03092376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">πετροκόλαπτον ἔπος : dialecte et langue poétique dans les inscriptions versifiées crétoises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 92 (2), pp.137-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03092365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ânes chez Ulysse: à propos du sens et de l’étymologie de grec ancien μύκλος (Lycophron, Alexandra 771 et 816)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philologus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 164, pp.107-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/phil-2018-0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A burning question. On the etymologies of Greek κήλων ‘stud’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historische Sprachforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (1), pp.4-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13109/hisp.2020.133.1.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2020 : Îles de l'Égée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fröhlich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (2), pp.552-563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2020.8660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03092374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mois macédonien Αὐδναῖος et les fêtes d’hiver pour Perséphone *Ἀϝ(ι)δνά « Invisible », « Obscure »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 122 (2), pp.489-508</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2020 : Crète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (2), pp.565-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2020.8660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03092377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2019 : Îles de l'Égée. Eubée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132 (2), pp.569-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2019.8623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03092371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2019 : Crète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132 (2), pp.570-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2019.8623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03092373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of Angelos CHANIOTIS, Supplementum Epigraphicum Graecum. Volume LXIII (2013). Leiden: Brill, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03092379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de μυκός « muet » dans l’anthroponymie grecque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Greek, Roman, and Byzantine Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (3), pp.349-365</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01869900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of Sara KACZKO, Archaic and Classical Attic Dedicatory Epigrams: An Epigraphic, Literary and Linguistic Commentary. Berlin; Boston: De Gruyter, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, BMCR 2018.06.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2018 : Crète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131 (2), pp.638-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2018.8589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2017 : Crète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 130 (2), pp.576-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2017.8534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01724055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Offrandes funéraires à Thespies : les ἐνπορίδια « sacrifices par le feu » dans IThesp. 215</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 129 (1), pp.63-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2016.8399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01444724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Swallow in Winter. ἐν + Accusative in the Cyrenaean ‘Pact of the First Settlers’ (SEG 9.3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mnemosyne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68, pp.740-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/1568525X-12341732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01444666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une stèle funéraire prétendument crétoise au British Museum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89 (1), pp.7-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01660008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lexicographie théréenne : ἀδηίζω ‘rendre invisible’ (SEG 9, 3.39)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 127, pp.177-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2014.8336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01660142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistic Notes on the Spartan ἀγωγή: βούα and βουαγός/βοαγός</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glotta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 101, pp.2-32. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 88, pp.9-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04725084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of Markus EGETMEYER, Le dialecte grec ancien de Chypre. 1. Grammaire. 2. Repertoire des inscriptions en syllabaire chypro-grec, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hellenic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 132, pp.195-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0075426912000328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 137, pp.631-639</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El supuesto alargamiento *πένσμα &gt; πεῖσμα en griego antiguo y otras cuestiones relacionadas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Die Sprache</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49, pp.217-253</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04725086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of Thomas CORSTEN, A Lexicon of Greek Personal Names. Volume VA, Coastal Asia Minor: Pontos to Ionia. Oxford: Clarendon Press, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, BMCR 2011.01.11</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An Arcadian Toast (Harmod. FGrH 319 F1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mnemosyne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 62, pp.232-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/156852511X505042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01444609v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ἐκλογιζούσθω for ἐκλογιζέσθω in IG IX.1.2(4), 798.104 : Two False Characters in Search of an Author</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 176, pp.163-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04725083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El dialecto de Tucídides V, 77 y 79</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Faventia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32-33, pp.23-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04725117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte-rendu d'Enzo Passa, Parmenide: tradizione del testo e questioni di lingua. Roma: Edizioni Quasar, 2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ΔΙΟΗΙΚΕΤΑΣ ΔΙΟΛΕΥΘΕΡΙ[̣-] (IG V.1, 700)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emerita</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 78, pp.103-127</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...3796 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04725082v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04731581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observaciones a propósito de una nueva gramática del dialecto eleo (IÉD)</w:t>
               </w:r>
@@ -5874,354 +5874,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">E pluribus unum Variation dialectale en Crète antique (VII e -V e s. av. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alcorac Alonso Déniz; Julián V. Méndez Dosuna; Enrique Nieto Izquierdo; Gilles van Heems. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contacts linguistiques en Grèce ancienne : synchronie et diachronie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MOM Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.287-312, 2024, 978-2-35668-084-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1215a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Κρῆτες διεσπαρμένοι : anthroponymie des expatriés crétois dans l’Antiquité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oreshko, Rostyslav; Réveilhac, Florian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Déplacements, migrations et contacts culturels en Méditerranée orientale dans le miroir de l’anthroponymie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04376159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">Contacts linguistiques en Grèce ancienne : synchronie et diachronie</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement historique des suffixes ‑ειᾰ/ ‑είᾱ/ ‑είη (att. ὑγίεια/ὑγιείᾱ, ion. ὑγιείη « bonne santé ») et ‑οιᾰ/ ‑οίᾱ/ ‑οίη (att. εὔπλοια, ion. εὐπλοίη « bonne navigation ») en grec ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Blanc; Isabelle Boehm. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dérivation nominale et innovations dans les langues indo‑européennes anciennes. Actes du Colloque international Dérivation nominale et innovations dans les langues indo européennes anciennes (Rouen 11-12 octobre 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-160, 2021, 9782356680730</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03092368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistic Markup and Dialectal Variants. The Perspective of the Digital Corpus Supplementum Epigraphicum Creticum (e-SEC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabel Velázquez Soriano; David Espinosa Espinosa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epigraphy in the Digital Age. Opportunities and Challenges in the Recording, Analysis and Dissemination of Epigraphic Texts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeopress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-138, 2021, 9781789699876</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...61 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeopress</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03092367v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-03092368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What’s in a drop? Making sense of ΨΑΚΑΣ in Aristophanes, Acharnians 1150–1151</w:t>
               </w:r>
@@ -7148,2133 +7148,2133 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kretschmer’s Law (vowel deletion)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Greek Language and Linguistics Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_SIM_059131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glides 4. Modern Greek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Greek Language and Linguistics Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_COM_058323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728510v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fortition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Greek Language and Linguistics Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_SIM_059129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vowel Raising/Closing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Greek Language and Linguistics Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_SIM_056996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diphthongs 4. Modern Greek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Greek Language and Linguistics Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_COM_058272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aeolic Rounding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Greek Language and Linguistics Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_COM_059102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diphthongs 3. Medieval Greek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Greek Language and Linguistics Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_COM_058272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diphthongs 2. Hellenistic Greek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Greek Language and Linguistics Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_COM_058272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glides 3. Medieval Greek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Greek Language and Linguistics Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_SIM_056996⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_COM_058323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Diphthongs 3. Medieval Greek</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semivowels 2. Medieval and Modern Greek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Greek Language and Linguistics Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_COM_058272⟩</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_COM_058644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Diphthongs 2. Hellenistic Greek</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyperdialectism. Ancient Greek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Greek Language and Linguistics Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_COM_058272⟩</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_COM_056814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Aeolic Rounding</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glides 2. Hellenistic Greek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Greek Language and Linguistics Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_COM_059102⟩</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_COM_058323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Diphthongs 4. Modern Greek</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expressive lengthening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Greek Language and Linguistics Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_COM_058272⟩</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_SIM_056767⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_COM_058323⟩</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monophthongization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Ancient Greek Language and Linguistics, vol. II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.448-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2214-448X_eagll_SIM_00000498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_COM_058644⟩</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apocope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Ancient Greek Language and Linguistics, vol. I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.142-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2214-448X_eagll_SIM_000027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_COM_056814⟩</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Ancient Greek Language and Linguistics, vol. I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.545-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2214-448X_eagll_SIM_00000455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_COM_058323⟩</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synizesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Ancient Greek Language and Linguistics, vol. III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.351-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2214-448X_eagll_SIM_00000540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_SIM_056767⟩</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaptyxis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Ancient Greek Language and Linguistics, vol. I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.113-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2214-448X_eagll_SIM_000026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_SIM_059131⟩</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epenthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Ancient Greek Language and Linguistics, vol. I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.547-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2214-448X_eagll_SIM_00000457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_COM_058323⟩</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syllables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Ancient Greek Language and Linguistics, vol. III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.347-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2214-448X_eagll_COM_00000330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Apocope</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Ancient Greek Language and Linguistics, vol. I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.142-143. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/2214-448X_eagll_SIM_000027⟩</w:t>
+              <w:t xml:space="preserve">, 2014, pp.383-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2214-448X_eagll_SIM_00000437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Syllables</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spirantization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Ancient Greek Language and Linguistics, vol. III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.347-351. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/2214-448X_eagll_COM_00000330⟩</w:t>
+              <w:t xml:space="preserve">, 2014, pp.315-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2214-448X_eagll_SIM_00000536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Contraction</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Ancient Greek Language and Linguistics, vol. II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2214-448X_eagll_SIM_00000463⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assibilation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Ancient Greek Language and Linguistics, vol. I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.383-384. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/2214-448X_eagll_SIM_00000437⟩</w:t>
+              <w:t xml:space="preserve">, 2014, pp.185-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2214-448X_eagll_SIM_000040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Synizesis</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspiration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Ancient Greek Language and Linguistics, vol. I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2214-448X_eagll_SIM_00000419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yodization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Ancient Greek Language and Linguistics, vol. III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, pp.351-352. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/2214-448X_eagll_SIM_00000540⟩</w:t>
+              <w:t xml:space="preserve">, 2014, pp.422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2214-448X_eagll_SIM_00000553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/2214-448X_eagll_SIM_00000457⟩</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semivowels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Ancient Greek Language and Linguistics, vol. III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.280-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2214-448X_eagll_SIM_00000535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...623 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727197v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-04727194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9648,51 +9648,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7C19956D"/>
+    <w:nsid w:val="F69568ED"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9879,51 +9879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alcorac-alonso-deniz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2376-7373" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223370797" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506522v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcorac Alonso D&#233;niz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Nieto Izquierdo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n V M&#233;ndez Dosuna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Heems" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12156" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724040v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Feuvre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Minon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/section/Collections/Hautes%20Etudes%20du%20monde%20gr&#233;co-romain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083914v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Santin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.922.0007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05506547v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506491v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05506557v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506513v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727110v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202513701005" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05506552v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fournier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729539v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13109/glot.2025.101.1.2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729524v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729523v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729521v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373789v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-1049881" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373810v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.4561" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918129v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n V. M&#233;ndez Dosuna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0075426923000575" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729519v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729517v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468233v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729515v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918065v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/if-2022-0008" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731595v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918162v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kadmos-2021-0006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918106v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110796841-003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729507v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729512v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729514v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568525X-BJA10030" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918146v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RFIC.5.133960" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03468241v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2021.8713" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092361v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202113701002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468238v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468236v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03468243v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469098v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2021.8671" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373655v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03468248v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2020.8660" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092365v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092374v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124684v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918099v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13109/hisp.2020.133.1.4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181263v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phil-2018-0037" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092377v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092371v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2019.8623" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092373v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092379v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731586v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181272v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2018.8589" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01869900v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724055v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2017.8534" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2016.8399" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444666v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568525X-12341732" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660008v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660142v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2014.8336" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731585v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0075426912000328" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04725084v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04725086v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444609v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156852511X505042" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B4617E2DED65D28FC557532D36D525C2995E3CE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731583v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725083v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04725117v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725082v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731581v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731579v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724400v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724414v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724381v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa del Barrio Vega" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506518v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727137v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111679112-004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376159v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376148v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/19404" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1215a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092367v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781789699876" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092368v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181268v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622744-009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724045v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/484472" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110532135-027" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/5FQ-1FTGL3S1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660015v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724048v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724052v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731574v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727144v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04723620v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723664v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723345v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04723514v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506542v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728497v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2666-6421_GLLO_SIM_059129" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825483v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2666-6421_GLLO_SIM_056996" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728489v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2666-6421_GLLO_COM_058272" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728483v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728472v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2666-6421_GLLO_COM_059102" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728492v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728505v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2666-6421_GLLO_COM_058323" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728522v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2666-6421_GLLO_COM_058644" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728513v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2666-6421_GLLO_COM_056814" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728501v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728495v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2666-6421_GLLO_SIM_056767" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728518v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2666-6421_GLLO_SIM_059131" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728510v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727159v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_000027" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727203v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_COM_00000330" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727171v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_00000437" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727205v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_00000540" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727174v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_00000457" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727156v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_000026" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727173v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_00000455" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727200v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_00000536" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727181v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_00000463" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727167v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_000040" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727164v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_00000419" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727212v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_00000553" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727197v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_00000535" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727194v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_00000498" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04723546v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092890v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04724304v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alcorac-alonso-deniz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2376-7373" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223370797" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506522v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcorac Alonso D&#233;niz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Nieto Izquierdo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n V M&#233;ndez Dosuna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Heems" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12156" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724040v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Feuvre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Minon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/section/Collections/Hautes%20Etudes%20du%20monde%20gr&#233;co-romain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083914v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Santin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.922.0007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506513v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05506557v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05506547v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506491v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05506552v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fournier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727110v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202513701005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729539v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13109/glot.2025.101.1.2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729524v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729523v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729521v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729515v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373789v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-1049881" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373810v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.4561" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918129v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n V. M&#233;ndez Dosuna" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0075426923000575" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729519v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468233v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729517v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568525X-BJA10030" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918146v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RFIC.5.133960" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918065v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/if-2022-0008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918106v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110796841-003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729507v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918162v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kadmos-2021-0006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729512v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729514v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03468241v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2021.8713" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092361v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202113701002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03468243v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468238v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468236v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469098v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2021.8671" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373655v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03468248v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2020.8660" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092365v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181263v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phil-2018-0037" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918099v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13109/hisp.2020.133.1.4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092374v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124684v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092377v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092371v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2019.8623" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092373v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092379v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01869900v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731586v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181272v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2018.8589" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724055v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2017.8534" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2016.8399" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444666v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568525X-12341732" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660008v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660142v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2014.8336" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04725084v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731585v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0075426912000328" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04725086v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731583v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444609v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156852511X505042" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B4617E2DED65D28FC557532D36D525C2995E3CE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725083v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04725117v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731581v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725082v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731579v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724400v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724414v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724381v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa del Barrio Vega" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506518v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727137v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111679112-004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376148v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/19404" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1215a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376159v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092368v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092367v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781789699876" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181268v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622744-009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724045v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/484472" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110532135-027" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/5FQ-1FTGL3S1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660015v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724048v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724052v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731574v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727144v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04723620v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723664v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723345v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04723514v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506542v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728518v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2666-6421_GLLO_SIM_059131" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728510v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2666-6421_GLLO_COM_058323" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728497v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2666-6421_GLLO_SIM_059129" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825483v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2666-6421_GLLO_SIM_056996" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728492v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2666-6421_GLLO_COM_058272" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728472v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2666-6421_GLLO_COM_059102" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728489v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728483v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728505v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728522v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2666-6421_GLLO_COM_058644" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728513v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2666-6421_GLLO_COM_056814" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728501v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728495v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2666-6421_GLLO_SIM_056767" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727194v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_00000498" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727159v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_000027" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727173v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_00000455" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727205v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_00000540" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727156v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_000026" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727174v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_00000457" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727203v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_COM_00000330" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727171v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_00000437" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727200v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_00000536" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727181v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_00000463" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727167v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_000040" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727164v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_00000419" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727212v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_00000553" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727197v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_00000535" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04723546v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092890v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04724304v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>