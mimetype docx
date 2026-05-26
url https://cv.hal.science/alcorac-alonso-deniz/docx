--- v1 (2026-05-02)
+++ v2 (2026-05-26)
@@ -675,4221 +675,4221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2025 : Crète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05506547v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ἀπατόριος (ion. Ἀπατούριος) et Ἀπατοριών (ion. Ἀπατουριών) à Amorgos et à Paros : un cas d'étymologie populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Münchener Studien zur Sprachwissenschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05506491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2025 : Îles de l'Égée. Eubée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 138</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05506557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sérôn, un commandant crétois de l’armée séleucide en Syrie méridionale : onomastique, dialectologie et histoire grecques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Syria. Archéologie, art et histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2025 : Îles de l'Égée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Études Grecques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, 138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05506552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deux inscriptions du musée du Louvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Epigraphic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8, pp.89-110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19272/202513701005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Φύλαιος (Pseudo-Arcadius 167.2 Roussou ≈ Hérodien I, 133.4 Lentz) et la formation et l’accentuation des anthroponymes grecs en -αιος</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glotta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101, pp.2-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13109/glot.2025.101.1.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04729539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2024 : Îles de l'Égée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fröhlich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Études Grecques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, 138</w:t>
+              <w:t xml:space="preserve">, 2024, 137, pp.631-639</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04729523v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2024 : Îles de l'Égée. Eubée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137, pp.639-640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Bulletin épigraphique 2025 : Îles de l'Égée</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04729524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2024 : Crète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 137, pp.640-644</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04729521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faux amis dans les calendriers de trois cités grecques Ἀρησιών à Délos et Ἡρησιών à Andros et à Ténos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Museum Helveticum : schweizerische Zeitschrift für klassische Altertumswissenschaft = Revue suisse pour l'étude de l'antiquité classique = Rivista svizzera di filologia classica </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 80, pp.214-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5169/seals-1049881⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les mois Φυλαῖος à Lisos et Φυλαιών à Iasos, le culte des tribus et le rôle des groupes civiques dans quelques fêtes grecques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kernos : Revue internationale et pluridisciplinaire de religion grecque antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36, pp.113-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/kernos.4561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Rags to Riches? An Illusory Semantic Change in Ancient Greek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Fournier</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julián V. Méndez Dosuna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hellenic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 143, pp.189-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0075426923000575⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918129v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2023 : Îles de l'Égée. Eubée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Études Grecques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître, 138</w:t>
+              <w:t xml:space="preserve">, 2023, 136, pp.452</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04729519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2023 : Îles de l'Égée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fröhlich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 136, pp.441-452</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04729517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Maria KANTIREA, Daniela SUMMA, Inscriptiones Graecae XV 2 1, Inscriptiones Cypri alphabeticae. Inscriptiones Cypri Orientalis : Citium, Pyla, Golgi, Tremithus, Idalium, Tamassus, Kafizin, Ledra, Berlin: De Gruyter, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gnomon - Kritische Zeitschrift für die gesamte Klassische Altertumswissenschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95, pp.332-338</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2023 : Crète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 136, pp.452-454</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04729515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’épigramme funéraire d’Agorakritos de Calymna, mort à Halicarnasse (IG XII 4 5, 4201)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chiron : Mitteilungen der Kommission für alte Geschichte und Epigraphik des Deutschen archäologischen Instituts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52, pp.69-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/9783110796841-003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2022 : Crète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135, pp.538-541</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04729507v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une innovation divine : l’origine de l’accusatif dorien Ποτειδᾶ / Ποσειδᾶ, attique Ποσειδῶ</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Indogermanische Forschungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (151-168), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/if-2022-0008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Bernhard LOSCHHORN, Probleme des Altattischen : Untersuchungen zur altattischen Schriftgeschichte, zur Laut- und Formenlehre unter besonderer Berücksichtigung der poetischen ᾱ. Innsbruck, Institut für Sprachen und Literaturen der Universität Innsbruck, Bereich Sprachwissenschaft (Innsbrucker Beiträge zur Sprachwissenschaft 162), 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 117 (2), pp.99-107</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’anthroponyme mycénien wa-ra-qi-si-ro (KH X 7)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kadmos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 60 (1-2), pp.71-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/kadmos-2021-0006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2022 : Îles de l'Égée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fröhlich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135, pp.521-535</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04729512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2022 : Îles de l'Égée. Eubée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 135, pp.535-538</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04729514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouveaux décrets d’asylie trouvés à Cos : notes épigraphiques et linguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rivista di Filologia e d'Istruzione Classica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 150, pp.379-406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1484/J.RFIC.5.133960⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La copie de l’hymne à Asclépios d’Apollonia d’Illyrie (SEG 65 397)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mnemosyne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 75, pp.441-466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/1568525X-BJA10030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918043v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Mystery of the Stolen wool: a Neglected Oracular Enquiry from Dodona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julián V. Méndez Dosuna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Epigraphic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 8, pp.89-110. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.19272/202513701005⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 4, pp.27-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19272/202113701002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Φύλαιος (Pseudo-Arcadius 167.2 Roussou ≈ Hérodien I, 133.4 Lentz) et la formation et l’accentuation des anthroponymes grecs en -αιος</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03092361v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2021 : Crète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134 (2), pp.591-594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2021.8713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03468241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le ὀφημίαρχος de Kérinthos en Eubée. Une interprétation linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134 (1), pp.71-96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2021.8671⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le décret de Temnos en honneur de Démétrios d’Élaia et les οἰκονόμοι de la cité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 145, pp.291-303</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2021 : Îles de l'Égée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fröhlich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134 (2), pp.578-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2021.8713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03468243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Raf VAN ROOY, Greece’s Labyrinth of Language : A Study in the Early Modern Discovery of Dialect Diversity, Berlin: Language Science Press, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société de Linguistique de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 116 (2), pp.180-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu de Martti LEIWO, Marja VIERROS, Sonja DAHLGREN, Papers on Ancient Greek linguistics. Proceedings of the ninth International Colloquium on Ancient Greek Linguistics (ICAGL 9), 30 August – 1 September 2018, Helsinki, 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Museum Helveticum : schweizerische Zeitschrift für klassische Altertumswissenschaft = Revue suisse pour l'étude de l'antiquité classique = Rivista svizzera di filologia classica </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 78 (2), pp.334-335</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468236v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2021 : Îles de l'Égée. Eubée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 134 (2), pp.589-591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2021.8713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03468248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les ânes chez Ulysse: à propos du sens et de l’étymologie de grec ancien μύκλος (Lycophron, Alexandra 771 et 816)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Philologus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 164, pp.107-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/phil-2018-0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2020 : Îles de l'Égée. Eubée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (2), pp.563-565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2020.8660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03092376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">πετροκόλαπτον ἔπος : dialecte et langue poétique dans les inscriptions versifiées crétoises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 92 (2), pp.137-187</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03092365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2020 : Îles de l'Égée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Fröhlich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (2), pp.552-563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2020.8660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03092374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le mois macédonien Αὐδναῖος et les fêtes d’hiver pour Perséphone *Ἀϝ(ι)δνά « Invisible », « Obscure »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 122 (2), pp.489-508</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A burning question. On the etymologies of Greek κήλων ‘stud’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historische Sprachforschung</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (1), pp.4-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13109/hisp.2020.133.1.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03918099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2020 : Crète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 133 (2), pp.565-567. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2020.8660⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03092377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2019 : Îles de l'Égée. Eubée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132 (2), pp.569-570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2019.8623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03092371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2019 : Crète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 132 (2), pp.570-572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2019.8623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03092373v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of Angelos CHANIOTIS, Supplementum Epigraphicum Graecum. Volume LXIII (2013). Leiden: Brill, 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03092379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of Sara KACZKO, Archaic and Classical Attic Dedicatory Epigrams: An Epigraphic, Literary and Linguistic Commentary. Berlin; Boston: De Gruyter, 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bryn Mawr Classical Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, BMCR 2018.06.13</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2018 : Crète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 131 (2), pp.638-642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2018.8589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos de μυκός « muet » dans l’anthroponymie grecque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Greek, Roman, and Byzantine Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58 (3), pp.349-365</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01869900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bulletin épigraphique 2017 : Crète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 130 (2), pp.576-580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2017.8534⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01724055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Offrandes funéraires à Thespies : les ἐνπορίδια « sacrifices par le feu » dans IThesp. 215</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 129 (1), pp.63-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2016.8399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01444724v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Swallow in Winter. ἐν + Accusative in the Cyrenaean ‘Pact of the First Settlers’ (SEG 9.3)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mnemosyne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68, pp.740-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/1568525X-12341732⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01444666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une stèle funéraire prétendument crétoise au British Museum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de philologie, de littérature et d'histoire anciennes </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 89 (1), pp.7-17</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01660008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Note de lexicographie théréenne : ἀδηίζω ‘rendre invisible’ (SEG 9, 3.39)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des Études Grecques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 127, pp.177-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/reg.2014.8336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01660142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Review of Markus EGETMEYER, Le dialecte grec ancien de Chypre. 1. Grammaire. 2. Repertoire des inscriptions en syllabaire chypro-grec, 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Hellenic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 132, pp.195-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0075426912000328⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04731585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistic Notes on the Spartan ἀγωγή: βούα and βουαγός/βοαγός</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glotta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 101, pp.2-32. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 88, pp.9-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...3585 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04725084v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-04731585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El supuesto alargamiento *πένσμα &gt; πεῖσμα en griego antiguo y otras cuestiones relacionadas</w:t>
               </w:r>
@@ -5874,354 +5874,354 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Κρῆτες διεσπαρμένοι : anthroponymie des expatriés crétois dans l’Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oreshko, Rostyslav; Réveilhac, Florian. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Déplacements, migrations et contacts culturels en Méditerranée orientale dans le miroir de l’anthroponymie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04376159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">E pluribus unum Variation dialectale en Crète antique (VII e -V e s. av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alcorac Alonso Déniz; Julián V. Méndez Dosuna; Enrique Nieto Izquierdo; Gilles van Heems. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contacts linguistiques en Grèce ancienne : synchronie et diachronie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MOM Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.287-312, 2024, 978-2-35668-084-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1215a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOM Éditions</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-04376148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linguistic Markup and Dialectal Variants. The Perspective of the Digital Corpus Supplementum Epigraphicum Creticum (e-SEC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Isabel Velázquez Soriano; David Espinosa Espinosa. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Epigraphy in the Digital Age. Opportunities and Challenges in the Recording, Analysis and Dissemination of Epigraphic Texts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeopress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-138, 2021, 9781789699876</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, A paraître</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03092367v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le développement historique des suffixes ‑ειᾰ/ ‑είᾱ/ ‑είη (att. ὑγίεια/ὑγιείᾱ, ion. ὑγιείη « bonne santé ») et ‑οιᾰ/ ‑οίᾱ/ ‑οίη (att. εὔπλοια, ion. εὐπλοίη « bonne navigation ») en grec ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Blanc; Isabelle Boehm. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dérivation nominale et innovations dans les langues indo‑européennes anciennes. Actes du Colloque international Dérivation nominale et innovations dans les langues indo européennes anciennes (Rouen 11-12 octobre 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.135-160, 2021, 9782356680730</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03092368v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-03092367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What’s in a drop? Making sense of ΨΑΚΑΣ in Aristophanes, Acharnians 1150–1151</w:t>
               </w:r>
@@ -7148,2133 +7148,2133 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05506542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fortition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Greek Language and Linguistics Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_SIM_059129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728497v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vowel Raising/Closing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Greek Language and Linguistics Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_SIM_056996⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diphthongs 3. Medieval Greek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Greek Language and Linguistics Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_COM_058272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728489v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diphthongs 2. Hellenistic Greek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Greek Language and Linguistics Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_COM_058272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diphthongs 4. Modern Greek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Greek Language and Linguistics Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_COM_058272⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aeolic Rounding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Greek Language and Linguistics Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_COM_059102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728472v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semivowels 2. Medieval and Modern Greek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Greek Language and Linguistics Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_COM_058644⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728522v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hyperdialectism. Ancient Greek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Greek Language and Linguistics Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_COM_056814⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glides 3. Medieval Greek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Greek Language and Linguistics Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_COM_058323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glides 2. Hellenistic Greek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Greek Language and Linguistics Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_COM_058323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expressive lengthening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Greek Language and Linguistics Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_SIM_056767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kretschmer’s Law (vowel deletion)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Greek Language and Linguistics Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_SIM_059131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glides 4. Modern Greek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Greek Language and Linguistics Online</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_COM_058323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04728510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...42 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_SIM_059129⟩</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Ancient Greek Language and Linguistics, vol. I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.545-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2214-448X_eagll_SIM_00000455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_SIM_056996⟩</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apocope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Ancient Greek Language and Linguistics, vol. I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.142-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2214-448X_eagll_SIM_000027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_COM_058272⟩</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syllables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Ancient Greek Language and Linguistics, vol. III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.347-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2214-448X_eagll_COM_00000330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_COM_059102⟩</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Ancient Greek Language and Linguistics, vol. I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.383-384. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2214-448X_eagll_SIM_00000437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_COM_058272⟩</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Synizesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Ancient Greek Language and Linguistics, vol. III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.351-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2214-448X_eagll_SIM_00000540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_COM_058272⟩</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727205v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaptyxis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Ancient Greek Language and Linguistics, vol. I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.113-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2214-448X_eagll_SIM_000026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_COM_058323⟩</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727156v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Epenthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Ancient Greek Language and Linguistics, vol. I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.547-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2214-448X_eagll_SIM_00000457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_COM_058644⟩</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spirantization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Ancient Greek Language and Linguistics, vol. III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.315-316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2214-448X_eagll_SIM_00000536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_COM_056814⟩</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Ancient Greek Language and Linguistics, vol. II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2214-448X_eagll_SIM_00000463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_COM_058323⟩</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assibilation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Ancient Greek Language and Linguistics, vol. I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.185-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2214-448X_eagll_SIM_000040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/2666-6421_GLLO_SIM_056767⟩</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727167v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspiration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Ancient Greek Language and Linguistics, vol. I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2214-448X_eagll_SIM_00000419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yodization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Ancient Greek Language and Linguistics, vol. III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2214-448X_eagll_SIM_00000553⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727212v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semivowels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopedia of Ancient Greek Language and Linguistics, vol. III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.280-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/2214-448X_eagll_SIM_00000535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monophthongization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcorac Alonso Déniz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Ancient Greek Language and Linguistics, vol. II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.448-449. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/2214-448X_eagll_SIM_00000498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727194v1</w:t>
-              </w:r>
-[...1012 lines deleted...]
-                <w:t xml:space="preserve">hal-04727197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9648,51 +9648,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F69568ED"/>
+    <w:nsid w:val="43278325"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9879,51 +9879,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alcorac-alonso-deniz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2376-7373" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223370797" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506522v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcorac Alonso D&#233;niz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Nieto Izquierdo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n V M&#233;ndez Dosuna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Heems" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12156" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724040v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Feuvre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Minon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/section/Collections/Hautes%20Etudes%20du%20monde%20gr&#233;co-romain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083914v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Santin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.922.0007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506513v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05506557v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05506547v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506491v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05506552v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fournier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727110v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202513701005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729539v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13109/glot.2025.101.1.2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729524v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729523v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729521v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729515v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373789v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-1049881" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373810v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.4561" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918129v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n V. M&#233;ndez Dosuna" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0075426923000575" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729519v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468233v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729517v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918043v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568525X-BJA10030" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918146v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RFIC.5.133960" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918065v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/if-2022-0008" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918106v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110796841-003" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729507v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918162v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kadmos-2021-0006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729512v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729514v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03468241v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2021.8713" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092361v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202113701002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03468243v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468238v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468236v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469098v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2021.8671" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373655v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03468248v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2020.8660" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092365v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181263v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phil-2018-0037" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918099v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13109/hisp.2020.133.1.4" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092374v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124684v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092377v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092371v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2019.8623" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092373v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092379v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01869900v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731586v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181272v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2018.8589" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724055v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2017.8534" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2016.8399" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444666v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568525X-12341732" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660008v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660142v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2014.8336" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04725084v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731585v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0075426912000328" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04725086v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731583v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444609v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156852511X505042" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B4617E2DED65D28FC557532D36D525C2995E3CE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725083v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04725117v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731581v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725082v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731579v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724400v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724414v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724381v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa del Barrio Vega" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506518v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727137v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111679112-004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376148v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/19404" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1215a" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376159v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092368v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092367v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781789699876" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181268v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622744-009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724045v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/484472" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110532135-027" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/5FQ-1FTGL3S1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660015v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724048v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724052v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731574v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727144v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04723620v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723664v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723345v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04723514v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506542v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728518v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2666-6421_GLLO_SIM_059131" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728510v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2666-6421_GLLO_COM_058323" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728497v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2666-6421_GLLO_SIM_059129" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825483v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2666-6421_GLLO_SIM_056996" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728492v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2666-6421_GLLO_COM_058272" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728472v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2666-6421_GLLO_COM_059102" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728489v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728483v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728505v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728522v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2666-6421_GLLO_COM_058644" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728513v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2666-6421_GLLO_COM_056814" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728501v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728495v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2666-6421_GLLO_SIM_056767" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727194v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_00000498" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727159v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_000027" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727173v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_00000455" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727205v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_00000540" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727156v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_000026" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727174v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_00000457" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727203v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_COM_00000330" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727171v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_00000437" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727200v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_00000536" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727181v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_00000463" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727167v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_000040" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727164v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_00000419" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727212v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_00000553" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727197v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_00000535" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04723546v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092890v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04724304v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/alcorac-alonso-deniz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2376-7373" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/223370797" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506522v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcorac Alonso D&#233;niz" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Nieto Izquierdo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724360v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n V M&#233;ndez Dosuna" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles van Heems" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12156" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724040v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dubois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Feuvre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Minon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/section/Collections/Hautes%20Etudes%20du%20monde%20gr&#233;co-romain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083914v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Santin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/phil.922.0007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05506547v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506491v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05506557v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506513v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05506552v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fournier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727110v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202513701005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729539v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13109/glot.2025.101.1.2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729523v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fr&#246;hlich" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729524v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729521v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373789v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5169/seals-1049881" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373810v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/kernos.4561" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918129v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n V. M&#233;ndez Dosuna" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0075426923000575" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729519v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729517v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468233v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729515v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918106v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110796841-003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729507v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918065v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/if-2022-0008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731595v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918162v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/kadmos-2021-0006" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729512v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04729514v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918146v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RFIC.5.133960" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918043v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568525X-BJA10030" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092361v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19272/202113701002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03468241v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2021.8713" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469098v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2021.8671" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373655v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03468243v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468238v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468236v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03468248v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181263v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phil-2018-0037" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092376v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2020.8660" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092365v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092374v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124684v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918099v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13109/hisp.2020.133.1.4" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092377v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092371v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2019.8623" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092373v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092379v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731586v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181272v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2018.8589" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01869900v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724055v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2017.8534" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2016.8399" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444666v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/1568525X-12341732" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660008v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660142v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/reg.2014.8336" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731585v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0075426912000328" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04725084v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04725086v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731583v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01444609v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156852511X505042" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B4617E2DED65D28FC557532D36D525C2995E3CE9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725083v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04725117v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731581v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04725082v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731579v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724400v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724414v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04724381v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Luisa del Barrio Vega" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506518v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727137v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783111679112-004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376159v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376148v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/19404" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1215a" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092367v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.archaeopress.com/Archaeopress/Products/9781789699876" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092368v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181268v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110622744-009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724045v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.degruyter.com/view/product/484472" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110532135-027" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/5FQ-1FTGL3S1-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01660015v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724048v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01724052v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04731574v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727144v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04723620v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723664v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723345v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04723514v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506542v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728497v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2666-6421_GLLO_SIM_059129" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825483v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2666-6421_GLLO_SIM_056996" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728489v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2666-6421_GLLO_COM_058272" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728483v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728492v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728472v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2666-6421_GLLO_COM_059102" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728522v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2666-6421_GLLO_COM_058644" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728513v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2666-6421_GLLO_COM_056814" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728505v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2666-6421_GLLO_COM_058323" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728501v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728495v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2666-6421_GLLO_SIM_056767" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728518v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2666-6421_GLLO_SIM_059131" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728510v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727173v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_00000455" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727159v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_000027" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727203v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_COM_00000330" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727171v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_00000437" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727205v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_00000540" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727156v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_000026" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727174v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_00000457" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727200v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_00000536" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727181v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_00000463" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727167v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_000040" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727164v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_00000419" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727212v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_00000553" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727197v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_00000535" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727194v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/2214-448X_eagll_SIM_00000498" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04723546v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092890v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04724304v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>