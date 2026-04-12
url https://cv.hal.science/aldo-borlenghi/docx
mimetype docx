--- v0 (2026-03-06)
+++ v1 (2026-04-12)
@@ -1958,1255 +1958,1350 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01864568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (14)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il culto di una divinità sabina tra identità e memoria: il caso di Vacuna</w:t>
+                <w:t xml:space="preserve">2020. Colloque international « Les aqueducs romains de Lyon »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lucie Motta</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coquidé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Burdy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Culto, memoria e identità. Divinità “etniche” nell’Italia antica ? Atti dell’Incontro di studio (Roma, 22 febbraio 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, p105-120, 2025</w:t>
+              <w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MOM Éditions, pp.153-155, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05239358v1</w:t>
+                <w:t xml:space="preserve">hal-05547190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scoperta e identificazione del santuario di Vacuna a Montenero Sabino (Rieti): primi dati dalle campagne 2019-2021</w:t>
+                <w:t xml:space="preserve">Il culto di una divinità sabina tra identità e memoria: il caso di Vacuna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Giletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Marmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atti del Convegno. Roma 25-27 maggio 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, , 2024, Lazio e Sabina 13, 978-88-5491-505-3</w:t>
+              <w:t xml:space="preserve">Culto, memoria e identità. Divinità “etniche” nell’Italia antica ? Atti dell’Incontro di studio (Roma, 22 febbraio 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p105-120, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04677652v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’età augustea (fase 2) - 6.3 L’area a est del tempio »</w:t>
+                <w:t xml:space="preserve">Scoperta e identificazione del santuario di Vacuna a Montenero Sabino (Rieti): primi dati dalle campagne 2019-2021</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">E. Lippolis; M.L. Calio; C. Giatti (éd.). </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Chamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lisa Lambusier; Giuseppina Ghini; Zaccaria Mari. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gortina VIII,1. L’isolato del Ninfeo. La topografia, i monumenti e lo scavo (campagne 2003-2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.289-293, 2019, Monografie della Scuola Archeologica Italiana di Atene e delle Missioni Italiane in Oriente XXVII</w:t>
+              <w:t xml:space="preserve">Atti del Convegno. Roma 25-27 maggio 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2024, Lazio e Sabina 13, 978-88-5491-505-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017427v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le monde gaulois : introduction »</w:t>
+                <w:t xml:space="preserve">« L’età tardoantica : 360-500 (fase 6) - 9.2.1 L’edificio tardoantico : lo scavo »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Aldo Borlenghi; Clément Chillet; Virginie Hollard; Jean-Charles Moretti; Liliane Rabatel (éd.). </w:t>
+              <w:t xml:space="preserve">E. Lippolis; M.L. Calio; C. Giatti (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voter en Grèce, à Rome et en Gaule. Pratiques, lieux et finalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TMO, pp.389-395, 2019, Histoire et épigraphie 1</w:t>
+              <w:t xml:space="preserve">Gortina VIII,1. L’isolato del Ninfeo. La topografia, i monumenti e lo scavo (campagne 2003-2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.431-432, 2019, Monografie della Scuola Archeologica Italiana di Atene e delle Missioni Italiane in Oriente XXVII, 9789609559164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017512v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’età tardoantica : 360-500 (fase 6) - 9.2.1 L’edificio tardoantico : lo scavo »</w:t>
+                <w:t xml:space="preserve">« Le monde gaulois : introduction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">E. Lippolis; M.L. Calio; C. Giatti (éd.). </w:t>
+              <w:t xml:space="preserve">Aldo Borlenghi; Clément Chillet; Virginie Hollard; Jean-Charles Moretti; Liliane Rabatel (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gortina VIII,1. L’isolato del Ninfeo. La topografia, i monumenti e lo scavo (campagne 2003-2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.431-432, 2019, Monografie della Scuola Archeologica Italiana di Atene e delle Missioni Italiane in Oriente XXVII, 9789609559164</w:t>
+              <w:t xml:space="preserve">Voter en Grèce, à Rome et en Gaule. Pratiques, lieux et finalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TMO, pp.389-395, 2019, Histoire et épigraphie 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017439v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’età imperiale II e III secolo d.C. (fasi 3-4) - 7.3.1 L’area a oriente del tempio A: lo scavo »</w:t>
+                <w:t xml:space="preserve">« L’età augustea (fase 2) - 6.3 L’area a est del tempio »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Lippolis; M.L. Calio; C. Giatti (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gortina VIII,1. L’isolato del Ninfeo. La topografia, i monumenti e lo scavo (campagne 2003-2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.358, 2019, Monografie della Scuola Archeologica Italiana di Atene e delle Missioni Italiane in Oriente XXVII</w:t>
+              <w:t xml:space="preserve">, pp.289-293, 2019, Monografie della Scuola Archeologica Italiana di Atene e delle Missioni Italiane in Oriente XXVII</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017428v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’età bizantina : dal 500 alla fine del VII secolo (fase 7) - 10.2.3 L’area dell’edificio amministrativo : il vano 4 del portico »</w:t>
+                <w:t xml:space="preserve">« L’età imperiale II e III secolo d.C. (fasi 3-4) - 7.3.1 L’area a oriente del tempio A: lo scavo »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Lippolis; M.L. Calio; C. Giatti (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gortina VIII,1. L’isolato del Ninfeo. La topografia, i monumenti e lo scavo (campagne 2003-2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.462-465, 2019, Monografie della Scuola Archeologica Italiana di Atene e delle Missioni Italiane in Oriente XXVII, 9789609559164</w:t>
+              <w:t xml:space="preserve">, pp.358, 2019, Monografie della Scuola Archeologica Italiana di Atene e delle Missioni Italiane in Oriente XXVII</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017444v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’età tardoantica (fase 5) - 8.3.1 Lo scavo delle cisterne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Lippolis; M.L. Calio; C. Giatti (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gortina VIII,1. L’isolato del Ninfeo. La topografia, i monumenti e lo scavo (campagne 2003-2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.382-387, 2019, Monografie della Scuola Archeologica Italiana di Atene e delle Missioni Italiane in Oriente XXVII</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les installations de vote dans les villes d’Italie : état de la question sur les assemblées électorales dans l’aire du forum »</w:t>
+                <w:t xml:space="preserve">« L’età bizantina : dal 500 alla fine del VII secolo (fase 7) - 10.2.3 L’area dell’edificio amministrativo : il vano 4 del portico »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Aldo Borlenghi; Clément Chillet; Virginie Hollard; Jean-Charles Moretti; Liliane Rabatel (éd.). </w:t>
+              <w:t xml:space="preserve">E. Lippolis; M.L. Calio; C. Giatti (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voter en Grèce, à Rome et en Gaule. Pratiques, lieux et finalités</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.297-332, 2019, Histoire et épigraphie 1</w:t>
+              <w:t xml:space="preserve">Gortina VIII,1. L’isolato del Ninfeo. La topografia, i monumenti e lo scavo (campagne 2003-2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.462-465, 2019, Monografie della Scuola Archeologica Italiana di Atene e delle Missioni Italiane in Oriente XXVII, 9789609559164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017494v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La topografia della città - 3.4 Il sistema idrico »</w:t>
+                <w:t xml:space="preserve">« Les installations de vote dans les villes d’Italie : état de la question sur les assemblées électorales dans l’aire du forum »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">E. Lippolis; M.L. Calio; C. Giatti (éd.). </w:t>
+              <w:t xml:space="preserve">Aldo Borlenghi; Clément Chillet; Virginie Hollard; Jean-Charles Moretti; Liliane Rabatel (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gortina VIII,1. L’isolato del Ninfeo. La topografia, i monumenti e lo scavo (campagne 2003-2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.156-178, 2019, Monografie della Scuola Archeologica Italiana di Atene e delle Missioni Italiane in Oriente XXVII</w:t>
+              <w:t xml:space="preserve">Voter en Grèce, à Rome et en Gaule. Pratiques, lieux et finalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TMO</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.297-332, 2019, Histoire et épigraphie 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017422v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces comitiaux à Rome pendant la période républicaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Humm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Chillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hollard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Lopez Rabatel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voter en Grèce, à Rome et en Gaule. Pratiques, lieux et finalités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MOM éditions, pp.261-276, 2019, 978-2-35668-178-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02570288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’aqueduc du Gier à la lumière des données épigraphiques »</w:t>
+                <w:t xml:space="preserve">« La topografia della città - 3.4 Il sistema idrico »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">François Bérard; Matthieu Poux (éd.). </w:t>
+              <w:t xml:space="preserve">E. Lippolis; M.L. Calio; C. Giatti (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lugdunum et ses campagnes. Actualité de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.277-308, 2018, Coll. Archéologie et histoire romaine 38</w:t>
+              <w:t xml:space="preserve">Gortina VIII,1. L’isolato del Ninfeo. La topografia, i monumenti e lo scavo (campagne 2003-2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.156-178, 2019, Monografie della Scuola Archeologica Italiana di Atene e delle Missioni Italiane in Oriente XXVII</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017533v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le banquet communautaire parmi les associations des cultes orientaux à Délos »</w:t>
+                <w:t xml:space="preserve">« L’aqueduc du Gier à la lumière des données épigraphiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Arianna Esposito (éd.). </w:t>
+              <w:t xml:space="preserve">François Bérard; Matthieu Poux (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Autour du « banquet ». Modèles de consommation et usages sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.349-364, 2015, Coll. Sociétés</w:t>
+              <w:t xml:space="preserve">Lugdunum et ses campagnes. Actualité de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.277-308, 2018, Coll. Archéologie et histoire romaine 38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017555v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le banquet communautaire parmi les associations des cultes orientaux à Délos »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arianna Esposito (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour du « banquet ». Modèles de consommation et usages sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.349-364, 2015, Coll. Sociétés</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le campus dans les provinces occidentales de l’Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Brassous; Aleandro Quevedo Sanchez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme civique en temps de crise : Les espaces publics dans les villes d’Hispanie et de l’Occident Romain entre le II et le IV siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 149, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Casa de Velazquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 255-271, 2015, Collection de la Casa de Velazquez, 9788490960103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.cvz.1459⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01894700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3216,113 +3311,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi-parcours de l'ANR Fistulae : progrès et perspectives sur Lyon, Vienne et Saint-Romain-en-Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Vigier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/13ctt⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04963091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3332,458 +3427,458 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Les aqueducs romains de Lyon et d’ailleurs : nouveaux repères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coquidé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Les aqueducs romains de Lyon et d’ailleurs : nouveaux repères, 80 (1), pp.11-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11ucm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La datation des aqueducs lyonnais : un état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coquidé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Les aqueducs romains de Lyon et d’ailleurs : nouveaux repères, 80 (1), pp.285-299. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11udb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation et gestion de l’eau sur la colline de Fourvière à Lyon : les aménagements hydrauliques, la ville et ses monuments</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Artificial neural network for high-throughput spectral data processing in LIBS imaging: application to archaeological mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Herreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hermelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.730-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2ja00389a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/11udi⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04614395v1</w:t>
+                <w:t xml:space="preserve">hal-03986283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial neural network for high-throughput spectral data processing in LIBS imaging: application to archaeological mortar</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alimentation et gestion de l’eau sur la colline de Fourvière à Lyon : les aménagements hydrauliques, la ville et ses monuments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les aqueducs romains de Lyon et d’ailleurs : nouveaux repères, 80 (1), pp.365-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11udi⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2ja00389a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03986283v1</w:t>
+                <w:t xml:space="preserve">hal-04614395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sanctuaire romain de la déesse sabine Vacuna : premiers résultats de la fouille archéologique de Montenero Sabino (Rieti, Italie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3825,388 +3920,388 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, /1, pp.144-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les quatre longs aqueducs de &amp;lt;em&amp;gt;Lugdunum&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coquidé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Aqueducs de Gaule Romaine, 418, pp.24-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment dater un aqueduc ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coquidé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Aqueducs de Gaule Romaine, 418, pp.12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réalisations hydrauliques lyonnaises attribuables à Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 390 : "Claude, un empereur au destin singulier", pp.56-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aqueducs romains, de la conception à la mise en service : témoignages archéologiques passés et actuels en Gaule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Borau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 557, pp.36-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01712203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte d’une nouvelle station routière entre Narbonnaise et Lyonnaise : le site des Buissières à Panossas (Isère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4222,73 +4317,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société française d'archéologie classique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Fascicule 1, (XLVII, 2015‐2016), pp.110-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La station de &amp;lt;i&amp;gt;Bergusium&amp;lt;/i&amp;gt; et le site des Buissières à Panossas (Isère) : de la toponymie à l’archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4310,257 +4405,257 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Stations routières en Gaule romaine, 73 (1), pp.133-163. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gallia.515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01887422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vote dans le monde romain : Lyon, Maison de l’Orient Méditerranéen, 26 novembre 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bollettino di Studi Latini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 44 (1), pp.230-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques, lieux et finalités du vote en Gaule. Journée d’étude : Lyon, Maison de l’Orient et de la Méditerranée, 5 avril 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bollettino di Studi Latini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 44 (2), pp.576-580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle maquette informatique du champ de Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4602,120 +4697,120 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Retrospect, Archéologie et réalité virtuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03285802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La “Dexameni” dell’acquedotto romano di Atene : elementi e riflessioni per una nuova indagine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuario della Scuola Archeologica di Atene e delle Missioni Italiane in Oriente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.63-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4725,120 +4820,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aqueducs romains de Lyon et d’ailleurs : nouveaux repères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coquidé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 80 (1), 475 p., 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11ucj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04568542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4848,227 +4943,227 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voter en Grèce, à Rome et en Gaule. Pratiques, lieux et finalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Hollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane López-Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MOM Editions, 1, 2019, Histoire &amp; Épigraphie, 978-2-35668-062-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.momeditions.6411⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02000092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquae ductus. Actualité de la recherche en France et en Espagne, Actes du colloque international, 15-16 février 2013 à Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Borau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Borau, Laetitia et Borlenghi, Aldo. Suppl. 33, pp.353, 2015, Aquitania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5078,51 +5173,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqueduc du Gier : étude du pont-siphon de Beaunant et relevé de la partie terminale du tracé de l’aqueduc. Rapport de prospection thématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5131,51 +5226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] SRA Auvergne Rhône-Alpes. 2018, 200 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5185,51 +5280,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Station des Buissières à Panossas (Isère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5238,73 +5333,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, 282 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Station des Buissières à Panossas (Isère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5313,73 +5408,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, 351 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Station des Buissières à Panossas (Isère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5388,65 +5483,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, 408 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId113"/>
+      <w:footerReference w:type="default" r:id="rId115"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5593,51 +5688,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127884v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vigier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427971v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360662v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lassus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Leperlier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678121v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Motta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678126v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Giletti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797815v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herreyre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Cormier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679100v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017604v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017585v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02127670v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roussel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nogent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017669v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Morillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017691v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017709v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017700v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256141v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864568v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espinasse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fontaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239358v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04677652v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017427v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017512v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017439v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017428v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017444v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017429v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/6411?lang=it" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017422v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570288v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Humm" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borlenghi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hollard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lopez Rabatel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017533v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017555v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894700v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/1459" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.1459" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04963091v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13ctt" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568556v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquid&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ucm" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614326v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11udb" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614395v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11udi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986283v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cormier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hermelin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ja00389a" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678848v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563816v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563813v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02020724v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712203v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Borau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02020656v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887422v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bonnefoy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.515" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02020707v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02020703v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03285802v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02553784v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568542v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ucj" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000092v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chillet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hollard" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#243;pez-Rabatel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.6411" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769040v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02134259v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02020754v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02020776v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02020810v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127884v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vigier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427971v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360662v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lassus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Leperlier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678121v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Motta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678126v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Giletti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797815v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herreyre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Cormier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679100v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017604v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017585v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02127670v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roussel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nogent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017669v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Morillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017691v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017709v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017700v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256141v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864568v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espinasse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fontaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquid&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Burdy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239358v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04677652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017439v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017512v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017427v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017428v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017429v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017494v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/6411?lang=it" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570288v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Humm" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borlenghi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hollard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lopez Rabatel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017422v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017533v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017555v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894700v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/1459" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.1459" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04963091v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13ctt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568556v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ucm" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614326v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11udb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986283v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cormier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hermelin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ja00389a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614395v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11udi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678848v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563816v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563813v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02020724v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712203v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Borau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02020656v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887422v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bonnefoy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.515" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02020707v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02020703v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03285802v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02553784v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568542v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ucj" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000092v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hollard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#243;pez-Rabatel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.6411" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769040v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02134259v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02020754v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02020776v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02020810v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>