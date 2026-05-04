--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -66,3248 +66,3248 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (15)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2020. Colloque international « Les aqueducs romains de Lyon »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Coquidé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Burdy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50 histoires mondiales de la MOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MOM Éditions, pp.153-155, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05547190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il culto di una divinità sabina tra identità e memoria: il caso di Vacuna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Giletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Culto, memoria e identità. Divinità “etniche” nell’Italia antica ? Atti dell’Incontro di studio (Roma, 22 febbraio 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p105-120, 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05239358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scoperta e identificazione del santuario di Vacuna a Montenero Sabino (Rieti): primi dati dalle campagne 2019-2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Chamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lisa Lambusier; Giuseppina Ghini; Zaccaria Mari. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atti del Convegno. Roma 25-27 maggio 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2024, Lazio e Sabina 13, 978-88-5491-505-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04677652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’età tardoantica : 360-500 (fase 6) - 9.2.1 L’edificio tardoantico : lo scavo »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Lippolis; M.L. Calio; C. Giatti (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gortina VIII,1. L’isolato del Ninfeo. La topografia, i monumenti e lo scavo (campagne 2003-2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.431-432, 2019, Monografie della Scuola Archeologica Italiana di Atene e delle Missioni Italiane in Oriente XXVII, 9789609559164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le monde gaulois : introduction »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aldo Borlenghi; Clément Chillet; Virginie Hollard; Jean-Charles Moretti; Liliane Rabatel (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voter en Grèce, à Rome et en Gaule. Pratiques, lieux et finalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TMO, pp.389-395, 2019, Histoire et épigraphie 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’età augustea (fase 2) - 6.3 L’area a est del tempio »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Lippolis; M.L. Calio; C. Giatti (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gortina VIII,1. L’isolato del Ninfeo. La topografia, i monumenti e lo scavo (campagne 2003-2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.289-293, 2019, Monografie della Scuola Archeologica Italiana di Atene e delle Missioni Italiane in Oriente XXVII</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’età imperiale II e III secolo d.C. (fasi 3-4) - 7.3.1 L’area a oriente del tempio A: lo scavo »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Lippolis; M.L. Calio; C. Giatti (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gortina VIII,1. L’isolato del Ninfeo. La topografia, i monumenti e lo scavo (campagne 2003-2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.358, 2019, Monografie della Scuola Archeologica Italiana di Atene e delle Missioni Italiane in Oriente XXVII</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’età bizantina : dal 500 alla fine del VII secolo (fase 7) - 10.2.3 L’area dell’edificio amministrativo : il vano 4 del portico »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Lippolis; M.L. Calio; C. Giatti (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gortina VIII,1. L’isolato del Ninfeo. La topografia, i monumenti e lo scavo (campagne 2003-2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.462-465, 2019, Monografie della Scuola Archeologica Italiana di Atene e delle Missioni Italiane in Oriente XXVII, 9789609559164</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’età tardoantica (fase 5) - 8.3.1 Lo scavo delle cisterne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Lippolis; M.L. Calio; C. Giatti (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gortina VIII,1. L’isolato del Ninfeo. La topografia, i monumenti e lo scavo (campagne 2003-2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.382-387, 2019, Monografie della Scuola Archeologica Italiana di Atene e delle Missioni Italiane in Oriente XXVII</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017429v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les installations de vote dans les villes d’Italie : état de la question sur les assemblées électorales dans l’aire du forum »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aldo Borlenghi; Clément Chillet; Virginie Hollard; Jean-Charles Moretti; Liliane Rabatel (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voter en Grèce, à Rome et en Gaule. Pratiques, lieux et finalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">TMO</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.297-332, 2019, Histoire et épigraphie 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les espaces comitiaux à Rome pendant la période républicaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Humm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lopez Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Voter en Grèce, à Rome et en Gaule. Pratiques, lieux et finalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MOM éditions, pp.261-276, 2019, 978-2-35668-178-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La topografia della città - 3.4 Il sistema idrico »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Lippolis; M.L. Calio; C. Giatti (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gortina VIII,1. L’isolato del Ninfeo. La topografia, i monumenti e lo scavo (campagne 2003-2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.156-178, 2019, Monografie della Scuola Archeologica Italiana di Atene e delle Missioni Italiane in Oriente XXVII</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017422v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’aqueduc du Gier à la lumière des données épigraphiques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Bérard; Matthieu Poux (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lugdunum et ses campagnes. Actualité de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.277-308, 2018, Coll. Archéologie et histoire romaine 38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017533v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le banquet communautaire parmi les associations des cultes orientaux à Délos »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Arianna Esposito (éd.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autour du « banquet ». Modèles de consommation et usages sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.349-364, 2015, Coll. Sociétés</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le campus dans les provinces occidentales de l’Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Brassous; Aleandro Quevedo Sanchez. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Urbanisme civique en temps de crise : Les espaces publics dans les villes d’Hispanie et de l’Occident Romain entre le II et le IV siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Casa de Velazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 255-271, 2015, Collection de la Casa de Velazquez, 9788490960103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.cvz.1459⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01894700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux hydrauliques, la place des fistulae : les cas de Lyon et de Vienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d’étape du projet ANR « FISTVLAE. Le marché du plomb à l’époque romaine »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christian Rico, Traces, UT2J, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épigraphie des fistulae de Lyon et de Vienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Vigier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’epigrafia delle fistulae in Italia e nel Sud della Gallia: metodologia, nuovi documenti e nuovi approcci ; L’épigraphie des fistulae en Italie et dans le sud de la Gaule : méthodologie, nouveaux documents et nouvelles approches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Christer Bruun (University of Toronto); Nicolas Laubry (Université Paris-Est Créteil), Oct 2025, Rome (Ecole française de Rome), Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les pavements en pseudo-opus sectile de l’ensemble thermal de Panossas-Les Buissières (Isère - France). Contexte stratigraphique et architecturale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Leperlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mosaïque en contexte. XVe Colloque de l'Association Internationale pour l'Étude de la Mosaïque Antique (AIEMA) 17-21 Octobre 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. Guimier Sorbet; A.-A. Malek; D. Istria; M. Poux, 2024, Lyon, France. pp.651-656</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il santuario di Vacuna a Montenero Sabino (Rieti): nuovi dati dalle campagne archeologiche 2022-2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylise Marmara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Motta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marylise Marmara</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lazio e Sabino Serie 2, 14e incontro di studi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il culto di una divinità sabina tra identità e memoria: il caso di Vacuna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Giletti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Marmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">: Seminario Culto, memoria e identità. Divinità “etniche” nell’Italia antica ? Aula di Archeologia, Dipartimento di Scienze dell’Antichità - Sapienza Università di Roma - Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il santuario della dea Vacuna a Montenero Sabino : primi risultati delle campagne archeologiche dell’università di Lione</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Marmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeologia in sabina 2023 Museo archeologico Trebula Mutuesca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Monteleone Sabino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation rapide et automatisée du mortier de chaux : traitement de données d’imagerie LIBS par réseau de neurones artificiels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Herreyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adèle Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Hermelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Oberlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIVe colloque d'Archéométrie du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04797815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scoperta e identificazione del santuario di Vacuna a Montenero Sabino (Ri)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Marmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lazio e Sabina, seconda serie 13° incontro di studi (25-27 mai 2022), Rome, Italie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04679100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’Italie : vue d’ensemble et résumés – Italy : overview and summaries »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les modèles italiens dans l’architecture des IIe et Ier siècles avant notre ère en Gaule et dans les régions voisines, Actes du Colloque de Toulouse, 2-4 octobre 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Toulouse, France. pp.17-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’étude des aqueducs romains de Lyon : la nécessité d’une approche pluridisciplinaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la Table ronde scientifique (Musée romain de Nyon – Suisse)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Nyon, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trames viaires et locaux commerciaux dans la ville haute de Lugdunum entre le Ier s. av. J.-C. et le IIIe s apr. J.-C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lépée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19e Congrés International d'Archéologie Classique consacré à "Archéologie et économie dans le monde antique ; rues romaines et économie urbaine"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Bonn, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les peintures fragmentaires de la Station des Buissières à Panossas (Isère) : un exemple de diffusion du deuxième style pompéien en milieu rural »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Nogent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du XXXe Colloque international de l’Association Française pour la Peinture Murale Antique (Musée d’Arles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Arles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le granarium des &amp;quot;Buissières&amp;quot; à Panossas : contribution à l’étude des réseaux d’entrepôts de grande capacité dans les Gaules et les Germanies (Ier-IIIe s. p.C.) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Morillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Produire, transformer, stocker dans les campagnes des Gaules romaines, Actes du XIe Colloque de l’Association d’étude du monde rural gallo-romain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Bordeaux, France. pp.407-434</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Mura serviane e Mura Aureliane : l’occupazione di spazi pubblici e di aree private in occasione dell’abbandono e della costruzione delle due cinte urbane »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les confiscations, le pouvoir et Rome, de la fin de la République à la mort de Néron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Bordeaux, France. pp.301-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le campus dans les provinces occidentales de l’Empire : rôle et fonctions d’un espace public de la ville romaine entre le IIe et le IVe s. ap. J.-C. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urbanisme civique en temps de crise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Madrid, Espagne. pp.255-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La technique en opus (reticulatum) mixtum de l’aqueduc du Gier à Lyon : un apport pour la détermination de sa chronologie ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aquae ductus. Actualité de la recherche en France et en Espagne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Bordeaux, France. pp.77-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les espaces du ludus dans le Champ de Mars à l’époque républicaine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Piazza Navona ou Place Navone, la plus belle et la plus grande. Du Stade de Domitien à la place moderne, histoire d’une évolution urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Rome, Italie. pp.15-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greniers ruraux ou entrepôts annonaires ? Fonction et répartition des granaria de grande capacité dans les provinces de Gaules et de Germanies (Ier-IIIe s. ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Fouillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Morillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIe Colloque de l’Association d’étude du monde rural gallo-romain - AGER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01256141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Votare nei Fora »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum. Strutture, sviluppo e funzioni degli impianti forensi in Italia (IV sec. a.C. – I sec. d.C.), Atti del Convegno Internazionale (à paraître)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le plan-relief informatique, outil de représentation des transformations urbaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Espinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Retrospect 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Robert Vergnieux, Nov 2009, Pessac, France. pp.129-138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01864568v1</w:t>
-              </w:r>
-[...1325 lines deleted...]
-                <w:t xml:space="preserve">hal-01894700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3325,1621 +3325,1621 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mi-parcours de l'ANR Fistulae : progrès et perspectives sur Lyon, Vienne et Saint-Romain-en-Gal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Vigier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Vigier</w:t>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/13ctt⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04963091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les aqueducs romains de Lyon et d’ailleurs : nouveaux repères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
-[...34 lines deleted...]
-                <w:t xml:space="preserve">halshs-04963091v1</w:t>
+                <w:t xml:space="preserve">Catherine Coquidé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 80 (1), 475 p., 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11ucj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04568542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Les aqueducs romains de Lyon et d’ailleurs : nouveaux repères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coquidé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Les aqueducs romains de Lyon et d’ailleurs : nouveaux repères, 80 (1), pp.11-44. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11ucm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La datation des aqueducs lyonnais : un état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coquidé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Les aqueducs romains de Lyon et d’ailleurs : nouveaux repères, 80 (1), pp.285-299. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/11udb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04614326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial neural network for high-throughput spectral data processing in LIBS imaging: application to archaeological mortar</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alimentation et gestion de l’eau sur la colline de Fourvière à Lyon : les aménagements hydrauliques, la ville et ses monuments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d2ja00389a⟩</w:t>
+              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les aqueducs romains de Lyon et d’ailleurs : nouveaux repères, 80 (1), pp.365-393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11udi⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03986283v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alimentation et gestion de l’eau sur la colline de Fourvière à Lyon : les aménagements hydrauliques, la ville et ses monuments</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Artificial neural network for high-throughput spectral data processing in LIBS imaging: application to archaeological mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Herreyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hermelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Oberlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11udi⟩</w:t>
+              <w:t xml:space="preserve">Journal of Analytical Atomic Spectrometry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.730-741. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2ja00389a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614395v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03986283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sanctuaire romain de la déesse sabine Vacuna : premiers résultats de la fouille archéologique de Montenero Sabino (Rieti, Italie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marylise Marmara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Motta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérénice Chamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, /1, pp.144-153</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les quatre longs aqueducs de &amp;lt;em&amp;gt;Lugdunum&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coquidé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Aqueducs de Gaule Romaine, 418, pp.24-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment dater un aqueduc ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Coquidé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Aqueducs de Gaule Romaine, 418, pp.12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réalisations hydrauliques lyonnaises attribuables à Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dossiers d'Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 390 : "Claude, un empereur au destin singulier", pp.56-59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aqueducs romains, de la conception à la mise en service : témoignages archéologiques passés et actuels en Gaule</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Borau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 557, pp.36-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01712203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Découverte d’une nouvelle station routière entre Narbonnaise et Lyonnaise : le site des Buissières à Panossas (Isère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société française d'archéologie classique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Fascicule 1, (XLVII, 2015‐2016), pp.110-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La station de &amp;lt;i&amp;gt;Bergusium&amp;lt;/i&amp;gt; et le site des Buissières à Panossas (Isère) : de la toponymie à l’archéologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lassus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Morillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia - Archéologie des Gaules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Stations routières en Gaule romaine, 73 (1), pp.133-163. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/gallia.515⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01887422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vote dans le monde romain : Lyon, Maison de l’Orient Méditerranéen, 26 novembre 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bollettino di Studi Latini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 44 (1), pp.230-235</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques, lieux et finalités du vote en Gaule. Journée d’étude : Lyon, Maison de l’Orient et de la Méditerranée, 5 avril 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bollettino di Studi Latini</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 44 (2), pp.576-580</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02020703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle maquette informatique du champ de Mars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Espinasse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Retrospect, Archéologie et réalité virtuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03285802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La “Dexameni” dell’acquedotto romano di Atene : elementi e riflessioni per una nuova indagine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annuario della Scuola Archeologica di Atene e delle Missioni Italiane in Oriente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.63-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02553784v1</w:t>
-              </w:r>
-[...121 lines deleted...]
-                <w:t xml:space="preserve">halshs-04568542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4957,51 +4957,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voter en Grèce, à Rome et en Gaule. Pratiques, lieux et finalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Chillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5080,64 +5080,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aquae ductus. Actualité de la recherche en France et en Espagne, Actes du colloque international, 15-16 février 2013 à Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Borau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Borau, Laetitia et Borlenghi, Aldo. Suppl. 33, pp.353, 2015, Aquitania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5187,64 +5187,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aqueduc du Gier : étude du pont-siphon de Beaunant et relevé de la partie terminale du tracé de l’aqueduc. Rapport de prospection thématique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Schmitt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] SRA Auvergne Rhône-Alpes. 2018, 200 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5294,64 +5294,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Station des Buissières à Panossas (Isère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016, 282 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5369,64 +5369,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Station des Buissières à Panossas (Isère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015, 351 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5444,64 +5444,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Station des Buissières à Panossas (Isère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, 408 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5688,51 +5688,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127884v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vigier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427971v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360662v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lassus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Leperlier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678121v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Motta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678126v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Giletti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679003v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797815v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herreyre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Cormier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679100v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017604v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017585v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02127670v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017634v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roussel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nogent" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017669v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Morillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017691v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017709v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017700v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017719v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256141v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864568v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espinasse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fontaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547190v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquid&#233;" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Burdy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239358v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04677652v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017439v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017512v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017427v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017428v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017429v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017444v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017494v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/6411?lang=it" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570288v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Humm" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borlenghi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hollard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lopez Rabatel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017422v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017533v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017555v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894700v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/1459" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.1459" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04963091v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13ctt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568556v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ucm" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614326v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11udb" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986283v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cormier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hermelin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ja00389a" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614395v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11udi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678848v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563816v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563813v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02020724v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712203v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Borau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02020656v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887422v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bonnefoy" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.515" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02020707v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02020703v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03285802v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02553784v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568542v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ucj" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000092v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hollard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#243;pez-Rabatel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.6411" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769040v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02134259v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02020754v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02020776v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02020810v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquid&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Burdy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239358v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Giletti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Motta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04677652v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017439v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017512v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017427v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017428v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017444v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017429v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017494v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/6411?lang=it" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570288v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Humm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borlenghi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hollard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lopez Rabatel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017422v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017533v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017555v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894700v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/1459" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.1459" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127884v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vigier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427971v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360662v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lassus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Leperlier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678121v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678126v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679003v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797815v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herreyre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Cormier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679100v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017604v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017585v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02127670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roussel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nogent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017669v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Morillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017691v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017709v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017700v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017719v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256141v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017619v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864568v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espinasse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fontaine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04963091v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13ctt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568542v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ucj" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568556v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ucm" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614326v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11udb" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614395v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11udi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986283v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cormier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hermelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ja00389a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678848v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563816v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563813v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02020724v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712203v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Borau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02020656v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887422v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bonnefoy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.515" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02020707v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02020703v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03285802v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02553784v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000092v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hollard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#243;pez-Rabatel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.6411" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769040v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02134259v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02020754v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02020776v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02020810v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>