--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -432,246 +432,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’età tardoantica : 360-500 (fase 6) - 9.2.1 L’edificio tardoantico : lo scavo »</w:t>
+                <w:t xml:space="preserve">« Le monde gaulois : introduction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">E. Lippolis; M.L. Calio; C. Giatti (éd.). </w:t>
+              <w:t xml:space="preserve">Aldo Borlenghi; Clément Chillet; Virginie Hollard; Jean-Charles Moretti; Liliane Rabatel (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gortina VIII,1. L’isolato del Ninfeo. La topografia, i monumenti e lo scavo (campagne 2003-2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.431-432, 2019, Monografie della Scuola Archeologica Italiana di Atene e delle Missioni Italiane in Oriente XXVII, 9789609559164</w:t>
+              <w:t xml:space="preserve">Voter en Grèce, à Rome et en Gaule. Pratiques, lieux et finalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, TMO, pp.389-395, 2019, Histoire et épigraphie 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017439v1</w:t>
+                <w:t xml:space="preserve">hal-02017512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le monde gaulois : introduction »</w:t>
+                <w:t xml:space="preserve">« L’età augustea (fase 2) - 6.3 L’area a est del tempio »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Aldo Borlenghi; Clément Chillet; Virginie Hollard; Jean-Charles Moretti; Liliane Rabatel (éd.). </w:t>
+              <w:t xml:space="preserve">E. Lippolis; M.L. Calio; C. Giatti (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voter en Grèce, à Rome et en Gaule. Pratiques, lieux et finalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, TMO, pp.389-395, 2019, Histoire et épigraphie 1</w:t>
+              <w:t xml:space="preserve">Gortina VIII,1. L’isolato del Ninfeo. La topografia, i monumenti e lo scavo (campagne 2003-2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.289-293, 2019, Monografie della Scuola Archeologica Italiana di Atene e delle Missioni Italiane in Oriente XXVII</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017512v1</w:t>
+                <w:t xml:space="preserve">hal-02017427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’età augustea (fase 2) - 6.3 L’area a est del tempio »</w:t>
+                <w:t xml:space="preserve">« L’età tardoantica : 360-500 (fase 6) - 9.2.1 L’edificio tardoantico : lo scavo »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Lippolis; M.L. Calio; C. Giatti (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gortina VIII,1. L’isolato del Ninfeo. La topografia, i monumenti e lo scavo (campagne 2003-2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.289-293, 2019, Monografie della Scuola Archeologica Italiana di Atene e delle Missioni Italiane in Oriente XXVII</w:t>
+              <w:t xml:space="preserve">, pp.431-432, 2019, Monografie della Scuola Archeologica Italiana di Atene e delle Missioni Italiane in Oriente XXVII, 9789609559164</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017427v1</w:t>
+                <w:t xml:space="preserve">hal-02017439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’età imperiale II e III secolo d.C. (fasi 3-4) - 7.3.1 L’area a oriente del tempio A: lo scavo »</w:t>
               </w:r>
@@ -956,225 +956,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces comitiaux à Rome pendant la période républicaine</w:t>
-[...72 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« La topografia della città - 3.4 Il sistema idrico »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">E. Lippolis; M.L. Calio; C. Giatti (éd.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voter en Grèce, à Rome et en Gaule. Pratiques, lieux et finalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, MOM éditions, pp.261-276, 2019, 978-2-35668-178-2</w:t>
+              <w:t xml:space="preserve">Gortina VIII,1. L’isolato del Ninfeo. La topografia, i monumenti e lo scavo (campagne 2003-2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.156-178, 2019, Monografie della Scuola Archeologica Italiana di Atene e delle Missioni Italiane in Oriente XXVII</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570288v1</w:t>
+                <w:t xml:space="preserve">hal-02017422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La topografia della città - 3.4 Il sistema idrico »</w:t>
-[...20 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les espaces comitiaux à Rome pendant la période républicaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Humm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Chillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hollard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lopez Rabatel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gortina VIII,1. L’isolato del Ninfeo. La topografia, i monumenti e lo scavo (campagne 2003-2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.156-178, 2019, Monografie della Scuola Archeologica Italiana di Atene e delle Missioni Italiane in Oriente XXVII</w:t>
+              <w:t xml:space="preserve">Voter en Grèce, à Rome et en Gaule. Pratiques, lieux et finalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MOM éditions, pp.261-276, 2019, 978-2-35668-178-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017422v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02570288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’aqueduc du Gier à la lumière des données épigraphiques »</w:t>
               </w:r>
@@ -2346,191 +2346,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’étude des aqueducs romains de Lyon : la nécessité d’une approche pluridisciplinaire »</w:t>
+                <w:t xml:space="preserve">Trames viaires et locaux commerciaux dans la ville haute de Lugdunum entre le Ier s. av. J.-C. et le IIIe s apr. J.-C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lépée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la Table ronde scientifique (Musée romain de Nyon – Suisse)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, Nyon, Suisse</w:t>
+              <w:t xml:space="preserve">19e Congrés International d'Archéologie Classique consacré à "Archéologie et économie dans le monde antique ; rues romaines et économie urbaine"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Bonn, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017585v1</w:t>
+                <w:t xml:space="preserve">hal-02127670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trames viaires et locaux commerciaux dans la ville haute de Lugdunum entre le Ier s. av. J.-C. et le IIIe s apr. J.-C</w:t>
+                <w:t xml:space="preserve">« L’étude des aqueducs romains de Lyon : la nécessité d’une approche pluridisciplinaire »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Poux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19e Congrés International d'Archéologie Classique consacré à "Archéologie et économie dans le monde antique ; rues romaines et économie urbaine"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Bonn, Allemagne</w:t>
+              <w:t xml:space="preserve">Actes de la Table ronde scientifique (Musée romain de Nyon – Suisse)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Nyon, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127670v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les peintures fragmentaires de la Station des Buissières à Panossas (Isère) : un exemple de diffusion du deuxième style pompéien en milieu rural »</w:t>
               </w:r>
@@ -2795,165 +2795,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02017691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Le campus dans les provinces occidentales de l’Empire : rôle et fonctions d’un espace public de la ville romaine entre le IIe et le IVe s. ap. J.-C. »</w:t>
+                <w:t xml:space="preserve">« La technique en opus (reticulatum) mixtum de l’aqueduc du Gier à Lyon : un apport pour la détermination de sa chronologie ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urbanisme civique en temps de crise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Madrid, Espagne. pp.255-271</w:t>
+              <w:t xml:space="preserve">Aquae ductus. Actualité de la recherche en France et en Espagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Bordeaux, France. pp.77-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017709v1</w:t>
+                <w:t xml:space="preserve">hal-02017700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La technique en opus (reticulatum) mixtum de l’aqueduc du Gier à Lyon : un apport pour la détermination de sa chronologie ? »</w:t>
+                <w:t xml:space="preserve">« Le campus dans les provinces occidentales de l’Empire : rôle et fonctions d’un espace public de la ville romaine entre le IIe et le IVe s. ap. J.-C. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Borlenghi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquae ductus. Actualité de la recherche en France et en Espagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Bordeaux, France. pp.77-95</w:t>
+              <w:t xml:space="preserve">Urbanisme civique en temps de crise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Madrid, Espagne. pp.255-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017700v1</w:t>
+                <w:t xml:space="preserve">hal-02017709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les espaces du ludus dans le Champ de Mars à l’époque républicaine »</w:t>
               </w:r>
@@ -5688,51 +5688,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquid&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Burdy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239358v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Giletti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Motta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04677652v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017439v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017512v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017427v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017428v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017444v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017429v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017494v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/6411?lang=it" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570288v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Humm" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borlenghi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chillet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hollard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lopez Rabatel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017422v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017533v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017555v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894700v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/1459" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.1459" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127884v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vigier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427971v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360662v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lassus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Leperlier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678121v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678126v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679003v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797815v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herreyre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Cormier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679100v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017604v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017585v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02127670v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roussel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nogent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017669v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Morillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017691v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017709v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017700v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017719v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256141v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017619v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864568v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espinasse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fontaine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04963091v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13ctt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568542v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ucj" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568556v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ucm" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614326v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11udb" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614395v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11udi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986283v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cormier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hermelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ja00389a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678848v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563816v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563813v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02020724v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712203v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Borau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02020656v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887422v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bonnefoy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.515" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02020707v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02020703v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03285802v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02553784v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000092v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hollard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#243;pez-Rabatel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.6411" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769040v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02134259v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02020754v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02020776v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02020810v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05547190v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Borlenghi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Coquid&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Burdy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05239358v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Giletti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylise Marmara" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Motta" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04677652v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Chamel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schmitt" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017512v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017427v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017439v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017428v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017444v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017429v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017494v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/momeditions/6411?lang=it" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017422v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570288v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Humm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borlenghi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hollard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lopez Rabatel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017533v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017555v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894700v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cvz/1459" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cvz.1459" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127884v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Vigier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427971v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360662v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cl&#233;ment" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lassus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Leperlier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678121v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678126v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679003v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797815v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Herreyre" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Cormier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Hermelin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Oberlin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679100v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017604v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02127670v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine L&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017585v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017634v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Roussel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nogent" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017669v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fouillet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Morillon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017691v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017700v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017709v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017719v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01256141v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02017619v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01864568v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Espinasse" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Fontaine" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04963091v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/13ctt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04568542v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ucj" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568556v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ucm" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614326v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11udb" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614395v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Leroy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11udi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986283v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cormier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hermelin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2ja00389a" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678848v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563816v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04563813v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02020724v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01712203v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Borau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02020656v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01887422v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bonnefoy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gallia.515" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02020707v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02020703v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03285802v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02553784v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02000092v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Chillet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Hollard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane L&#243;pez-Rabatel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.momeditions.6411" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769040v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02134259v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02020754v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02020776v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02020810v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>