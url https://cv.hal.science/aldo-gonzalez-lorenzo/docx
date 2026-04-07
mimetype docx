--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -503,261 +503,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical representation for rasterized planar face complexes</w:t>
+                <w:t xml:space="preserve">Distributed Combinatorial Maps for Parallel Mesh Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jarek Rossignac</w:t>
+                <w:t xml:space="preserve">Florence Zara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 74, pp.161 - 170. </w:t>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (7), pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2018.05.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/a11070105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838454v1</w:t>
+                <w:t xml:space="preserve">hal-01844433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Combinatorial Maps for Parallel Mesh Processing</w:t>
+                <w:t xml:space="preserve">Hierarchical representation for rasterized planar face complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Zara</w:t>
+                <w:t xml:space="preserve">Jarek Rossignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (7), pp.1-20. </w:t>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74, pp.161 - 170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/a11070105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2018.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844433v1</w:t>
+                <w:t xml:space="preserve">hal-01838454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowing cycles in discrete Morse theory</w:t>
               </w:r>
@@ -1769,185 +1769,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01493023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological Comparisons of Fluvial Reservoir Rock Volumes Using Betti Numbers: Application to CO2 Storage Uncertainty Analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two Measures for the Homology Groups of Binary Volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Real</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Computational Topology in Image Context (CTIC 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-39441-1_10⟩</w:t>
+              <w:t xml:space="preserve">19th IAPR International Conference on Discrete Geometry for Computer Imagery (DGCI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Nantes, France. pp.154-165, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-32360-2_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341013v1</w:t>
+                <w:t xml:space="preserve">hal-01341015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures géométriques pour les groupes d’homologie : vers une adaptation aux complexes simpliciaux</w:t>
+                <w:t xml:space="preserve">Two new measures for the homology groups of discrete objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bac</w:t>
@@ -1965,227 +1948,231 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation géométrique (GTMG 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Dijon, France. pp.12-15</w:t>
+              <w:t xml:space="preserve">Journées du Groupement de Recherche "Informatique Mathématique" (GdR IM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01476541v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast, Simple and Separable Computation of Betti Numbers on Three-dimensional Cubical Complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topological Comparisons of Fluvial Reservoir Rock Volumes Using Betti Numbers: Application to CO2 Storage Uncertainty Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae Dahrabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mateusz Juda</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Computational Topology in Image Context (CTIC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Marseille, France. pp.130-139, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-39441-1_12⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2016, Marseille, France. pp.101-112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-39441-1_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341014v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Measures for the Homology Groups of Binary Volumes</w:t>
+                <w:t xml:space="preserve">Mesures géométriques pour les groupes d’homologie : vers une adaptation aux complexes simpliciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bac</w:t>
@@ -2203,456 +2190,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IAPR International Conference on Discrete Geometry for Computer Imagery (DGCI 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation géométrique (GTMG 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Dijon, France. pp.12-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341015v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two new measures for the homology groups of discrete objects</w:t>
+                <w:t xml:space="preserve">Fast, Simple and Separable Computation of Betti Numbers on Three-dimensional Cubical Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Juda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupement de Recherche "Informatique Mathématique" (GdR IM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Workshop on Computational Topology in Image Context (CTIC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Marseille, France. pp.130-139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-39441-1_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381805v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological comparisons of fluvial reservoir rock volumes using Betti numbers: application to CO2 storage uncertainty analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast computation of Betti numbers on three-dimensional cubical complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Real</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th gOcad Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nancy, France</w:t>
+              <w:t xml:space="preserve">Applications of Computer Algebra (ACA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Kalamata, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341016v1</w:t>
+                <w:t xml:space="preserve">hal-01341017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular Skeletons: a New Approach to Topological Skeletons with Geometric Features</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topological comparisons of fluvial reservoir rock volumes using Betti numbers: application to CO2 storage uncertainty analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae Dahrabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Computer Analysis of Images and Patterns (CAIP 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35th gOcad Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341037v1</w:t>
+                <w:t xml:space="preserve">hal-01341016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast computation of Betti numbers on three-dimensional cubical complexes</w:t>
+                <w:t xml:space="preserve">Cellular Skeletons: a New Approach to Topological Skeletons with Geometric Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bac</w:t>
@@ -2670,73 +2661,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications of Computer Algebra (ACA 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Computer Analysis of Images and Patterns (CAIP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, La Valette, Malta. pp.616-627, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23117-4_53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341017v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Homological Information Based on Directed Graphs within Discrete Objects</w:t>
               </w:r>
@@ -3111,51 +3111,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pageperso.lis-lab.fr/aldo.gonzalez-lorenzo/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003653v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gonzalez-Lorenzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Situ Gazull" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41468-024-00198-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322031v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2023.103563" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051506v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Crombez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme D da Fonseca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gerard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3524133" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838454v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarek Rossignac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2018.05.017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a11070105" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Real" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.topol.2017.05.008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01285969v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Molina-Abril" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-014-0248-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2_12" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501567v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oghenemarho Orukele" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Polette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93319-6_12" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953372v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19897-7_6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485486v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme D. da Fonseca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan G&#233;rard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2021.63" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698847v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_18" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493023v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341013v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Dahrabou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_10" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476541v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341014v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Juda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_12" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341015v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_12" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381805v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341016v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341037v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23117-4_53" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341017v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381797v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2014.82" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01477399v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pageperso.lis-lab.fr/aldo.gonzalez-lorenzo/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003653v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gonzalez-Lorenzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Situ Gazull" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41468-024-00198-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322031v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2023.103563" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051506v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Crombez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme D da Fonseca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gerard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3524133" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844433v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a11070105" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838454v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarek Rossignac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2018.05.017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Real" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.topol.2017.05.008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01285969v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Molina-Abril" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-014-0248-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2_12" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501567v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oghenemarho Orukele" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Polette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93319-6_12" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953372v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19897-7_6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485486v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme D. da Fonseca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan G&#233;rard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2021.63" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698847v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_18" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493023v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341015v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381805v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341013v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Dahrabou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_10" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476541v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341014v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Juda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_12" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341017v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341016v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341037v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23117-4_53" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381797v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2014.82" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01477399v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>