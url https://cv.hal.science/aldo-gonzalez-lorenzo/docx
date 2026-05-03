--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -503,261 +503,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04051506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distributed Combinatorial Maps for Parallel Mesh Processing</w:t>
+                <w:t xml:space="preserve">Hierarchical representation for rasterized planar face complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Zara</w:t>
+                <w:t xml:space="preserve">Jarek Rossignac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 11 (7), pp.1-20. </w:t>
+              <w:t xml:space="preserve">Computers and Graphics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74, pp.161 - 170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/a11070105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cag.2018.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01844433v1</w:t>
+                <w:t xml:space="preserve">hal-01838454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical representation for rasterized planar face complexes</w:t>
+                <w:t xml:space="preserve">Distributed Combinatorial Maps for Parallel Mesh Processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Damiand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jarek Rossignac</w:t>
+                <w:t xml:space="preserve">Florence Zara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers and Graphics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 74, pp.161 - 170. </w:t>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 11 (7), pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cag.2018.05.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/a11070105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838454v1</w:t>
+                <w:t xml:space="preserve">hal-01844433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowing cycles in discrete Morse theory</w:t>
               </w:r>
@@ -1583,354 +1583,371 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opening Holes in Discrete Objects with Digital Homotopy</w:t>
+                <w:t xml:space="preserve">Zones « menottables » sur un maillage 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IAPR International Conference on Discrete Geometry for Computer Imagery (DGCI 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation géométrique (GTMG 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Cachan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698847v1</w:t>
+                <w:t xml:space="preserve">hal-01493023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zones « menottables » sur un maillage 3D</w:t>
+                <w:t xml:space="preserve">Opening Holes in Discrete Objects with Digital Homotopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation géométrique (GTMG 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th IAPR International Conference on Discrete Geometry for Computer Imagery (DGCI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vienne, Austria. pp.213--224, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66272-5_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01493023v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Measures for the Homology Groups of Binary Volumes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topological Comparisons of Fluvial Reservoir Rock Volumes Using Betti Numbers: Application to CO2 Storage Uncertainty Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae Dahrabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IAPR International Conference on Discrete Geometry for Computer Imagery (DGCI 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-32360-2_12⟩</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Computational Topology in Image Context (CTIC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Marseille, France. pp.101-112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-39441-1_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341015v1</w:t>
+                <w:t xml:space="preserve">hal-01341013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two new measures for the homology groups of discrete objects</w:t>
+                <w:t xml:space="preserve">Mesures géométriques pour les groupes d’homologie : vers une adaptation aux complexes simpliciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bac</w:t>
@@ -1948,231 +1965,227 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupement de Recherche "Informatique Mathématique" (GdR IM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation géométrique (GTMG 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Dijon, France. pp.12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381805v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological Comparisons of Fluvial Reservoir Rock Volumes Using Betti Numbers: Application to CO2 Storage Uncertainty Analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast, Simple and Separable Computation of Betti Numbers on Three-dimensional Cubical Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Juda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Real</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Computational Topology in Image Context (CTIC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Marseille, France. pp.101-112, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-39441-1_10⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2016, Marseille, France. pp.130-139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-39441-1_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341013v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures géométriques pour les groupes d’homologie : vers une adaptation aux complexes simpliciaux</w:t>
+                <w:t xml:space="preserve">Two new measures for the homology groups of discrete objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bac</w:t>
@@ -2190,227 +2203,214 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation géométrique (GTMG 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Dijon, France. pp.12-15</w:t>
+              <w:t xml:space="preserve">Journées du Groupement de Recherche "Informatique Mathématique" (GdR IM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01476541v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast, Simple and Separable Computation of Betti Numbers on Three-dimensional Cubical Complexes</w:t>
+                <w:t xml:space="preserve">Two Measures for the Homology Groups of Binary Volumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mateusz Juda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Computational Topology in Image Context (CTIC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Marseille, France. pp.130-139, </w:t>
+              <w:t xml:space="preserve">19th IAPR International Conference on Discrete Geometry for Computer Imagery (DGCI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Nantes, France. pp.154-165, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-39441-1_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-32360-2_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341014v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast computation of Betti numbers on three-dimensional cubical complexes</w:t>
+                <w:t xml:space="preserve">Cellular Skeletons: a New Approach to Topological Skeletons with Geometric Features</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bac</w:t>
@@ -2428,116 +2428,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications of Computer Algebra (ACA 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Computer Analysis of Images and Patterns (CAIP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, La Valette, Malta. pp.616-627, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23117-4_53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341017v1</w:t>
+                <w:t xml:space="preserve">hal-01341037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological comparisons of fluvial reservoir rock volumes using Betti numbers: application to CO2 storage uncertainty analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmae Dahrabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2569,81 +2578,81 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th gOcad Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular Skeletons: a New Approach to Topological Skeletons with Geometric Features</w:t>
+                <w:t xml:space="preserve">Fast computation of Betti numbers on three-dimensional cubical complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bac</w:t>
@@ -2661,82 +2670,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Computer Analysis of Images and Patterns (CAIP 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applications of Computer Algebra (ACA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Kalamata, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-23117-4_53⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01341037v1</w:t>
+                <w:t xml:space="preserve">hal-01341017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing Homological Information Based on Directed Graphs within Discrete Objects</w:t>
               </w:r>
@@ -3111,51 +3111,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pageperso.lis-lab.fr/aldo.gonzalez-lorenzo/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003653v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gonzalez-Lorenzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Situ Gazull" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41468-024-00198-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322031v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2023.103563" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051506v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Crombez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme D da Fonseca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gerard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3524133" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844433v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zara" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a11070105" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838454v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarek Rossignac" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2018.05.017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Real" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.topol.2017.05.008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01285969v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Molina-Abril" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-014-0248-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2_12" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501567v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oghenemarho Orukele" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Polette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93319-6_12" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953372v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19897-7_6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485486v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme D. da Fonseca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan G&#233;rard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2021.63" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698847v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_18" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493023v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341015v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_12" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381805v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341013v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Dahrabou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_10" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476541v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341014v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Juda" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_12" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341017v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341016v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341037v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23117-4_53" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381797v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2014.82" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01477399v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pageperso.lis-lab.fr/aldo.gonzalez-lorenzo/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003653v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gonzalez-Lorenzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Situ Gazull" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41468-024-00198-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322031v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2023.103563" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051506v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Crombez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme D da Fonseca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gerard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3524133" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838454v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarek Rossignac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2018.05.017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a11070105" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Real" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.topol.2017.05.008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01285969v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Molina-Abril" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-014-0248-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2_12" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501567v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oghenemarho Orukele" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Polette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93319-6_12" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953372v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19897-7_6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485486v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme D. da Fonseca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan G&#233;rard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2021.63" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698847v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_18" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341013v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Dahrabou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_10" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476541v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341014v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Juda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_12" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381805v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341015v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_12" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341037v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23117-4_53" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341016v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341017v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381797v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2014.82" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01477399v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>