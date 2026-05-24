--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -1583,213 +1583,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03485486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zones « menottables » sur un maillage 3D</w:t>
+                <w:t xml:space="preserve">Opening Holes in Discrete Objects with Digital Homotopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation géométrique (GTMG 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th IAPR International Conference on Discrete Geometry for Computer Imagery (DGCI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vienne, Austria. pp.213--224, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66272-5_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01493023v1</w:t>
+                <w:t xml:space="preserve">hal-01698847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opening Holes in Discrete Objects with Digital Homotopy</w:t>
+                <w:t xml:space="preserve">Zones « menottables » sur un maillage 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IAPR International Conference on Discrete Geometry for Computer Imagery (DGCI 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation géométrique (GTMG 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Cachan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-66272-5_18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01698847v1</w:t>
+                <w:t xml:space="preserve">hal-01493023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological Comparisons of Fluvial Reservoir Rock Volumes Using Betti Numbers: Application to CO2 Storage Uncertainty Analysis</w:t>
               </w:r>
@@ -2366,269 +2366,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular Skeletons: a New Approach to Topological Skeletons with Geometric Features</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topological comparisons of fluvial reservoir rock volumes using Betti numbers: application to CO2 storage uncertainty analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae Dahrabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Computer Analysis of Images and Patterns (CAIP 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">35th gOcad Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341037v1</w:t>
+                <w:t xml:space="preserve">hal-01341016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological comparisons of fluvial reservoir rock volumes using Betti numbers: application to CO2 storage uncertainty analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cellular Skeletons: a New Approach to Topological Skeletons with Geometric Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Real</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35th gOcad Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Computer Analysis of Images and Patterns (CAIP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, La Valette, Malta. pp.616-627, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23117-4_53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341016v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast computation of Betti numbers on three-dimensional cubical complexes</w:t>
               </w:r>
@@ -3111,51 +3111,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pageperso.lis-lab.fr/aldo.gonzalez-lorenzo/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003653v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gonzalez-Lorenzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Situ Gazull" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41468-024-00198-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322031v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2023.103563" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051506v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Crombez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme D da Fonseca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gerard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3524133" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838454v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarek Rossignac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2018.05.017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a11070105" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Real" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.topol.2017.05.008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01285969v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Molina-Abril" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-014-0248-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2_12" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501567v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oghenemarho Orukele" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Polette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93319-6_12" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953372v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19897-7_6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485486v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme D. da Fonseca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan G&#233;rard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2021.63" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493023v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698847v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_18" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341013v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Dahrabou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_10" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476541v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341014v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Juda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_12" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381805v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341015v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_12" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341037v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23117-4_53" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341016v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341017v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381797v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2014.82" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01477399v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pageperso.lis-lab.fr/aldo.gonzalez-lorenzo/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003653v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gonzalez-Lorenzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bac" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Situ Gazull" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41468-024-00198-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322031v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2023.103563" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051506v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Crombez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme D da Fonseca" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Gerard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lafourcade" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3524133" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838454v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Damiand" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarek Rossignac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Dupont" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cag.2018.05.017" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01844433v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Zara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a11070105" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528103v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Real" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.topol.2017.05.008" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01285969v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Molina-Abril" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-014-0248-x" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05357027v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09544-2_12" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501567v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oghenemarho Orukele" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Polette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93319-6_12" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953372v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19897-7_6" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03650377v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03485486v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme D. da Fonseca" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan G&#233;rard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.SoCG.2021.63" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698847v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_18" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493023v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341013v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Dahrabou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_10" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476541v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341014v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Juda" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_12" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381805v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341015v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_12" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341016v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341037v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23117-4_53" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341017v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381797v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2014.82" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01477399v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>