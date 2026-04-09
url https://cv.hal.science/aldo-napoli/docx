--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -204,482 +204,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Port calls and vessel trajectory dataset in the Caribbean with accurate port quays survey</w:t>
+                <w:t xml:space="preserve">Port call extraction from vessel location data for characterising harbour traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Sahuquet</w:t>
+                <w:t xml:space="preserve">Éric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110617⟩</w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 293, pp.116771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.116771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04620315v1</w:t>
+                <w:t xml:space="preserve">hal-04400011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Port call extraction from vessel location data for characterising harbour traffic</w:t>
+                <w:t xml:space="preserve">Port calls and vessel trajectory dataset in the Caribbean with accurate port quays survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Sahuquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Foulquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 293, pp.116771. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.116771⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04400011v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data integrity assessment for maritime anomaly detection</w:t>
+                <w:t xml:space="preserve">An expert-based method for the risk assessment of anomalous maritime transportation data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 147, pp.113219. </w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104, pp.102337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2020.113219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2020.102337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570943v1</w:t>
+                <w:t xml:space="preserve">hal-03405527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An expert-based method for the risk assessment of anomalous maritime transportation data</w:t>
+                <w:t xml:space="preserve">Data integrity assessment for maritime anomaly detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 104, pp.102337. </w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147, pp.113219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2020.102337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2020.113219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03405527v1</w:t>
+                <w:t xml:space="preserve">hal-02570943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Thorough Analysis of the Engineering Solutions Deployed to Stop the Oil Spill Following the Deepwater Horizon Disaster</w:t>
               </w:r>
@@ -858,248 +858,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian network to manage risks of maritime piracy against offshore oil fields</w:t>
+                <w:t xml:space="preserve">From Movement Data to Objects Behavior Using Semantic Trajectory and Semantic Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Bouejala</w:t>
+                <w:t xml:space="preserve">Arnaud Vandecasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Chaze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Guarnieri</w:t>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 68, pp.222-230. </w:t>
+              <w:t xml:space="preserve">Marine Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (2 - Special Issue: Special Issue on Coastal and Marine Geographic Information Systems), pp.126-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssci.2014.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01490419.2014.902885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988232v1</w:t>
+                <w:t xml:space="preserve">hal-01002799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Movement Data to Objects Behavior Using Semantic Trajectory and Semantic Events</w:t>
+                <w:t xml:space="preserve">A Bayesian network to manage risks of maritime piracy against offshore oil fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Vandecasteele</w:t>
+                <w:t xml:space="preserve">Amal Bouejala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+                <w:t xml:space="preserve">Xavier Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geodesy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 37 (2 - Special Issue: Special Issue on Coastal and Marine Geographic Information Systems), pp.126-144. </w:t>
+              <w:t xml:space="preserve">Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.222-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01490419.2014.902885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssci.2014.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002799v1</w:t>
+                <w:t xml:space="preserve">hal-00988232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conduite du changement digital au défi de l'acceptabilité et de la sécurité</w:t>
               </w:r>
@@ -1265,325 +1265,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taxonomie des tâches d'analyse géovisuelle de risques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Vatin</w:t>
+                <w:t xml:space="preserve">Causal Probabilistic Modeling with Bayesian Networks to Combat the Risk of Piracy Against Offshore Oil Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Bouejla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 217, pp.49-58</w:t>
+              <w:t xml:space="preserve">Radio Science Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 345 (Disaster Management special issue), pp.21-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00879619v1</w:t>
+                <w:t xml:space="preserve">hal-00856707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les pirates s'attaquent aux plateformes pétrolières : Prévenir la menace par l'usage de l'intelligence artificielle.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Guarnieri</w:t>
+                <w:t xml:space="preserve">Taxonomie des tâches d'analyse géovisuelle de risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préventique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, mars-avril (128), p. 12-15</w:t>
+              <w:t xml:space="preserve">Cartes &amp; géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 217, pp.49-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802091v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00879619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causal Probabilistic Modeling with Bayesian Networks to Combat the Risk of Piracy Against Offshore Oil Platforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Quand les pirates s'attaquent aux plateformes pétrolières : Prévenir la menace par l'usage de l'intelligence artificielle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Bouejla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chaze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amal Bouejla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radio Science Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 345 (Disaster Management special issue), pp.21-34</w:t>
+              <w:t xml:space="preserve">Préventique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, mars-avril (128), p. 12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856707v1</w:t>
+                <w:t xml:space="preserve">hal-00802091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance and Control of Vessel's Activities at Sea</w:t>
               </w:r>
@@ -2024,51 +2024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Soul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Sahuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2117,273 +2117,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04662395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre transport maritime mondialisé et maritimité domestique : une analyse des escales portuaires dans les Petites Antilles</w:t>
+                <w:t xml:space="preserve">Unveiling of Maritime Networks from the Differentiated Analysis of Vessel Traffic in the Caribbean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Soul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iwan Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Sahuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DEVPORT 2023 : Quelle place pour les ports territoriaux dans le système maritime de demain ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Le Havre Normandie, Oct 2023, Le Havre, France</w:t>
+              <w:t xml:space="preserve">Conference on Complex Networks and their Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Menton, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04254807v1</w:t>
+                <w:t xml:space="preserve">hal-04376417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling of Maritime Networks from the Differentiated Analysis of Vessel Traffic in the Caribbean</w:t>
+                <w:t xml:space="preserve">Entre transport maritime mondialisé et maritimité domestique : une analyse des escales portuaires dans les Petites Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Coraline Soul</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Sahuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Complex Networks and their Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Menton, France</w:t>
+              <w:t xml:space="preserve">DEVPORT 2023 : Quelle place pour les ports territoriaux dans le système maritime de demain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Le Havre Normandie, Oct 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04376417v1</w:t>
+                <w:t xml:space="preserve">hal-04254807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Escales portuaires dans les Petites Antilles : une approche désagrégée</w:t>
               </w:r>
@@ -2395,51 +2395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3219,679 +3219,692 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrity Assessment of a Worldwide Maritime Tracking System for a Geospatial Analysis at Sea</w:t>
+                <w:t xml:space="preserve">A System for Alert Triggering based on AIS Data Integrity Analysis ; Decision Support and Risk Assessment for Operational Effectiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th AGILE International Conference on Geographic Information Science (AGILE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Societal Geo-innovation, May 2017, Wageningen, Netherlands. 4 p</w:t>
+              <w:t xml:space="preserve">Decision Support and Risk Assessment for Operational Effectiveness - DeSRA 2017 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, La Spezia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01534116v1</w:t>
+                <w:t xml:space="preserve">hal-01686707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Analysis of falsified Automatic Identification System for the improvement of maritime traffic safety</w:t>
+                <w:t xml:space="preserve">Integrity Assessment of a Worldwide Maritime Tracking System for a Geospatial Analysis at Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom. pp.606-613 - ISBN 978-1-138-02997-2</w:t>
+              <w:t xml:space="preserve">20th AGILE International Conference on Geographic Information Science (AGILE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Societal Geo-innovation, May 2017, Wageningen, Netherlands. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421905v1</w:t>
+                <w:t xml:space="preserve">hal-01534116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A System for Alert Triggering based on AIS Data Integrity Analysis ; Decision Support and Risk Assessment for Operational Effectiveness</w:t>
+                <w:t xml:space="preserve">Risk Analysis of falsified Automatic Identification System for the improvement of maritime traffic safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Alincourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Decision Support and Risk Assessment for Operational Effectiveness - DeSRA 2017 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, La Spezia, Italy</w:t>
+              <w:t xml:space="preserve">ESREL 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom. pp.606-613 - ISBN 978-1-138-02997-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686707v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for integrity assessment of information in a worldwide maritime localization system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Iphar</w:t>
+                <w:t xml:space="preserve">An assessment approach of maritime supply chain of energy vulnerability to piracy risk by simulation of spatial behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th AGILE International Conference on Geographic Information Science (AGILE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Helsinki, Finland</w:t>
+              <w:t xml:space="preserve">ESREL 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom. pp.ISBN 978-1-138-02997-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421920v1</w:t>
+                <w:t xml:space="preserve">hal-01417861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the Potential of the Future “Maritime Big Data”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Garnier</w:t>
+                <w:t xml:space="preserve">A multi-agent system to assess the vulnerability on the maritime supply chain of energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maritime Knowledge Discovery and Anomaly Detection Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Ispra, Italy. pp.24-27 - ISBN 978-92-79-61301-2</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Maritime Flows and Networks - WIMAKS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421611v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01417849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Approach for the Analysis of Abnormal Ship Behaviors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Falsification Discovery in AIS Messages ; Decision Support and Risk Assessment for Operational Effectiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Iphar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maritime Knowledge Discovery and Anomaly Detection Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Ispra, Italy. pp.83-86 - ISBN 978-92-79-61301-2</w:t>
+              <w:t xml:space="preserve">Decision Support and Risk Assessment for Operational Effectiveness - DeSRA 2016 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, La Spezia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421584v1</w:t>
+                <w:t xml:space="preserve">hal-01686697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for Real-Time Detection of AIS Falsification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Démarche d’analyse de l'intégrité d'un système de localisation de navires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Iphar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maritime Knowledge Discovery and Anomaly Detection Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Ispra, Italy. pp.74-77 - ISBN 978-92-79-61301-2</w:t>
+              <w:t xml:space="preserve">SAGEO 2016 - Spatial Analysis and GEOmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Analyse Spatiale et des Sciences de l'Information Géographique, Dec 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421910v1</w:t>
+                <w:t xml:space="preserve">hal-01421880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the interest of data mining for an integrity assessment of AIS messages</w:t>
               </w:r>
@@ -3975,912 +3988,899 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01421878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche d’analyse de l'intégrité d'un système de localisation de navires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Iphar</w:t>
+                <w:t xml:space="preserve">Formalisation spatio-temporelle de perturbations maritimes pour l’évaluation de la vulnérabilité du réseau maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO 2016 - Spatial Analysis and GEOmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Analyse Spatiale et des Sciences de l'Information Géographique, Dec 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421880v1</w:t>
+                <w:t xml:space="preserve">hal-01417871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-agent system to assess the vulnerability on the maritime supply chain of energy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Hybrid Approach for the Analysis of Abnormal Ship Behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Maritime Flows and Networks - WIMAKS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Maritime Knowledge Discovery and Anomaly Detection Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Ispra, Italy. pp.83-86 - ISBN 978-92-79-61301-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417849v1</w:t>
+                <w:t xml:space="preserve">hal-01421584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Falsification Discovery in AIS Messages ; Decision Support and Risk Assessment for Operational Effectiveness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Iphar</w:t>
+                <w:t xml:space="preserve">Exploiting the Potential of the Future “Maritime Big Data”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Decision Support and Risk Assessment for Operational Effectiveness - DeSRA 2016 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, La Spezia, Italy</w:t>
+              <w:t xml:space="preserve">Maritime Knowledge Discovery and Anomaly Detection Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Ispra, Italy. pp.24-27 - ISBN 978-92-79-61301-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686697v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisation spatio-temporelle de perturbations maritimes pour l’évaluation de la vulnérabilité du réseau maritime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Tanguy</w:t>
+                <w:t xml:space="preserve">A method for integrity assessment of information in a worldwide maritime localization system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2016 - Spatial Analysis and GEOmatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Analyse Spatiale et des Sciences de l'Information Géographique, Dec 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">19th AGILE International Conference on Geographic Information Science (AGILE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417871v1</w:t>
+                <w:t xml:space="preserve">hal-01421920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de messages falsifiés de localisation de navires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Methodology for Real-Time Detection of AIS Falsification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2016 - 16èmes Journées Francophones "Extraction et Gestion des Connaissances"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">Maritime Knowledge Discovery and Anomaly Detection Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Ispra, Italy. pp.74-77 - ISBN 978-92-79-61301-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421929v1</w:t>
+                <w:t xml:space="preserve">hal-01421910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment approach of maritime supply chain of energy vulnerability to piracy risk by simulation of spatial behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Tanguy</w:t>
+                <w:t xml:space="preserve">Détection de messages falsifiés de localisation de navires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom. pp.ISBN 978-1-138-02997-2</w:t>
+              <w:t xml:space="preserve">EGC 2016 - 16èmes Journées Francophones "Extraction et Gestion des Connaissances"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417861v1</w:t>
+                <w:t xml:space="preserve">hal-01421929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of faked AIS messages and Resulting Risks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of false AIS messages for the improvement of maritime situational awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Iphar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ray</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IF&amp;GIS 2015 - 7th International Workshop on Information Fusion and Geographic Information Systems </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Oceans'2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, sponsored by the Marine Technology Society and the IEEE Oceanic Engineering Society, Oct 2015, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01536655v1</w:t>
+                <w:t xml:space="preserve">hal-01203049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of false AIS messages for the improvement of maritime situational awareness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DeAIS project: Detection of AIS Spoofing and Resulting Risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Ray</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceans'2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, sponsored by the Marine Technology Society and the IEEE Oceanic Engineering Society, Oct 2015, Washington, DC, United States</w:t>
+              <w:t xml:space="preserve">MTS/IEEE OCEANS'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2015, Gênes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203049v1</w:t>
+                <w:t xml:space="preserve">hal-01166151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeAIS project: Detection of AIS Spoofing and Resulting Risks</w:t>
+                <w:t xml:space="preserve">Detection of faked AIS messages and Resulting Risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTS/IEEE OCEANS'15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2015, Gênes, Italy</w:t>
+              <w:t xml:space="preserve">IF&amp;GIS 2015 - 7th International Workshop on Information Fusion and Geographic Information Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166151v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01536655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the dynamics of maritime territories to assess the vulnerability of the maritime network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5022,51 +5022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology to improve the assessment of vulnerability on the maritime supply chain of energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5208,51 +5208,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports des Réseaux Bayésiens &amp;quot;Dynamiques&amp;quot; à la lutte contre la piraterie maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Bouejla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5379,2528 +5379,2528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Level Taxonomy of Geovisual Analytics Tasks for Maritime Surveillance</w:t>
+                <w:t xml:space="preserve">Géovisualisation pour la Prévention des Risques : application à la surveillance maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2013 - 26th International Cartographic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Dresde, Germany. 14 p</w:t>
+              <w:t xml:space="preserve">9ème rencontre annuelle Géorisque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856714v1</w:t>
+                <w:t xml:space="preserve">hal-00785829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARGOS&amp;quot; : Système d'Alerte et Réponse Graduée Off Shore</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Chaze</w:t>
+                <w:t xml:space="preserve">Modélisation ontologique pour l'analyse de comportements de navires à risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vandecasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence WISG 2013 - Workshop Interdisciplinaire sur la Sécurité Globale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Troyes, France. 9 p</w:t>
+              <w:t xml:space="preserve">Colloque SAGEO 2013 - Spatial Analysis and GEOmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800026v1</w:t>
+                <w:t xml:space="preserve">hal-00850622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiding the Controller in Geovisual Analytics to Improve Maritime Surveillance</w:t>
+                <w:t xml:space="preserve">Toward User-Centred Geovisual Analytics in Maritime Surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOProcessing 2013 : The Fifth International Conference on Advanced Geographic Information Systems, Applications, and Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Nice, France. pp.26-31 - ISBN 978-1-61208-251-6</w:t>
+              <w:t xml:space="preserve">GeoViz 2013 : Geovisualization and Cognitive Visualization the GeoViz_Hamburg Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Hamburg, Germany. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799317v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tâches d'exploration et d'analyse géovisuelle de données spatio-temporelles pour la gestion de risques</w:t>
+                <w:t xml:space="preserve">Guiding the Controller in Geovisual Analytics to Improve Maritime Surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Cartographie et Cognition - Conférence SAGEO 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. 4 p</w:t>
+              <w:t xml:space="preserve">GEOProcessing 2013 : The Fifth International Conference on Advanced Geographic Information Systems, Applications, and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Nice, France. pp.26-31 - ISBN 978-1-61208-251-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877491v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User Profiling and Geovisual Analytics Process Modeling for Maritime Surveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Vatin</w:t>
+                <w:t xml:space="preserve">SARGOS&amp;quot; : Système d'Alerte et Réponse Graduée Off Shore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Alhadef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST MOVE Workshop on Moving Objects at Sea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Brest, France. 5 p</w:t>
+              <w:t xml:space="preserve">Conférence WISG 2013 - Workshop Interdisciplinaire sur la Sécurité Globale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Troyes, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00843143v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00800026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisation des environnements d'analyse géovisuelle pour l'analyse de comportements à risques</w:t>
+                <w:t xml:space="preserve">High-Level Taxonomy of Geovisual Analytics Tasks for Maritime Surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCIGRAD'13 - Systèmes Complexes d'Information et de Gestion des Risques pour l'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">ICC 2013 - 26th International Cartographic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Dresde, Germany. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877489v1</w:t>
+                <w:t xml:space="preserve">hal-00856714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-supervised learning framework based on spatio-temporal semantic events for maritime anomaly detection and behavior analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+                <w:t xml:space="preserve">User Profiling and Geovisual Analytics Process Modeling for Maritime Surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoastGIS 2013 - The 11th International Symposium for GIS and Computer Cartography for Coastal Zone Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Victoria, Canada. 4 p</w:t>
+              <w:t xml:space="preserve">COST MOVE Workshop on Moving Objects at Sea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Brest, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850278v1</w:t>
+                <w:t xml:space="preserve">hal-00843143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geographical decision-making chain: formalization and application to maritime risk analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bilal Idiri</w:t>
+                <w:t xml:space="preserve">Tâches d'exploration et d'analyse géovisuelle de données spatio-temporelles pour la gestion de risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Workshop on Information Fusion and Geographic Information Systems: Environmental and Urban Challenges - IF&amp;GIS' 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, St. Petersburg, Russia. 9 p</w:t>
+              <w:t xml:space="preserve">Atelier Cartographie et Cognition - Conférence SAGEO 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00811510v1</w:t>
+                <w:t xml:space="preserve">hal-00877491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation ontologique pour l'analyse de comportements de navires à risques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Vandecasteele</w:t>
+                <w:t xml:space="preserve">Formalisation des environnements d'analyse géovisuelle pour l'analyse de comportements à risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SAGEO 2013 - Spatial Analysis and GEOmatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. 12 p</w:t>
+              <w:t xml:space="preserve">SCIGRAD'13 - Systèmes Complexes d'Information et de Gestion des Risques pour l'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850622v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward User-Centred Geovisual Analytics in Maritime Surveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Vatin</w:t>
+                <w:t xml:space="preserve">A semi-supervised learning framework based on spatio-temporal semantic events for maritime anomaly detection and behavior analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoViz 2013 : Geovisualization and Cognitive Visualization the GeoViz_Hamburg Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Hamburg, Germany. 2 p</w:t>
+              <w:t xml:space="preserve">CoastGIS 2013 - The 11th International Symposium for GIS and Computer Cartography for Coastal Zone Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Victoria, Canada. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799324v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géovisualisation pour la Prévention des Risques : application à la surveillance maritime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Vatin</w:t>
+                <w:t xml:space="preserve">The geographical decision-making chain: formalization and application to maritime risk analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Idiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème rencontre annuelle Géorisque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">The 6th International Workshop on Information Fusion and Geographic Information Systems: Environmental and Urban Challenges - IF&amp;GIS' 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, St. Petersburg, Russia. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00785829v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00811510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte de motifs fréquents pour l'aide à la prévision des accidents maritimes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bilal Idiri</w:t>
+                <w:t xml:space="preserve">Application des réseaux bayésiens à la planification de la réponse à une attaque de pirates contre un champ pétrolier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Bouejla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop aide à la Décision à tous les Etages (AIDE@EGC 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">INFORSID 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Montpellier, France. pp.219-226 - ISBN 9781632662347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736198v1</w:t>
+                <w:t xml:space="preserve">hal-00734362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports des réseaux bayésiens pour la sûreté et la mise en sécurité des infrastructures pétrolières offshore</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">The Contribution of Bayesian Networks to Manage Risks of Maritime Piracy against Oil Offshore Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Bouejla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Eude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18me Congrès de Maîtrise des Risques et Sûreté de Fonctionnement - Congrès λμ 18 (Lambda Mu 18)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITEMS 2012 - Information Technologies for the Maritime Sector</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Busan, North Korea. p. 81-91 - ISBN: 978-3-642-29022-0, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-29023-7_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00755065v1</w:t>
+                <w:t xml:space="preserve">hal-00734351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Networks in the Management of Oil Field Piracy Risk</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Guarnieri</w:t>
+                <w:t xml:space="preserve">An Enhanced Spatial Reasoning Ontology for Maritime Anomaly Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vandecasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Simulation in Risk Analysis and Hazard Mitigation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on System Of Systems Engineering - IEEE SOSE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Genoa, Italy. p. 247-252, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYSoSE.2012.6384120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2495/RISK120041⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00747392v1</w:t>
+                <w:t xml:space="preserve">hal-00747507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The automatic identification system of maritime accident risk using rule-based reasoning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+                <w:t xml:space="preserve">Découverte de motifs fréquents pour l'aide à la prévision des accidents maritimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Idiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on System Of Systems Engineering - IEEE SOSE 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop aide à la Décision à tous les Etages (AIDE@EGC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SYSoSE.2012.6384140⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00736167v1</w:t>
+                <w:t xml:space="preserve">hal-00736198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial ontologies for detecting abnormal maritime behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Vandecasteele</w:t>
+                <w:t xml:space="preserve">Apports des réseaux bayésiens pour la sûreté et la mise en sécurité des infrastructures pétrolières offshore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Bouejla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceans 2012 MTS/IEEE Yeosu Conference: The Living Ocean and Coast - Diversity of Resources and Sustainable Activities</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18me Congrès de Maîtrise des Risques et Sûreté de Fonctionnement - Congrès λμ 18 (Lambda Mu 18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Tours, France. 9 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00741035v1</w:t>
+                <w:t xml:space="preserve">hal-00755065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of a Bayesian network for response planning in a maritime piracy risk management system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Bayesian Networks in the Management of Oil Field Piracy Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Bouejla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amal Bouejla</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on System Of Systems Engineering - IEEE SOSE 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SYSoSE.2012.6384126⟩</w:t>
+              <w:t xml:space="preserve">8th International Conference on Simulation in Risk Analysis and Hazard Mitigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Brac, Croatia. 12 p. - ISBN: 978-1-84564-620-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2495/RISK120041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734748v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un réseau bayésien pour la prévention du risque de piraterie contre les champs pétroliers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Guarnieri</w:t>
+                <w:t xml:space="preserve">The automatic identification system of maritime accident risk using rule-based reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Idiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Francophones sur les Réseaux Bayésiens - JFRB 2012 - IEEE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on System Of Systems Engineering - IEEE SOSE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Genoa, Italy. pp.125-130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYSoSE.2012.6384140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734358v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des réseaux bayésiens à la gestion du risque de piraterie contre les champs pétroliers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Chaze</w:t>
+                <w:t xml:space="preserve">Spatial ontologies for detecting abnormal maritime behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vandecasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence WISG - Workshop Interdisciplinaire sur la Sécurité Globale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oceans 2012 MTS/IEEE Yeosu Conference: The Living Ocean and Coast - Diversity of Resources and Sustainable Activities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Yeosu, North Korea. 7 p. - ISBN 978-145772089-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS-Yeosu.2012.6263532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734346v1</w:t>
+                <w:t xml:space="preserve">hal-00741035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte de règles d'association pour l'aide à la prévision des accidents maritimes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bilal Idiri</w:t>
+                <w:t xml:space="preserve">Integration of a Bayesian network for response planning in a maritime piracy risk management system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Bouejla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale Extraction et Gestion des Connaissances - EGC 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on System Of Systems Engineering - IEEE SOSE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Genoa, Italy. 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYSoSE.2012.6384126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747588v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des technologies spatiales pour la détection de comportements anormaux de navires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Vandecasteele</w:t>
+                <w:t xml:space="preserve">Conception d'un réseau bayésien pour la prévention du risque de piraterie contre les champs pétroliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Bouejla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marisk 2012 - The 4th International Forum on Maritime and Port Risk Prevention - 4ème Forum International sur la Prévention des Risques Maritimes et Portuaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">6èmes Journées Francophones sur les Réseaux Bayésiens - JFRB 2012 - IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Îles Kerkennah, Tunisie. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747498v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SARGOS : Système d'Alerte et Réponse Graduée Off Shore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Alhadef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bottala-Gambetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence WISG - Workshop Interdisciplinaire sur la Sécurité Globale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Troyes, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application des réseaux bayésiens à la planification de la réponse à une attaque de pirates contre un champ pétrolier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Contribution des réseaux bayésiens à la gestion du risque de piraterie contre les champs pétroliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Bouejla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Eude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Montpellier, France. pp.219-226 - ISBN 9781632662347</w:t>
+              <w:t xml:space="preserve">Conférence WISG - Workshop Interdisciplinaire sur la Sécurité Globale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Troyes, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734362v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Contribution of Bayesian Networks to Manage Risks of Maritime Piracy against Oil Offshore Fields</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Amal Bouejla</w:t>
+                <w:t xml:space="preserve">Découverte de règles d'association pour l'aide à la prévision des accidents maritimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Idiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITEMS 2012 - Information Technologies for the Maritime Sector</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence internationale Extraction et Gestion des Connaissances - EGC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. p. 243-248 - ISBN 978-2-7056-8310-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734351v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Enhanced Spatial Reasoning Ontology for Maritime Anomaly Detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Apport des technologies spatiales pour la détection de comportements anormaux de navires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Vandecasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on System Of Systems Engineering - IEEE SOSE 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marisk 2012 - The 4th International Forum on Maritime and Port Risk Prevention - 4ème Forum International sur la Prévention des Risques Maritimes et Portuaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SYSoSE.2012.6384120⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00747507v1</w:t>
+                <w:t xml:space="preserve">hal-00747498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SARGOS: Securing Offshore Infrastructures Through a Global Alert and Graded Response System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Alhadef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bottala-Gambetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAST Europe 2011 - Maritime System and Technology, 7th Global Conference &amp; Exhibition, Global Maritime Cooperation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Marseille, France. 7 p</w:t>
@@ -7929,51 +7929,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place du géodécisionnel dans les systèmes de surveillance maritime de nouvelle génération : Apport du géodécisionnel dans la surveillance maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Vandecasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8011,103 +8011,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SARGOS : Système d'Alerte et Réponse Graduée Off Shore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Alhadef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bottala-Gambetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence WISG 2011 - Workshop Interdisciplinaire sur la Sécurité Globale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Troyes, France. 8 p</w:t>
@@ -8261,51 +8261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport du géodécisionnel et de la géocollaboration aux nouveaux systèmes de surveillance maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Vandecasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8408,51 +8408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Georgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jangal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Troyes, France. pp.1-10</w:t>
@@ -8481,51 +8481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SARGOS : Système d'Alerte et Réponse Graduée Off Shore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André van Graver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8725,168 +8725,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCANMaris : détection des comportements anormaux des navires Trafic Maritime</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Annick Giraud</w:t>
+                <w:t xml:space="preserve">TaMaris Project : Interpretation of detected suspect vessel events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Mano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Bonnot</w:t>
+                <w:t xml:space="preserve">Pierre Salom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale - WISG 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Troyes, France. 6 p</w:t>
+              <w:t xml:space="preserve">Maritime Systems and Technology - MAST 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Stockholm, Sweden. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00569054v1</w:t>
+                <w:t xml:space="preserve">hal-00572960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAMARIS : Traitement et Authentification des MenAces et RISques en mer (2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8945,165 +8928,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Workshop Interdisciplinaire sur la Sécurité Globale (WISG 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence nationale de la recherche (ANR), Jan 2009, Troyes, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TaMaris Project : Interpretation of detected suspect vessel events</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Morel</w:t>
+                <w:t xml:space="preserve">SCANMaris : détection des comportements anormaux des navires Trafic Maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Littaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Salom</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Saurel</w:t>
+                <w:t xml:space="preserve">Alain Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maritime Systems and Technology - MAST 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Stockholm, Sweden. 5 p</w:t>
+              <w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale - WISG 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Troyes, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00572960v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a complete system for surveillance of the whole EEZ: ScanMaris and associated projects</w:t>
               </w:r>
@@ -9115,64 +9115,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jangal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Georgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9240,51 +9240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Littaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9352,77 +9352,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sense, enrich and classify: The scanmaris workshop for assessment of vessel's abnormal behavior in the EEZ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jangal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9775,51 +9775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Littaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAP'08 - International Symposium on Antennas et Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Taipei, Taiwan. 4 p</w:t>
@@ -10342,312 +10342,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Spatial Multidimensional Approach for the Analysis of Natural Disaster Data</w:t>
+                <w:t xml:space="preserve">A sensor based decision support system for the HAZMAT transportation risk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Iris</w:t>
+                <w:t xml:space="preserve">Riccardo Casazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Franck Guarnieri</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Olampi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UDMS 2006 - 25th Urban Data Management Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00748644v1</w:t>
+                <w:t xml:space="preserve">hal-00748633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sensor based decision support system for the HAZMAT transportation risk</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Casazza</w:t>
+                <w:t xml:space="preserve">Contribution of a Spatial Multidimensional Portal for Natural Hazards Data Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Iris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Olampi</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UDMS 2006 - 25th Urban Data Management Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">EnviroInfo 2006 - Conference on Informatics for Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Graz, Austria. p. 47-53 - ISBN 9783832253219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00748633v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of a Spatial Multidimensional Portal for Natural Hazards Data Exploration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the Spatial Multidimensional Approach for the Analysis of Natural Disaster Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Iris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EnviroInfo 2006 - Conference on Informatics for Environmental Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Graz, Austria. p. 47-53 - ISBN 9783832253219</w:t>
+              <w:t xml:space="preserve">UDMS 2006 - 25th Urban Data Management Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00748620v1</w:t>
+                <w:t xml:space="preserve">hal-00748644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to spatial decision support system for flood insurance claims assessment</w:t>
               </w:r>
@@ -10938,247 +10938,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un environnement de Résolution de Problèmes pour l'aide à la simulation des incendies de forêts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fire Torch - A management approach to prescribed burning in the Mediterranean basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herminio Botelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Binggeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SIRNAT 2000 - Systèmes d'Information pour les Risques Naturels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Rencontres Euro-méditerranéennes Feux de Forêts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Hyères les Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00749543v1</w:t>
+                <w:t xml:space="preserve">hal-00749573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire Torch - A management approach to prescribed burning in the Mediterranean basin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un environnement de Résolution de Problèmes pour l'aide à la simulation des incendies de forêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Olampi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Euro-méditerranéennes Feux de Forêts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Hyères les Palmiers, France</w:t>
+              <w:t xml:space="preserve">Colloque SIRNAT 2000 - Systèmes d'Information pour les Risques Naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749573v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest fire metrology, methodological and technological approaches to support the experimental process in forest fire behavior modelling</w:t>
               </w:r>
@@ -11507,51 +11507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11628,51 +11628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGILE 2023 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11901,51 +11901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sous la direction de Mireille Batton‐Hubert, Eric Desjardin et François Pinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographic Data Imperfection 1: From Theory to Applications.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley/ISTE Editions, Chapter 4, 28 p., 2019, </w:t>
@@ -12035,51 +12035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sous la direction de Mireille Batton‐Hubert, Eric Desjardin et François Pinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'imperfection des données géographiques 1.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, Chapitre 4, 31 p., 2019, 9781784056247</w:t>
@@ -12366,51 +12366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture d'un portail Spatial OLAP pour l'analyse des données sur les aléas naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Iris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12465,51 +12465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web-GIS platform initiative for natural hazard exposure assessment for insurance community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Iris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chemitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12564,51 +12564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des technologies de l'Internet dans la pratique du brûlage dirigé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12900,51 +12900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Olampi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Susanne Patig, and Claus Rautenstrauch Editors. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Information Systems in Industry and Public Administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter XVIII, IGI Publishing, pp.271-281, 2001, 9781930708020. </w:t>
@@ -13119,64 +13119,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux bayésiens pour la lutte contre la piraterie à l'encontre des plateformes pétrolières en mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Bouejla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13575,51 +13575,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05328586v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Renaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Napoli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25196259" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04620315v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sahuquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Foulquier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110617" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04400011v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.116771" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02570943v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2020.113219" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03405527v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2020.102337" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01343005v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Eude" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guarnieri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648130" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03736793v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Donguy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kusnik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00988232v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bouejala" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chaze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2014.04.010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01002799v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vandecasteele" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2014.902885" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01114797v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C&#244;te" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vatin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.143.0143" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01022494v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00879619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00802091v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bouejla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00856707v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546778v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Littaye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bazin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614212v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00568815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dagorne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;rard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voiron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00568819v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662395v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Soul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04254807v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376417v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087071v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03726782v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zackary Vanche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03696075v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Artusi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chaillan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726772v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charrot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gu&#233;gan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9705864" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726769v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03736713v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867559" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02434650v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cousquer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02434607v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534116v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421905v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Alincourt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brosset" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01686707v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421920v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421611v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garnier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421584v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421910v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421878v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2016.0059" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421880v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01417849v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tanguy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01686697v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01417871v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421929v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01417861v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01536655v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01203049v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01166151v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01354086v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01269684v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W5-291-2015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01203635v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01026364v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2014.26" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082145v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01017018v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00856714v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800026v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Giraud" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alhadef" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Naudin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00799317v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877491v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843143v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877489v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850278v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00811510v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Idiri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850622v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00799324v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785829v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00736198v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00755065v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00747392v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/RISK120041" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00736167v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSoSE.2012.6384140" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741035v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Yeosu.2012.6263532" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734748v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSoSE.2012.6384126" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734358v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734346v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00747588v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00747498v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00778616v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bottala-Gambetta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734362v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734351v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29023-7_9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00747507v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSoSE.2012.6384120" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660219v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660917v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660225v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660565v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saurel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poirel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00747419v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614005v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Georg&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jangal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751293v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; van Graver" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scapel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chaumartin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00778599v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Flori" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569054v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnot" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751346v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00572960v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salom" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569315v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614277v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569320v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2008.5151852" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751278v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00747834v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614274v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Giraud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748273v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00747879v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748200v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glize" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751266v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748644v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Iris" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748633v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Casazza" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Olampi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748620v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749437v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nussbaum" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748650v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751734v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749543v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749573v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminio Botelho" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Binggeli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Fernandes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750876v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750880v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04996887v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Prummel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claisse" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04119866v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04119873v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00550516v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garbolino" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02413348v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coste" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02413637v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00747883v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569034v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Proutiere-Maulion" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569732v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00572729v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chemitte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749501v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749475v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614143v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614146v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-930708-02-0.ch018" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02434697v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leroy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772529v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830903v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cohen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00532631v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001NICE2044" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05328586v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Renaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Napoli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25196259" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04400011v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Foulquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.116771" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04620315v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sahuquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110617" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03405527v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2020.102337" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02570943v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2020.113219" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01343005v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Eude" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guarnieri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648130" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03736793v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Donguy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kusnik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01002799v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vandecasteele" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2014.902885" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00988232v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bouejala" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chaze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2014.04.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01114797v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C&#244;te" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vatin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.143.0143" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01022494v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00856707v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bouejla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00879619v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00802091v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546778v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Littaye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bazin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614212v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00568815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dagorne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;rard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voiron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00568819v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662395v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Soul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376417v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04254807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087071v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03726782v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zackary Vanche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03696075v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Artusi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chaillan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726772v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charrot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gu&#233;gan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9705864" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726769v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03736713v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867559" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02434650v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cousquer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02434607v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01686707v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534116v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421905v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Alincourt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brosset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01417861v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tanguy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01417849v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01686697v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421880v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421878v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2016.0059" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01417871v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421584v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421611v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421920v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421910v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421929v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01203049v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01166151v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01536655v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01354086v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01269684v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W5-291-2015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01203635v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01026364v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2014.26" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082145v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01017018v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785829v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850622v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00799324v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00799317v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800026v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Giraud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alhadef" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Naudin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00856714v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843143v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877491v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877489v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850278v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00811510v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Idiri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734362v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734351v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29023-7_9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00747507v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSoSE.2012.6384120" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00736198v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00755065v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00747392v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/RISK120041" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00736167v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSoSE.2012.6384140" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741035v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Yeosu.2012.6263532" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734748v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSoSE.2012.6384126" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734358v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00778616v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bottala-Gambetta" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734346v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00747588v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00747498v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660219v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660917v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660225v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660565v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saurel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poirel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00747419v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614005v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Georg&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jangal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751293v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; van Graver" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scapel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chaumartin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00778599v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Flori" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00572960v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salom" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751346v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569054v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569315v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614277v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569320v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2008.5151852" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751278v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00747834v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614274v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Giraud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748273v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00747879v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748200v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glize" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751266v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748633v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Casazza" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Olampi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748620v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Iris" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748644v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749437v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nussbaum" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748650v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751734v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749573v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminio Botelho" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Binggeli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Fernandes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749543v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750876v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750880v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04996887v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Prummel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claisse" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04119866v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04119873v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00550516v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garbolino" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02413348v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coste" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02413637v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00747883v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569034v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Proutiere-Maulion" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569732v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00572729v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chemitte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749501v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749475v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614143v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614146v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-930708-02-0.ch018" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02434697v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leroy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772529v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830903v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cohen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00532631v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001NICE2044" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>