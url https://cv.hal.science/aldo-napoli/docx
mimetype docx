--- v1 (2026-04-09)
+++ v2 (2026-05-11)
@@ -204,482 +204,482 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05328586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Port call extraction from vessel location data for characterising harbour traffic</w:t>
+                <w:t xml:space="preserve">Port calls and vessel trajectory dataset in the Caribbean with accurate port quays survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Manuel Sahuquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Éric Foulquier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.116771⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04400011v1</w:t>
+                <w:t xml:space="preserve">hal-04620315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Port calls and vessel trajectory dataset in the Caribbean with accurate port quays survey</w:t>
+                <w:t xml:space="preserve">Port call extraction from vessel location data for characterising harbour traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Manuel Sahuquet</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 55, </w:t>
+              <w:t xml:space="preserve">Ocean Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 293, pp.116771. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110617⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceaneng.2024.116771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620315v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04400011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An expert-based method for the risk assessment of anomalous maritime transportation data</w:t>
+                <w:t xml:space="preserve">Data integrity assessment for maritime anomaly detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Ocean Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 104, pp.102337. </w:t>
+              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 147, pp.113219. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apor.2020.102337⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.eswa.2020.113219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03405527v1</w:t>
+                <w:t xml:space="preserve">hal-02570943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data integrity assessment for maritime anomaly detection</w:t>
+                <w:t xml:space="preserve">An expert-based method for the risk assessment of anomalous maritime transportation data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ray</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Expert Systems with Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 147, pp.113219. </w:t>
+              <w:t xml:space="preserve">Applied Ocean Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 104, pp.102337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.eswa.2020.113219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apor.2020.102337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02570943v1</w:t>
+                <w:t xml:space="preserve">hal-03405527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Thorough Analysis of the Engineering Solutions Deployed to Stop the Oil Spill Following the Deepwater Horizon Disaster</w:t>
               </w:r>
@@ -858,248 +858,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03736793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Movement Data to Objects Behavior Using Semantic Trajectory and Semantic Events</w:t>
+                <w:t xml:space="preserve">A Bayesian network to manage risks of maritime piracy against offshore oil fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Vandecasteele</w:t>
+                <w:t xml:space="preserve">Amal Bouejala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+                <w:t xml:space="preserve">Xavier Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Geodesy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 37 (2 - Special Issue: Special Issue on Coastal and Marine Geographic Information Systems), pp.126-144. </w:t>
+              <w:t xml:space="preserve">Safety Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 68, pp.222-230. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01490419.2014.902885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssci.2014.04.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01002799v1</w:t>
+                <w:t xml:space="preserve">hal-00988232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian network to manage risks of maritime piracy against offshore oil fields</w:t>
+                <w:t xml:space="preserve">From Movement Data to Objects Behavior Using Semantic Trajectory and Semantic Events</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Bouejala</w:t>
+                <w:t xml:space="preserve">Arnaud Vandecasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Chaze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Guarnieri</w:t>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Safety Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 68, pp.222-230. </w:t>
+              <w:t xml:space="preserve">Marine Geodesy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 37 (2 - Special Issue: Special Issue on Coastal and Marine Geographic Information Systems), pp.126-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssci.2014.04.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01490419.2014.902885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00988232v1</w:t>
+                <w:t xml:space="preserve">hal-01002799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La conduite du changement digital au défi de l'acceptabilité et de la sécurité</w:t>
               </w:r>
@@ -1265,135 +1265,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01022494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Causal Probabilistic Modeling with Bayesian Networks to Combat the Risk of Piracy Against Offshore Oil Platforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Quand les pirates s'attaquent aux plateformes pétrolières : Prévenir la menace par l'usage de l'intelligence artificielle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Bouejla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chaze</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amal Bouejla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radio Science Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 345 (Disaster Management special issue), pp.21-34</w:t>
+              <w:t xml:space="preserve">Préventique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, mars-avril (128), p. 12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856707v1</w:t>
+                <w:t xml:space="preserve">hal-00802091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taxonomie des tâches d'analyse géovisuelle de risques</w:t>
               </w:r>
@@ -1455,135 +1455,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les pirates s'attaquent aux plateformes pétrolières : Prévenir la menace par l'usage de l'intelligence artificielle.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Causal Probabilistic Modeling with Bayesian Networks to Combat the Risk of Piracy Against Offshore Oil Platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Bouejla</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Préventique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, mars-avril (128), p. 12-15</w:t>
+              <w:t xml:space="preserve">Radio Science Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 345 (Disaster Management special issue), pp.21-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802091v1</w:t>
+                <w:t xml:space="preserve">hal-00856707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance and Control of Vessel's Activities at Sea</w:t>
               </w:r>
@@ -2024,51 +2024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Soul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Sahuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2162,51 +2162,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coraline Soul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Sahuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2261,51 +2261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre transport maritime mondialisé et maritimité domestique : une analyse des escales portuaires dans les Petites Antilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Sahuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2395,51 +2395,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2471,217 +2471,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04087071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting AIS reception using tropospheric propagation forecast and machine learning</w:t>
+                <w:t xml:space="preserve">Decision support system based on Deep Reinforcement Learning for war ships facing asymmetric threats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zackary Vanche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ambroise Renaud</w:t>
+                <w:t xml:space="preserve">Eva Artusi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE AP-S/URSI International Symposium on Antennas &amp; Propagation (ISAP) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Denver, United States</w:t>
+              <w:t xml:space="preserve">Undersea Defence Technology (UDT) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rotterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03726782v1</w:t>
+                <w:t xml:space="preserve">hal-03696075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decision support system based on Deep Reinforcement Learning for war ships facing asymmetric threats</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicting AIS reception using tropospheric propagation forecast and machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Chaillan</w:t>
+                <w:t xml:space="preserve">Zackary Vanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ambroise Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Undersea Defence Technology (UDT) 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rotterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">IEEE AP-S/URSI International Symposium on Antennas &amp; Propagation (ISAP) 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Denver, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696075v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03726782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port type prediction based on Machine Learning and AIS data analysis</w:t>
               </w:r>
@@ -2784,64 +2784,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Path planning for a maritime surface ship based on Deep Reinforcement Learning and weather forecast</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Artusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chaillan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3219,1854 +3219,1854 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02434607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A System for Alert Triggering based on AIS Data Integrity Analysis ; Decision Support and Risk Assessment for Operational Effectiveness</w:t>
+                <w:t xml:space="preserve">Integrity Assessment of a Worldwide Maritime Tracking System for a Geospatial Analysis at Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Decision Support and Risk Assessment for Operational Effectiveness - DeSRA 2017 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, La Spezia, Italy</w:t>
+              <w:t xml:space="preserve">20th AGILE International Conference on Geographic Information Science (AGILE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Societal Geo-innovation, May 2017, Wageningen, Netherlands. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01686707v1</w:t>
+                <w:t xml:space="preserve">hal-01534116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrity Assessment of a Worldwide Maritime Tracking System for a Geospatial Analysis at Sea</w:t>
+                <w:t xml:space="preserve">Risk Analysis of falsified Automatic Identification System for the improvement of maritime traffic safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Alincourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th AGILE International Conference on Geographic Information Science (AGILE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Societal Geo-innovation, May 2017, Wageningen, Netherlands. 4 p</w:t>
+              <w:t xml:space="preserve">ESREL 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom. pp.606-613 - ISBN 978-1-138-02997-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01534116v1</w:t>
+                <w:t xml:space="preserve">hal-01421905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk Analysis of falsified Automatic Identification System for the improvement of maritime traffic safety</w:t>
+                <w:t xml:space="preserve">A System for Alert Triggering based on AIS Data Integrity Analysis ; Decision Support and Risk Assessment for Operational Effectiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Brosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom. pp.606-613 - ISBN 978-1-138-02997-2</w:t>
+              <w:t xml:space="preserve">Decision Support and Risk Assessment for Operational Effectiveness - DeSRA 2017 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, La Spezia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421905v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01686707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment approach of maritime supply chain of energy vulnerability to piracy risk by simulation of spatial behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Tanguy</w:t>
+                <w:t xml:space="preserve">A method for integrity assessment of information in a worldwide maritime localization system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom. pp.ISBN 978-1-138-02997-2</w:t>
+              <w:t xml:space="preserve">19th AGILE International Conference on Geographic Information Science (AGILE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417861v1</w:t>
+                <w:t xml:space="preserve">hal-01421920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-agent system to assess the vulnerability on the maritime supply chain of energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Tanguy</w:t>
+                <w:t xml:space="preserve">Methodology for Real-Time Detection of AIS Falsification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Maritime Flows and Networks - WIMAKS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Maritime Knowledge Discovery and Anomaly Detection Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Ispra, Italy. pp.74-77 - ISBN 978-92-79-61301-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01417849v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Falsification Discovery in AIS Messages ; Decision Support and Risk Assessment for Operational Effectiveness</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Hybrid Approach for the Analysis of Abnormal Ship Behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Decision Support and Risk Assessment for Operational Effectiveness - DeSRA 2016 conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, La Spezia, Italy</w:t>
+              <w:t xml:space="preserve">Maritime Knowledge Discovery and Anomaly Detection Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Ispra, Italy. pp.83-86 - ISBN 978-92-79-61301-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01686697v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Démarche d’analyse de l'intégrité d'un système de localisation de navires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Iphar</w:t>
+                <w:t xml:space="preserve">Exploiting the Potential of the Future “Maritime Big Data”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2016 - Spatial Analysis and GEOmatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Analyse Spatiale et des Sciences de l'Information Géographique, Dec 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">Maritime Knowledge Discovery and Anomaly Detection Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Ispra, Italy. pp.24-27 - ISBN 978-92-79-61301-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421880v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the interest of data mining for an integrity assessment of AIS messages</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Iphar</w:t>
+                <w:t xml:space="preserve">Formalisation spatio-temporelle de perturbations maritimes pour l’évaluation de la vulnérabilité du réseau maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International ICDM Workshop on Maritime Domain Data Mining (MDDM 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SAGEO 2016 - Spatial Analysis and GEOmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Analyse Spatiale et des Sciences de l'Information Géographique, Dec 2016, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421878v1</w:t>
+                <w:t xml:space="preserve">hal-01417871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisation spatio-temporelle de perturbations maritimes pour l’évaluation de la vulnérabilité du réseau maritime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">A multi-agent system to assess the vulnerability on the maritime supply chain of energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO 2016 - Spatial Analysis and GEOmatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Analyse Spatiale et des Sciences de l'Information Géographique, Dec 2016, Nice, France</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Maritime Flows and Networks - WIMAKS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01417871v1</w:t>
+                <w:t xml:space="preserve">hal-01417849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Approach for the Analysis of Abnormal Ship Behaviors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Falsification Discovery in AIS Messages ; Decision Support and Risk Assessment for Operational Effectiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Iphar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maritime Knowledge Discovery and Anomaly Detection Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Ispra, Italy. pp.83-86 - ISBN 978-92-79-61301-2</w:t>
+              <w:t xml:space="preserve">Decision Support and Risk Assessment for Operational Effectiveness - DeSRA 2016 conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, La Spezia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421584v1</w:t>
+                <w:t xml:space="preserve">hal-01686697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting the Potential of the Future “Maritime Big Data”</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernard Garnier</w:t>
+                <w:t xml:space="preserve">Démarche d’analyse de l'intégrité d'un système de localisation de navires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maritime Knowledge Discovery and Anomaly Detection Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Ispra, Italy. pp.24-27 - ISBN 978-92-79-61301-2</w:t>
+              <w:t xml:space="preserve">SAGEO 2016 - Spatial Analysis and GEOmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Analyse Spatiale et des Sciences de l'Information Géographique, Dec 2016, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421611v1</w:t>
+                <w:t xml:space="preserve">hal-01421880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method for integrity assessment of information in a worldwide maritime localization system</w:t>
+                <w:t xml:space="preserve">On the interest of data mining for an integrity assessment of AIS messages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th AGILE International Conference on Geographic Information Science (AGILE 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International ICDM Workshop on Maritime Domain Data Mining (MDDM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Barcelona, Spain. pp.Article number 7836690, Pages 368-373 - ISBN 978-150905472-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICDMW.2016.0059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421920v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for Real-Time Detection of AIS Falsification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection de messages falsifiés de localisation de navires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Iphar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ray</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maritime Knowledge Discovery and Anomaly Detection Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Ispra, Italy. pp.74-77 - ISBN 978-92-79-61301-2</w:t>
+              <w:t xml:space="preserve">EGC 2016 - 16èmes Journées Francophones "Extraction et Gestion des Connaissances"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421910v1</w:t>
+                <w:t xml:space="preserve">hal-01421929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de messages falsifiés de localisation de navires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Iphar</w:t>
+                <w:t xml:space="preserve">An assessment approach of maritime supply chain of energy vulnerability to piracy risk by simulation of spatial behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGC 2016 - 16èmes Journées Francophones "Extraction et Gestion des Connaissances"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Reims, France</w:t>
+              <w:t xml:space="preserve">ESREL 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Glasgow, United Kingdom. pp.ISBN 978-1-138-02997-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421929v1</w:t>
+                <w:t xml:space="preserve">hal-01417861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of false AIS messages for the improvement of maritime situational awareness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Iphar</w:t>
+                <w:t xml:space="preserve">Detection of faked AIS messages and Resulting Risks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Ray</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bouju</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceans'2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, sponsored by the Marine Technology Society and the IEEE Oceanic Engineering Society, Oct 2015, Washington, DC, United States</w:t>
+              <w:t xml:space="preserve">IF&amp;GIS 2015 - 7th International Workshop on Information Fusion and Geographic Information Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01203049v1</w:t>
+                <w:t xml:space="preserve">hal-01536655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeAIS project: Detection of AIS Spoofing and Resulting Risks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of false AIS messages for the improvement of maritime situational awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Iphar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ray</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alain Bouju</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MTS/IEEE OCEANS'15</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, May 2015, Gênes, Italy</w:t>
+              <w:t xml:space="preserve">Oceans'2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, sponsored by the Marine Technology Society and the IEEE Oceanic Engineering Society, Oct 2015, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01166151v1</w:t>
+                <w:t xml:space="preserve">hal-01203049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of faked AIS messages and Resulting Risks</w:t>
+                <w:t xml:space="preserve">DeAIS project: Detection of AIS Spoofing and Resulting Risks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Iphar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Gallen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bouju</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IF&amp;GIS 2015 - 7th International Workshop on Information Fusion and Geographic Information Systems </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">MTS/IEEE OCEANS'15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, May 2015, Gênes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01536655v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the dynamics of maritime territories to assess the vulnerability of the maritime network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Tanguy</w:t>
+                <w:t xml:space="preserve">Data Quality Assessment for Maritime Situation Awareness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGILE PhD School 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISSDQ 2015 - The 9th International Symposium on Spatial Data Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, La Grande Motte, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-W5-291-2015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354086v1</w:t>
+                <w:t xml:space="preserve">hal-01269684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Quality Assessment for Maritime Situation Awareness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Iphar</w:t>
+                <w:t xml:space="preserve">Modeling the dynamics of maritime territories to assess the vulnerability of the maritime network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSDQ 2015 - The 9th International Symposium on Spatial Data Quality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AGILE PhD School 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Champs sur Marne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/isprsannals-II-3-W5-291-2015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01269684v1</w:t>
+                <w:t xml:space="preserve">hal-01354086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology to improve the assessment of vulnerability on the maritime supply chain of energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5379,2528 +5379,2528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géovisualisation pour la Prévention des Risques : application à la surveillance maritime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Vatin</w:t>
+                <w:t xml:space="preserve">SARGOS&amp;quot; : Système d'Alerte et Réponse Graduée Off Shore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Alhadef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Naudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème rencontre annuelle Géorisque</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conférence WISG 2013 - Workshop Interdisciplinaire sur la Sécurité Globale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Troyes, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00785829v1</w:t>
+                <w:t xml:space="preserve">hal-00800026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation ontologique pour l'analyse de comportements de navires à risques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Vandecasteele</w:t>
+                <w:t xml:space="preserve">High-Level Taxonomy of Geovisual Analytics Tasks for Maritime Surveillance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SAGEO 2013 - Spatial Analysis and GEOmatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. 12 p</w:t>
+              <w:t xml:space="preserve">ICC 2013 - 26th International Cartographic Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Dresde, Germany. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850622v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00856714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward User-Centred Geovisual Analytics in Maritime Surveillance</w:t>
+                <w:t xml:space="preserve">Guiding the Controller in Geovisual Analytics to Improve Maritime Surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GeoViz 2013 : Geovisualization and Cognitive Visualization the GeoViz_Hamburg Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Hamburg, Germany. 2 p</w:t>
+              <w:t xml:space="preserve">GEOProcessing 2013 : The Fifth International Conference on Advanced Geographic Information Systems, Applications, and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Nice, France. pp.26-31 - ISBN 978-1-61208-251-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799324v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiding the Controller in Geovisual Analytics to Improve Maritime Surveillance</w:t>
+                <w:t xml:space="preserve">User Profiling and Geovisual Analytics Process Modeling for Maritime Surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOProcessing 2013 : The Fifth International Conference on Advanced Geographic Information Systems, Applications, and Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Nice, France. pp.26-31 - ISBN 978-1-61208-251-6</w:t>
+              <w:t xml:space="preserve">COST MOVE Workshop on Moving Objects at Sea</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Brest, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00799317v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00843143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARGOS&amp;quot; : Système d'Alerte et Réponse Graduée Off Shore</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Chaze</w:t>
+                <w:t xml:space="preserve">Formalisation des environnements d'analyse géovisuelle pour l'analyse de comportements à risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence WISG 2013 - Workshop Interdisciplinaire sur la Sécurité Globale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Troyes, France. 9 p</w:t>
+              <w:t xml:space="preserve">SCIGRAD'13 - Systèmes Complexes d'Information et de Gestion des Risques pour l'Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00800026v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Level Taxonomy of Geovisual Analytics Tasks for Maritime Surveillance</w:t>
+                <w:t xml:space="preserve">Tâches d'exploration et d'analyse géovisuelle de données spatio-temporelles pour la gestion de risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICC 2013 - 26th International Cartographic Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Dresde, Germany. 14 p</w:t>
+              <w:t xml:space="preserve">Atelier Cartographie et Cognition - Conférence SAGEO 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856714v1</w:t>
+                <w:t xml:space="preserve">hal-00877491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User Profiling and Geovisual Analytics Process Modeling for Maritime Surveillance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Vatin</w:t>
+                <w:t xml:space="preserve">A semi-supervised learning framework based on spatio-temporal semantic events for maritime anomaly detection and behavior analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vandecasteele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST MOVE Workshop on Moving Objects at Sea</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Brest, France. 5 p</w:t>
+              <w:t xml:space="preserve">CoastGIS 2013 - The 11th International Symposium for GIS and Computer Cartography for Coastal Zone Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Victoria, Canada. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00843143v1</w:t>
+                <w:t xml:space="preserve">hal-00850278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tâches d'exploration et d'analyse géovisuelle de données spatio-temporelles pour la gestion de risques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Vatin</w:t>
+                <w:t xml:space="preserve">The geographical decision-making chain: formalization and application to maritime risk analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Idiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Cartographie et Cognition - Conférence SAGEO 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Brest, France. 4 p</w:t>
+              <w:t xml:space="preserve">The 6th International Workshop on Information Fusion and Geographic Information Systems: Environmental and Urban Challenges - IF&amp;GIS' 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, St. Petersburg, Russia. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877491v1</w:t>
+                <w:t xml:space="preserve">hal-00811510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisation des environnements d'analyse géovisuelle pour l'analyse de comportements à risques</w:t>
+                <w:t xml:space="preserve">Toward User-Centred Geovisual Analytics in Maritime Surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Vatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SCIGRAD'13 - Systèmes Complexes d'Information et de Gestion des Risques pour l'Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Brest, France</w:t>
+              <w:t xml:space="preserve">GeoViz 2013 : Geovisualization and Cognitive Visualization the GeoViz_Hamburg Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Hamburg, Germany. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877489v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00799324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A semi-supervised learning framework based on spatio-temporal semantic events for maritime anomaly detection and behavior analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Devillers</w:t>
+                <w:t xml:space="preserve">Géovisualisation pour la Prévention des Risques : application à la surveillance maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Vatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoastGIS 2013 - The 11th International Symposium for GIS and Computer Cartography for Coastal Zone Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Victoria, Canada. 4 p</w:t>
+              <w:t xml:space="preserve">9ème rencontre annuelle Géorisque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850278v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00785829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The geographical decision-making chain: formalization and application to maritime risk analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bilal Idiri</w:t>
+                <w:t xml:space="preserve">Modélisation ontologique pour l'analyse de comportements de navires à risques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vandecasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 6th International Workshop on Information Fusion and Geographic Information Systems: Environmental and Urban Challenges - IF&amp;GIS' 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, St. Petersburg, Russia. 9 p</w:t>
+              <w:t xml:space="preserve">Colloque SAGEO 2013 - Spatial Analysis and GEOmatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Brest, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00811510v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application des réseaux bayésiens à la planification de la réponse à une attaque de pirates contre un champ pétrolier</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Guarnieri</w:t>
+                <w:t xml:space="preserve">Spatial ontologies for detecting abnormal maritime behaviour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vandecasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oceans 2012 MTS/IEEE Yeosu Conference: The Living Ocean and Coast - Diversity of Resources and Sustainable Activities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Yeosu, North Korea. 7 p. - ISBN 978-145772089-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/OCEANS-Yeosu.2012.6263532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734362v1</w:t>
+                <w:t xml:space="preserve">hal-00741035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Contribution of Bayesian Networks to Manage Risks of Maritime Piracy against Oil Offshore Fields</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Integration of a Bayesian network for response planning in a maritime piracy risk management system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Bouejla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITEMS 2012 - Information Technologies for the Maritime Sector</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on System Of Systems Engineering - IEEE SOSE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Genoa, Italy. 6 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYSoSE.2012.6384126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-29023-7_9⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00734351v1</w:t>
+                <w:t xml:space="preserve">hal-00734748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Enhanced Spatial Reasoning Ontology for Maritime Anomaly Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Vandecasteele</w:t>
+                <w:t xml:space="preserve">Bayesian Networks in the Management of Oil Field Piracy Risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Bouejla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on System Of Systems Engineering - IEEE SOSE 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Simulation in Risk Analysis and Hazard Mitigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Brac, Croatia. 12 p. - ISBN: 978-1-84564-620-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2495/RISK120041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SYSoSE.2012.6384120⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00747507v1</w:t>
+                <w:t xml:space="preserve">hal-00747392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte de motifs fréquents pour l'aide à la prévision des accidents maritimes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+                <w:t xml:space="preserve">The automatic identification system of maritime accident risk using rule-based reasoning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Idiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop aide à la Décision à tous les Etages (AIDE@EGC 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on System Of Systems Engineering - IEEE SOSE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Genoa, Italy. pp.125-130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYSoSE.2012.6384140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736198v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports des réseaux bayésiens pour la sûreté et la mise en sécurité des infrastructures pétrolières offshore</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Guarnieri</w:t>
+                <w:t xml:space="preserve">Découverte de motifs fréquents pour l'aide à la prévision des accidents maritimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Idiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18me Congrès de Maîtrise des Risques et Sûreté de Fonctionnement - Congrès λμ 18 (Lambda Mu 18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Tours, France. 9 p</w:t>
+              <w:t xml:space="preserve">Workshop aide à la Décision à tous les Etages (AIDE@EGC 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00755065v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Networks in the Management of Oil Field Piracy Risk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apports des réseaux bayésiens pour la sûreté et la mise en sécurité des infrastructures pétrolières offshore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Bouejla</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Simulation in Risk Analysis and Hazard Mitigation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18me Congrès de Maîtrise des Risques et Sûreté de Fonctionnement - Congrès λμ 18 (Lambda Mu 18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Tours, France. 9 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747392v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The automatic identification system of maritime accident risk using rule-based reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bilal Idiri</w:t>
+                <w:t xml:space="preserve">Conception d'un réseau bayésien pour la prévention du risque de piraterie contre les champs pétroliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Bouejla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on System Of Systems Engineering - IEEE SOSE 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6èmes Journées Francophones sur les Réseaux Bayésiens - JFRB 2012 - IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Îles Kerkennah, Tunisie. 6 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SYSoSE.2012.6384140⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00736167v1</w:t>
+                <w:t xml:space="preserve">hal-00734358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial ontologies for detecting abnormal maritime behaviour</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Vandecasteele</w:t>
+                <w:t xml:space="preserve">SARGOS : Système d'Alerte et Réponse Graduée Off Shore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Alhadef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bottala-Gambetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceans 2012 MTS/IEEE Yeosu Conference: The Living Ocean and Coast - Diversity of Resources and Sustainable Activities</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence WISG - Workshop Interdisciplinaire sur la Sécurité Globale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Troyes, France. 8 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00741035v1</w:t>
+                <w:t xml:space="preserve">hal-00778616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of a Bayesian network for response planning in a maritime piracy risk management system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Contribution des réseaux bayésiens à la gestion du risque de piraterie contre les champs pétroliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Bouejla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Eude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on System Of Systems Engineering - IEEE SOSE 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence WISG - Workshop Interdisciplinaire sur la Sécurité Globale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Troyes, France. 8 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734748v1</w:t>
+                <w:t xml:space="preserve">hal-00734346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un réseau bayésien pour la prévention du risque de piraterie contre les champs pétroliers</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Guarnieri</w:t>
+                <w:t xml:space="preserve">Découverte de règles d'association pour l'aide à la prévision des accidents maritimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Idiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Francophones sur les Réseaux Bayésiens - JFRB 2012 - IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Îles Kerkennah, Tunisie. 6 p</w:t>
+              <w:t xml:space="preserve">Conférence internationale Extraction et Gestion des Connaissances - EGC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. p. 243-248 - ISBN 978-2-7056-8310-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734358v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SARGOS : Système d'Alerte et Réponse Graduée Off Shore</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Guarnieri</w:t>
+                <w:t xml:space="preserve">Apport des technologies spatiales pour la détection de comportements anormaux de navires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vandecasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence WISG - Workshop Interdisciplinaire sur la Sécurité Globale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Troyes, France. 8 p</w:t>
+              <w:t xml:space="preserve">Marisk 2012 - The 4th International Forum on Maritime and Port Risk Prevention - 4ème Forum International sur la Prévention des Risques Maritimes et Portuaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00778616v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des réseaux bayésiens à la gestion du risque de piraterie contre les champs pétroliers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Xavier Chaze</w:t>
+                <w:t xml:space="preserve">An Enhanced Spatial Reasoning Ontology for Maritime Anomaly Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Vandecasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence WISG - Workshop Interdisciplinaire sur la Sécurité Globale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th International Conference on System Of Systems Engineering - IEEE SOSE 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Genoa, Italy. p. 247-252, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYSoSE.2012.6384120⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734346v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Découverte de règles d'association pour l'aide à la prévision des accidents maritimes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bilal Idiri</w:t>
+                <w:t xml:space="preserve">Application des réseaux bayésiens à la planification de la réponse à une attaque de pirates contre un champ pétrolier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Bouejla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale Extraction et Gestion des Connaissances - EGC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Bordeaux, France. p. 243-248 - ISBN 978-2-7056-8310-8</w:t>
+              <w:t xml:space="preserve">INFORSID 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Montpellier, France. pp.219-226 - ISBN 9781632662347</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747588v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des technologies spatiales pour la détection de comportements anormaux de navires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Vandecasteele</w:t>
+                <w:t xml:space="preserve">The Contribution of Bayesian Networks to Manage Risks of Maritime Piracy against Oil Offshore Fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Chaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Bouejla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guarnieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Eude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marisk 2012 - The 4th International Forum on Maritime and Port Risk Prevention - 4ème Forum International sur la Prévention des Risques Maritimes et Portuaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITEMS 2012 - Information Technologies for the Maritime Sector</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Busan, North Korea. p. 81-91 - ISBN: 978-3-642-29022-0, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-29023-7_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00747498v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SARGOS: Securing Offshore Infrastructures Through a Global Alert and Graded Response System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Alhadef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bottala-Gambetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MAST Europe 2011 - Maritime System and Technology, 7th Global Conference &amp; Exhibition, Global Maritime Cooperation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Marseille, France. 7 p</w:t>
@@ -7929,51 +7929,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place du géodécisionnel dans les systèmes de surveillance maritime de nouvelle génération : Apport du géodécisionnel dans la surveillance maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Vandecasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8011,103 +8011,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SARGOS : Système d'Alerte et Réponse Graduée Off Shore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Alhadef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bottala-Gambetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence WISG 2011 - Workshop Interdisciplinaire sur la Sécurité Globale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Troyes, France. 8 p</w:t>
@@ -8261,51 +8261,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport du géodécisionnel et de la géocollaboration aux nouveaux systèmes de surveillance maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Vandecasteele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8408,51 +8408,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Georgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jangal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2010, Troyes, France. pp.1-10</w:t>
@@ -8481,51 +8481,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SARGOS : Système d'Alerte et Réponse Graduée Off Shore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André van Graver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8725,385 +8725,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TaMaris Project : Interpretation of detected suspect vessel events</w:t>
+                <w:t xml:space="preserve">TAMARIS : Traitement et Authentification des MenAces et RISques en mer (2009)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Salom</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Littaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Poirel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maritime Systems and Technology - MAST 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Stockholm, Sweden. 5 p</w:t>
+              <w:t xml:space="preserve">3ème Workshop Interdisciplinaire sur la Sécurité Globale (WISG 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence nationale de la recherche (ANR), Jan 2009, Troyes, France. pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00572960v1</w:t>
+                <w:t xml:space="preserve">hal-00751346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAMARIS : Traitement et Authentification des MenAces et RISques en mer (2009)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SCANMaris : détection des comportements anormaux des navires Trafic Maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Littaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Poirel</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Annick Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Mano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Workshop Interdisciplinaire sur la Sécurité Globale (WISG 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence nationale de la recherche (ANR), Jan 2009, Troyes, France. pp.1-5</w:t>
+              <w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale - WISG 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Troyes, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00751346v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00569054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCANMaris : détection des comportements anormaux des navires Trafic Maritime</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Mano</w:t>
+                <w:t xml:space="preserve">TaMaris Project : Interpretation of detected suspect vessel events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Bonnot</w:t>
+                <w:t xml:space="preserve">Pierre Salom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Saurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale - WISG 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Troyes, France. 6 p</w:t>
+              <w:t xml:space="preserve">Maritime Systems and Technology - MAST 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Stockholm, Sweden. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00569054v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00572960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a complete system for surveillance of the whole EEZ: ScanMaris and associated projects</w:t>
               </w:r>
@@ -9115,64 +9115,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jangal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Georgé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bonnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9208,221 +9208,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00569315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trafic Maritime : détection des comportements anormaux des navires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surveillance et contrôle des activités des navires en mer : Scanmaris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Littaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Georgé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Jangal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes journées scientifiques et techniques du CETMEF (2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Paris, France. pp.1-11</w:t>
+              <w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale - WISG 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Troyes, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00614277v1</w:t>
+                <w:t xml:space="preserve">hal-00751278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sense, enrich and classify: The scanmaris workshop for assessment of vessel's abnormal behavior in the EEZ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Jangal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Annick Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9467,152 +9467,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00569320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance et contrôle des activités des navires en mer : Scanmaris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trafic Maritime : détection des comportements anormaux des navires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Littaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Georgé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Jangal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale - WISG 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2008, Troyes, France. 12 p</w:t>
+              <w:t xml:space="preserve">7èmes journées scientifiques et techniques du CETMEF (2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Paris, France. pp.1-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00751278v1</w:t>
+                <w:t xml:space="preserve">hal-00614277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ScanMaris : automatic detection of abnormal vessel behaviours</w:t>
               </w:r>
@@ -9775,51 +9775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Littaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Mano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAP'08 - International Symposium on Antennas et Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Taipei, Taiwan. 4 p</w:t>
@@ -9967,320 +9967,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00748273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ScanMaris : an Adaptive and Integrative Approach for Wide Maritime Zone Surveillance</w:t>
+                <w:t xml:space="preserve">ScanMaris (Safer Seas 2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Glize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Littaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale on Cognitive systems with Interactive Sensors (COGIS 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Stanford, United States. pp.1-2</w:t>
+              <w:t xml:space="preserve">Conférence Internationale Sécurité maritime et protection de l'environnement marin (Safer Seas 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Brest, France. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00747879v1</w:t>
+                <w:t xml:space="preserve">hal-00748200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ScanMaris (Safer Seas 2007)</w:t>
+                <w:t xml:space="preserve">ScanMaris : an Adaptive and Integrative Approach for Wide Maritime Zone Surveillance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Glize</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Gleizes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Littaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bazin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Internationale Sécurité maritime et protection de l'environnement marin (Safer Seas 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Brest, France. 7 p</w:t>
+              <w:t xml:space="preserve">Conférence internationale on Cognitive systems with Interactive Sensors (COGIS 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Stanford, United States. pp.1-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00748200v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00747879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ScanMaris (MAST 2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Glize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Littaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10342,312 +10342,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sensor based decision support system for the HAZMAT transportation risk</w:t>
+                <w:t xml:space="preserve">Evaluation of the Spatial Multidimensional Approach for the Analysis of Natural Disaster Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Casazza</w:t>
+                <w:t xml:space="preserve">Julien Iris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Olampi</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UDMS 2006 - 25th Urban Data Management Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2006, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00748633v1</w:t>
+                <w:t xml:space="preserve">hal-00748644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of a Spatial Multidimensional Portal for Natural Hazards Data Exploration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A sensor based decision support system for the HAZMAT transportation risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Casazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Iris</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Guarnieri</w:t>
+                <w:t xml:space="preserve">Samuel Olampi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EnviroInfo 2006 - Conference on Informatics for Environmental Protection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Graz, Austria. p. 47-53 - ISBN 9783832253219</w:t>
+              <w:t xml:space="preserve">UDMS 2006 - 25th Urban Data Management Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Aalborg, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00748620v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00748633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Spatial Multidimensional Approach for the Analysis of Natural Disaster Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Contribution of a Spatial Multidimensional Portal for Natural Hazards Data Exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Iris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UDMS 2006 - 25th Urban Data Management Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Aalborg, Denmark</w:t>
+              <w:t xml:space="preserve">EnviroInfo 2006 - Conference on Informatics for Environmental Protection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Graz, Austria. p. 47-53 - ISBN 9783832253219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00748644v1</w:t>
+                <w:t xml:space="preserve">hal-00748620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to spatial decision support system for flood insurance claims assessment</w:t>
               </w:r>
@@ -10938,247 +10938,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00751734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire Torch - A management approach to prescribed burning in the Mediterranean basin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Un environnement de Résolution de Problèmes pour l'aide à la simulation des incendies de forêts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Napoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Olampi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Euro-méditerranéennes Feux de Forêts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, Hyères les Palmiers, France</w:t>
+              <w:t xml:space="preserve">Colloque SIRNAT 2000 - Systèmes d'Information pour les Risques Naturels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00749573v1</w:t>
+                <w:t xml:space="preserve">hal-00749543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un environnement de Résolution de Problèmes pour l'aide à la simulation des incendies de forêts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fire Torch - A management approach to prescribed burning in the Mediterranean basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herminio Botelho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Rigolot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Binggeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SIRNAT 2000 - Systèmes d'Information pour les Risques Naturels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Rencontres Euro-méditerranéennes Feux de Forêts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, Hyères les Palmiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00749543v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00749573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest fire metrology, methodological and technological approaches to support the experimental process in forest fire behavior modelling</w:t>
               </w:r>
@@ -11507,51 +11507,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Iphar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11628,51 +11628,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iwan Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Foulquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AGILE 2023 conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11901,51 +11901,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sous la direction de Mireille Batton‐Hubert, Eric Desjardin et François Pinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geographic Data Imperfection 1: From Theory to Applications.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley/ISTE Editions, Chapter 4, 28 p., 2019, </w:t>
@@ -12035,51 +12035,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe Devillers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sous la direction de Mireille Batton‐Hubert, Eric Desjardin et François Pinet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'imperfection des données géographiques 1.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE Editions, Chapitre 4, 31 p., 2019, 9781784056247</w:t>
@@ -12366,51 +12366,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Architecture d'un portail Spatial OLAP pour l'analyse des données sur les aléas naturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Iris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12465,51 +12465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Web-GIS platform initiative for natural hazard exposure assessment for insurance community</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Iris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Chemitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12564,51 +12564,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport des technologies de l'Internet dans la pratique du brûlage dirigé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Rigolot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12900,51 +12900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Napoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Olampi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Susanne Patig, and Claus Rautenstrauch Editors. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Information Systems in Industry and Public Administration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chapter XVIII, IGI Publishing, pp.271-281, 2001, 9781930708020. </w:t>
@@ -13132,51 +13132,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réseaux bayésiens pour la lutte contre la piraterie à l'encontre des plateformes pétrolières en mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Bouejla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Chaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Guarnieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13575,51 +13575,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05328586v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Renaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Napoli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25196259" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04400011v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Foulquier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.116771" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04620315v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sahuquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110617" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03405527v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2020.102337" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02570943v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2020.113219" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01343005v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Eude" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guarnieri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648130" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03736793v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Donguy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kusnik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01002799v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vandecasteele" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2014.902885" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00988232v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bouejala" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chaze" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2014.04.010" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01114797v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C&#244;te" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vatin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.143.0143" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01022494v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00856707v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bouejla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00879619v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00802091v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546778v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Littaye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bazin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614212v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00568815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dagorne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;rard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voiron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00568819v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662395v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Soul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376417v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04254807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087071v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03726782v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zackary Vanche" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03696075v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Artusi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chaillan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726772v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charrot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gu&#233;gan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9705864" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726769v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03736713v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867559" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02434650v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cousquer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02434607v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01686707v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534116v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421905v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Alincourt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brosset" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01417861v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tanguy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01417849v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01686697v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421880v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421878v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2016.0059" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01417871v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421584v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421611v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garnier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421920v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421910v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421929v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01203049v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01166151v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01536655v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01354086v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01269684v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W5-291-2015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01203635v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01026364v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2014.26" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082145v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01017018v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785829v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850622v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00799324v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00799317v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800026v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Giraud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alhadef" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Naudin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00856714v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843143v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877491v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877489v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850278v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00811510v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Idiri" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734362v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734351v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29023-7_9" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00747507v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSoSE.2012.6384120" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00736198v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00755065v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00747392v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/RISK120041" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00736167v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSoSE.2012.6384140" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741035v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Yeosu.2012.6263532" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734748v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSoSE.2012.6384126" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734358v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00778616v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bottala-Gambetta" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734346v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00747588v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00747498v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660219v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660917v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660225v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660565v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saurel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poirel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00747419v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614005v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Georg&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jangal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751293v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; van Graver" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scapel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chaumartin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00778599v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Flori" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00572960v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salom" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751346v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569054v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mano" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnot" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569315v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614277v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569320v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2008.5151852" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751278v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00747834v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614274v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Giraud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748273v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00747879v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748200v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glize" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751266v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748633v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Casazza" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Olampi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748620v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Iris" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748644v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749437v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nussbaum" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748650v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751734v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749573v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminio Botelho" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Binggeli" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Fernandes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749543v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750876v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750880v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04996887v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Prummel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claisse" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04119866v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04119873v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00550516v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garbolino" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02413348v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coste" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02413637v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00747883v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569034v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Proutiere-Maulion" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569732v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00572729v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chemitte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749501v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749475v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614143v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614146v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-930708-02-0.ch018" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02434697v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leroy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772529v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830903v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cohen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00532631v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001NICE2044" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-05328586v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Renaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Iphar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Napoli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25196259" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04620315v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iwan Le Berre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Sahuquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Foulquier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110617" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04400011v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2024.116771" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02570943v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Ray" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2020.113219" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03405527v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apor.2020.102337" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01343005v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Eude" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guarnieri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3303/CET1648130" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03736793v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Donguy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kusnik" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00988232v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bouejala" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Chaze" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssci.2014.04.010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01002799v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Vandecasteele" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Devillers" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490419.2014.902885" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01114797v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas C&#244;te" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Vatin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.143.0143" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01022494v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00802091v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Bouejla" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00879619v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00856707v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00546778v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Morel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Littaye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gleizes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bazin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614212v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carrega" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00568815v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dagorne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;rard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Voiron" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00568819v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662395v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Soul" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376417v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Foulquier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04254807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04087071v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03696075v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Artusi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chaillan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03726782v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zackary Vanche" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726772v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charrot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Gu&#233;gan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/OCEANS44145.2021.9705864" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726769v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03736713v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANSE.2019.8867559" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02434650v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cousquer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Martin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02434607v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouju" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01534116v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421905v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Alincourt" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brosset" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01686707v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421920v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421910v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421584v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421611v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Garnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01417871v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Tanguy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01417849v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01686697v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421880v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421878v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICDMW.2016.0059" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01421929v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01417861v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01536655v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01203049v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01166151v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Gallen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01269684v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/isprsannals-II-3-W5-291-2015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01354086v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01203635v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01026364v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IV.2014.26" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01082145v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01017018v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00800026v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Annick Giraud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Alhadef" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Naudin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00856714v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00799317v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00843143v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877489v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877491v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850278v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00811510v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Idiri" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00799324v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00785829v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00850622v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00741035v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS-Yeosu.2012.6263532" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734748v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSoSE.2012.6384126" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00747392v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/RISK120041" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00736167v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSoSE.2012.6384140" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00736198v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00755065v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734358v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00778616v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bottala-Gambetta" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734346v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00747588v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00747498v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00747507v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSoSE.2012.6384120" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734362v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00734351v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29023-7_9" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660219v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660917v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660225v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00660565v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Saurel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Poirel" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00747419v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614005v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Georg&#233;" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Jangal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751293v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; van Graver" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Scapel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chaumartin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00778599v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Flori" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751346v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569054v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mano" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnot" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00572960v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Salom" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569315v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751278v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569320v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OCEANS.2008.5151852" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614277v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00747834v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614274v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Giraud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748273v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748200v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Glize" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00747879v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751266v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748644v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Iris" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748633v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Casazza" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Olampi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748620v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749437v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nussbaum" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00748650v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00751734v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Robert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749543v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749573v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herminio Botelho" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rigolot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Binggeli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Fernandes" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750876v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750880v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04996887v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Prummel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Claisse" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04119866v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04119873v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00550516v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Garbolino" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02413348v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coste" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119507284.ch4" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02413637v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00747883v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569034v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Proutiere-Maulion" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00569732v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00572729v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Chemitte" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749501v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00749475v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614143v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00614146v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-930708-02-0.ch018" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-02434697v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Leroy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00772529v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830903v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cohen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00532631v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001NICE2044" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>