--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -178,165 +178,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05153425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">El compromiso desde la ciencia ficción: una lectura del cuerpo como espacio político en El Gusano (2018) de Luis Carlos Barragán</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Mejia Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Compromiso y ficción: imaginarios y temporalidades</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Martín Lombardo, Jun 2024, Chambéry (Université de Savoie Mont-Blanc), Francia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04619624v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aproximaciones a una cartografía corpo-hídrica: relaciones entre el cuerpo y el agua en La mucama de Omicunlé (2015) de Rita Indiana, El Rey del agua (2016) de Claudia Aboaf y Sofoco (2021) de Laura Ortiz.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Mejia Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mapping Territories: Space, Place, and Environment in Latin America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Swiss School of Latin American Studies Workshop. University of Bern, Oct 2024, Berne (Suisse), Suiza</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04864938v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04619624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I take space: the pantopia spatial configuration in mexican writer Heriberto Yépez’s The Empire of Neomemory</w:t>
               </w:r>
@@ -592,174 +592,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Territorios interiores y práctica de espacios en Fabio Morábito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Mejia Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque internatial : " Espaces littéraires et Territoires critiques. Pour une approche de l'espace littéraire", faculté de Lettres de l'Université de Porto, Porto, 29 juin - 1 juillet 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Porto, Portugal. pp.9-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21747/21832242/litcomp38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070141v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La escritura de intervalos en Fabio Morábito: ciudades, memoria y fronteras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Mejia Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de littérature latino-américaine contemporaine "Voyages, exils et migrations dans la littérature latino-américaine du 21e siècle - 15 années d'écriture migrante, 2000-2015", Université Bordeaux Montaigne, Bordeaux, 4-5 juillet 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Bordeaux, Francia. pp.30-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03070142v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03070141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viaje hacia la toponimia de lo extraño en &amp;quot;Acapulco en el sueño&amp;quot; de Francisco Tario</w:t>
               </w:r>
@@ -808,165 +808,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Meditaciones sobre la frontera en &amp;quot;El imperio de la neomemoria&amp;quot; de Heriberto Yépez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Mejia Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ier Colloque du Centre d'Études Interaméricaines "Américas transnacionales: hogar(es), fronteras y transgresiones", Université de Szeged, Szeged, 16-18 novembre 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Szeged, Hungría</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073714v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sergio Pitol y Alberto Ruy Sánchez : la memoria y el deseo como ciudades imaginarias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Mejia Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X Colloque International d'Etudes Hispaniques : "América, tierra de utopías", Université Eötvös Loránd de Budapest, Budapest, 17-18 octobre 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Budapest, Hungría. pp.149-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185403v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03073714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuerpo frontera</w:t>
               </w:r>
@@ -1084,372 +1084,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sergio Pitol y Fabio Morábito: Dos escrituras migrantes en la literatura mexicana contemporánea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Mejia Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ve Colloque International des Études Latino-américaines (CIELO 5) "Haciendo sonar la experiencia", Université Palacký d'Olomouc, Olomouc, mai 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Olomouc, República Checa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viaje a una geografía de lo extraño en &amp;quot;Acapulco en el sueño&amp;quot; de Francisco Tario : la memoria, el cuerpo, la noche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Mejia Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIII Congrès International ALEPH "Geopética: el espacio como significante y significado en la literatura hispánica", Université de Salamanque, Salamanque, 13-15 avril 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Salamanque, España</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un regard sur les manifestations plastiques du Mexique et leurs défis historiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Mejia Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IVe Journées d'Études du LLACS "La Guerre et la Paix dans les sociétés du sud", Université Paul Valéry Montpellier 3, Montpellier, 7-8 octobre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una geografía de lo imposible en la literatura mexicana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Mejia Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VI Symposium International des Hispanistes «Encuentros 2016», Université Jagellonne de Cracovie, Cracovie, 22-24 septembre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Cracovie, Polonia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073707v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur l'espace dans la photographie de Juan Rulfo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Mejia Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International "Juan Rulfo, 30 ans après : Réécritures et nouvelles lectures de son oeuvre", Université Jean Jaurès, Université Paul Valéry Montpellier 3, Toulouse, Montpellier, 16-18 novembre 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073710v1</w:t>
-              </w:r>
-[...274 lines deleted...]
-                <w:t xml:space="preserve">hal-03073709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2864,51 +2864,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05153425v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mejia Gonzalez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04864938v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619624v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04865185v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073720v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185409v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073718v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070142v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070141v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/21832242/litcomp38" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185404v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185403v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073711v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073713v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073710v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073699v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073707v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073698v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073709v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865241v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Fregoso S&#225;nchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Reyes Garc&#237;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12v3r" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04872391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Fregoso Sanchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12v45" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872028v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872053v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03989316v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057939v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057941v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04865176v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36798/critlit.v0i26.442" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Adalberto Mej&#237;a Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cecil.545" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185408v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19195/2084-2546.26.8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04865181v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/21832242/litcomp38a1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113624v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03989239v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/brumal.118" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02735479v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MON30038" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05153425v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mejia Gonzalez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619624v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04864938v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04865185v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073720v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185409v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073718v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070141v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/21832242/litcomp38" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070142v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185404v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073714v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185403v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073711v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073713v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073699v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073698v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073709v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073707v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073710v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865241v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Fregoso S&#225;nchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Reyes Garc&#237;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12v3r" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04872391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Fregoso Sanchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12v45" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872028v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872053v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03989316v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057939v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057941v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04865176v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36798/critlit.v0i26.442" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Adalberto Mej&#237;a Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cecil.545" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185408v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19195/2084-2546.26.8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04865181v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/21832242/litcomp38a1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113624v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03989239v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/brumal.118" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02735479v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MON30038" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>