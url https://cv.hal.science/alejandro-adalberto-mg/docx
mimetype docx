--- v1 (2026-04-07)
+++ v2 (2026-05-19)
@@ -178,165 +178,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05153425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aproximaciones a una cartografía corpo-hídrica: relaciones entre el cuerpo y el agua en La mucama de Omicunlé (2015) de Rita Indiana, El Rey del agua (2016) de Claudia Aboaf y Sofoco (2021) de Laura Ortiz.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Mejia Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mapping Territories: Space, Place, and Environment in Latin America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The Swiss School of Latin American Studies Workshop. University of Bern, Oct 2024, Berne (Suisse), Suiza</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04864938v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">El compromiso desde la ciencia ficción: una lectura del cuerpo como espacio político en El Gusano (2018) de Luis Carlos Barragán</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Mejia Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compromiso y ficción: imaginarios y temporalidades</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Martín Lombardo, Jun 2024, Chambéry (Université de Savoie Mont-Blanc), Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04619624v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04864938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I take space: the pantopia spatial configuration in mexican writer Heriberto Yépez’s The Empire of Neomemory</w:t>
               </w:r>
@@ -385,165 +385,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04865185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reflexiones sobre la Antología del Poema en prosa en México, de Luis Ignacio Helguera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Mejia Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International : "Histoires de la littérature et fragments de littératures oubliées I : mondes américains en interaction", Université Bordeaux Montaigne, Bordeaux, 6-7 avril 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bordeaux, Francia. pp.243-257</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Estrategias de autoficción y crítica en &amp;quot;La vaga ambición&amp;quot; de Antonio Ortuño</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Mejia Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International "Antonio Ortuño: archivos y contra-archivos del tiempo presente", Université Paul Valéry Montpellier 3, Université Toulouse Jean Jaurès, Montpellier, 15-17 mai 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073720v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03185409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géographies, migrations et sentiments d'appartenance dans l'oeuvre d'Esther Seligson</w:t>
               </w:r>
@@ -592,381 +592,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La escritura de intervalos en Fabio Morábito: ciudades, memoria y fronteras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Mejia Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international de littérature latino-américaine contemporaine "Voyages, exils et migrations dans la littérature latino-américaine du 21e siècle - 15 années d'écriture migrante, 2000-2015", Université Bordeaux Montaigne, Bordeaux, 4-5 juillet 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Bordeaux, Francia. pp.30-38</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03070142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Territorios interiores y práctica de espacios en Fabio Morábito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Mejia Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque internatial : " Espaces littéraires et Territoires critiques. Pour une approche de l'espace littéraire", faculté de Lettres de l'Université de Porto, Porto, 29 juin - 1 juillet 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Porto, Portugal. pp.9-22, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21747/21832242/litcomp38⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21747/21832242/litcomp38⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03070141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La escritura de intervalos en Fabio Morábito: ciudades, memoria y fronteras</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Pitol y Alberto Ruy Sánchez : la memoria y el deseo como ciudades imaginarias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Mejia Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès international de littérature latino-américaine contemporaine "Voyages, exils et migrations dans la littérature latino-américaine du 21e siècle - 15 années d'écriture migrante, 2000-2015", Université Bordeaux Montaigne, Bordeaux, 4-5 juillet 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Bordeaux, Francia. pp.30-38</w:t>
+              <w:t xml:space="preserve">X Colloque International d'Etudes Hispaniques : "América, tierra de utopías", Université Eötvös Loránd de Budapest, Budapest, 17-18 octobre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Budapest, Hungría. pp.149-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viaje hacia la toponimia de lo extraño en &amp;quot;Acapulco en el sueño&amp;quot; de Francisco Tario</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Mejia Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIe Congrès International ALEPH "Geopoética : el espacio como significante y significado en la literatura hispánica", Université de Salamanque, Salamanque, 13-15 avril 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Salamanque, España. pp.365-373</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meditaciones sobre la frontera en &amp;quot;El imperio de la neomemoria&amp;quot; de Heriberto Yépez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Mejia Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ier Colloque du Centre d'Études Interaméricaines "Américas transnacionales: hogar(es), fronteras y transgresiones", Université de Szeged, Szeged, 16-18 novembre 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Szeged, Hungría</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073714v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03185403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cuerpo frontera</w:t>
               </w:r>
@@ -1084,372 +1084,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur l'espace dans la photographie de Juan Rulfo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Mejia Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International "Juan Rulfo, 30 ans après : Réécritures et nouvelles lectures de son oeuvre", Université Jean Jaurès, Université Paul Valéry Montpellier 3, Toulouse, Montpellier, 16-18 novembre 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03073710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sergio Pitol y Fabio Morábito: Dos escrituras migrantes en la literatura mexicana contemporánea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Mejia Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ve Colloque International des Études Latino-américaines (CIELO 5) "Haciendo sonar la experiencia", Université Palacký d'Olomouc, Olomouc, mai 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Olomouc, República Checa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viaje a una geografía de lo extraño en &amp;quot;Acapulco en el sueño&amp;quot; de Francisco Tario : la memoria, el cuerpo, la noche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Mejia Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIII Congrès International ALEPH "Geopética: el espacio como significante y significado en la literatura hispánica", Université de Salamanque, Salamanque, 13-15 avril 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Salamanque, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un regard sur les manifestations plastiques du Mexique et leurs défis historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Mejia Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IVe Journées d'Études du LLACS "La Guerre et la Paix dans les sociétés du sud", Université Paul Valéry Montpellier 3, Montpellier, 7-8 octobre 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Una geografía de lo imposible en la literatura mexicana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Mejia Gonzalez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI Symposium International des Hispanistes «Encuentros 2016», Université Jagellonne de Cracovie, Cracovie, 22-24 septembre 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Cracovie, Polonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03073707v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03073710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2864,51 +2864,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05153425v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mejia Gonzalez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619624v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04864938v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04865185v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073720v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185409v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073718v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070141v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/21832242/litcomp38" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070142v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185404v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073714v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185403v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073711v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073713v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073699v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073698v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073709v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073707v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073710v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865241v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Fregoso S&#225;nchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Reyes Garc&#237;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12v3r" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04872391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Fregoso Sanchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12v45" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872028v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872053v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03989316v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057939v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057941v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04865176v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36798/critlit.v0i26.442" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Adalberto Mej&#237;a Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cecil.545" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185408v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19195/2084-2546.26.8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04865181v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/21832242/litcomp38a1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113624v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03989239v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/brumal.118" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02735479v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MON30038" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05153425v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Mejia Gonzalez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04864938v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04619624v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04865185v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185409v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073720v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073718v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070142v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03070141v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/21832242/litcomp38" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185403v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185404v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073714v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073711v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073713v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073710v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073699v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073698v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073709v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03073707v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04865241v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Fregoso S&#225;nchez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Reyes Garc&#237;a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12v3r" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04872391v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Fregoso Sanchez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12v45" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872028v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872053v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03989316v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057939v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03057941v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04865176v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36798/critlit.v0i26.442" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987408v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Adalberto Mej&#237;a Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cecil.545" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185408v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19195/2084-2546.26.8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04865181v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/21832242/litcomp38a1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113624v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03989239v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5565/rev/brumal.118" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02735479v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019MON30038" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>