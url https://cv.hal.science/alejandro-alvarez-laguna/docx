--- v0 (2026-04-08)
+++ v1 (2026-05-07)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -382,3056 +382,3147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic theory and moment models of electrons in a reactive weakly-ionized non-equilibrium plasma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-order moment closure for nonmagnetized electrons in partially ionized plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teddy Pichard</w:t>
+                <w:t xml:space="preserve">A. Alvarez Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Hara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/krm.2025007⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 113 (2), pp.025207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/lm1z-bzt3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04886705v1</w:t>
+                <w:t xml:space="preserve">hal-05605838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of high-order moment models for the ion dynamics in a bounded low-temperature plasma</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bridging multifluid and drift-diffusion models for bounded plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lequette</w:t>
+                <w:t xml:space="preserve">G M Gangemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry E. Magin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne Bourdon</w:t>
+                <w:t xml:space="preserve">M. Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Alvarez Laguna</w:t>
+                <w:t xml:space="preserve">K. Hillewaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Magin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (10), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2505.10456⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 32 (2), pp.023502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0240640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05068896v2</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging multifluid and drift-diffusion models for bounded plasmas</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of high-order moment models for the ion dynamics in a bounded low-temperature plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Massot</w:t>
+                <w:t xml:space="preserve">Anatole Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Hillewaert</w:t>
+                <w:t xml:space="preserve">N. Lequette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Magin</w:t>
+                <w:t xml:space="preserve">Thierry E. Magin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alvarez Laguna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Plasmas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 32 (2), pp.023502. </w:t>
+              <w:t xml:space="preserve">, 2025, 32 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0240640⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2505.10456⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930133v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068896v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining the modeling strategy for anomalous electron transport in fluid simulations of Hall thrusters via insights from PIC simulations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kinetic theory and moment models of electrons in a reactive weakly-ionized non-equilibrium plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Jacques Guillon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chabert</w:t>
+                <w:t xml:space="preserve">Teddy Pichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 32 (7), pp.073513. </w:t>
+              <w:t xml:space="preserve">Kinetic and Related Models </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0274535⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/krm.2025007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05183698v1</w:t>
+                <w:t xml:space="preserve">hal-04886705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the breathing mode development in Hall thrusters using hybrid simulations</w:t>
+                <w:t xml:space="preserve">Refining the modeling strategy for anomalous electron transport in fluid simulations of Hall thrusters via insights from PIC simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Petronio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Jacques Guillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0188859⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 32 (7), pp.073513. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0274535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04476595v1</w:t>
+                <w:t xml:space="preserve">hal-05183698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional effects on electrostatic instabilities in Hall thrusters. II. Comparison of particle-in-cell simulation results with linear theory dispersion relations</w:t>
+                <w:t xml:space="preserve">Study of the breathing mode development in Hall thrusters using hybrid simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Petronio</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thomas Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 30 (1), pp.012104. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 135 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0119255⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0188859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946320v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-dimensional effects on electrostatic instabilities in Hall thrusters. I. Insights from particle-in-cell simulations and two-point power spectral density reconstruction techniques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discussion on the transport processes in electrons with non-Maxwellian energy distribution function in partially-ionized plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chabert</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L Raimbault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0119253⟩</w:t>
+              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 65 (5), pp.054002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6587/acc422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935095v1</w:t>
+                <w:t xml:space="preserve">hal-04053504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion on the transport processes in electrons with non-Maxwellian energy distribution function in partially-ionized plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-dimensional effects on electrostatic instabilities in Hall thrusters. II. Comparison of particle-in-cell simulation results with linear theory dispersion relations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Petronio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P Chabert</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6587/acc422⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (1), pp.012104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0119255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04053504v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional unsteady model of arc heater plasma flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremie B.E. Meurisse</w:t>
+                <w:t xml:space="preserve">Two-dimensional effects on electrostatic instabilities in Hall thrusters. I. Insights from particle-in-cell simulations and two-point power spectral density reconstruction techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Petronio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nagi Mansour</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ast.2022.107465⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 30 (1), pp.012103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0119253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03730481v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charged-particles measurements in low-pressure iodine plasmas used for electric propulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Marmuse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Drag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Esteves</w:t>
+                <w:t xml:space="preserve">A Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Alvarez Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 31 (8), pp.085007. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6595/ac8288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CFD for turbulence: from fundamentals to geophysics and astrophysics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three-dimensional unsteady model of arc heater plasma flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie B.E. Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Panesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Cambon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ye Zhou</w:t>
+                <w:t xml:space="preserve">Nagi Mansour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmeca.135⟩</w:t>
+              <w:t xml:space="preserve">Aerospace Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 123, pp.107465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ast.2022.107465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03902787v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03730481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A regularized high-order moment model to capture non-Maxwellian electron energy distribution function effects in partially ionized plasmas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CFD for turbulence: from fundamentals to geophysics and astrophysics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Cambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Esteves</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">P. Chabert</w:t>
+                <w:t xml:space="preserve">Ye Zhou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0095019⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 350 (S1), pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03758363v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03902787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D radial-azimuthal particle-in-cell benchmark for E × B discharges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A regularized high-order moment model to capture non-Maxwellian electron energy distribution function effects in partially ionized plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W Villafana</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac0a4a⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (8), pp.083507. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0095019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03285311v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The interaction between ion transit-time and electron drift instabilities and their effect on anomalous electron transport in Hall thrusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trevor Lafleur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 30 (6), pp.065017. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1361-6595/ac02b3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03232799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions of appearance and dynamics of the modified two-stream instability in E × B discharges</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2D radial-azimuthal particle-in-cell benchmark for E × B discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Villafana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Petronio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Denig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Tavant</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Anne Bourdon</w:t>
+                <w:t xml:space="preserve">D Eremin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 28 (4), pp.043504. </w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 30 (7), pp.075002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0046843⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ac0a4a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03220442v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03285311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An asymptotic preserving well-balanced scheme for the isothermal fluid equations in low-temperature plasma applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Conditions of appearance and dynamics of the modified two-stream instability in E × B discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Petronio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Tavant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 419, pp.109634. </w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (4), pp.043504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109634⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0046843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116610v1</w:t>
+                <w:t xml:space="preserve">hal-03220442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent transport properties in multicomponent two-temperature magnetized plasmas: Application to the Sun chromosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma-sheath transition in multi-fluid models with inertial terms under low pressure conditions: Comparison with the classical and kinetic theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry E. Magin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Wargnier</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834686⟩</w:t>
+              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab6242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898695v1</w:t>
+                <w:t xml:space="preserve">hal-02551832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma-sheath transition in multi-fluid models with inertial terms under low pressure conditions: Comparison with the classical and kinetic theory</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Collisionless ion modeling in Hall thrusters: Analytical axial velocity distribution function and heat flux closures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Boccelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Massot</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasma Sources Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6595/ab6242⟩</w:t>
+              <w:t xml:space="preserve">Physics of Plasmas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (7), pp.073506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0006258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02551832v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collisionless ion modeling in Hall thrusters: Analytical axial velocity distribution function and heat flux closures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">An asymptotic preserving well-balanced scheme for the isothermal fluid equations in low-temperature plasma applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Chabert</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teddy Pichard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Magin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0006258⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 419, pp.109634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2020.109634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950586v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GPU-enabled implicit Finite Volume solver for the ideal two-fluid plasma model on unstructured grids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consistent transport properties in multicomponent two-temperature magnetized plasmas: Application to the Sun chromosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Wargnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James B Scoggins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isaac Alonso Asensio</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nataly Ozak</w:t>
+                <w:t xml:space="preserve">Nagi N Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2019.01.019⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 635, pp.A87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03730933v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fully-implicit finite volume method for the ideal two-fluid plasma model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A GPU-enabled implicit Finite Volume solver for the ideal two-fluid plasma model on unstructured grids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Alonso Asensio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Hassanine Aissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefaan Poedts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ozak</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nataly Ozak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Physics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 231, pp.31-44. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2018.05.006⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 239, pp.16-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2019.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03730928v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03730933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Radiation on Chromospheric Magnetic Reconnection: Reactive and Collisional Multi-fluid Simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Fully-implicit finite volume method for the ideal two-fluid plasma model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ozak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Deconinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Poedts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 842 (2), pp.117. </w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 231, pp.31-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa7554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2018.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03730699v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03730928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-fluid Modeling of Magnetosonic Wave Propagation in the Solar Chromosphere: Effects of Impact Ionization and Radiative Recombination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of Radiation on Chromospheric Magnetic Reconnection: Reactive and Collisional Multi-fluid Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alvarez Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yana Maneva</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stefaan Poedts</w:t>
+                <w:t xml:space="preserve">N. Mansour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Deconinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Poedts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 836 (2), pp.197. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa5b83⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 842 (2), pp.117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa7554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03730662v1</w:t>
+                <w:t xml:space="preserve">hal-03730699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Multi-fluid Modeling of Magnetosonic Wave Propagation in the Solar Chromosphere: Effects of Impact Ionization and Radiative Recombination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yana Maneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Lani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefaan Poedts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 836 (2), pp.197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/aa5b83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03730662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A fully-implicit finite-volume method for multi-fluid reactive and collisional magnetized plasmas on unstructured meshes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alvarez Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Deconinck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.N. Mansour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Poedts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 318, pp.252-276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2016.04.058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03730578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3441,51 +3532,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing PIC/MCC Simulations and Experimental Data for the PPS ® X00-ML Hall Thruster IEPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Petronio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3507,655 +3598,655 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Laurent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEPC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ERPS, Sep 2025, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for enhanced accuracy in 1D fluid simulation of Hall thruster IEPC-2024-377</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Federico Petronio</w:t>
+                <w:t xml:space="preserve">Suitability of Moment Methods to Model the Ion Dynamics in a Low-Temperature Plasma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatole Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lequette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Magin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Esteves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Electric Propulsion Conference (IEPC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04888511v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05199202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drift-Diffusion models for RF-CCPs at intermediate pressure: estimating transport coefficients</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.-P. Booth</w:t>
+                <w:t xml:space="preserve">Strategies for enhanced accuracy in 1D fluid simulation of Hall thruster IEPC-2024-377</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Petronio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Esteves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 IEEE International Conference on Plasma Science (ICOPS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Electric Propulsion Conference (IEPC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICOPS58192.2024.10626561⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05354441v1</w:t>
+                <w:t xml:space="preserve">hal-04888511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of multiply charged species in PIC-MCC simulations for Hall Thrusters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Drift-Diffusion models for RF-CCPs at intermediate pressure: estimating transport coefficients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alvarez Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chabert</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Booth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Electric Propulsion Conference 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 IEEE International Conference on Plasma Science (ICOPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2024, Beijing, China. pp.1-1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICOPS58192.2024.10626561⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05482220v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05354441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-consistent collisional closures for high-order fluid moment models with the electron inertial terms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Influence of multiply charged species in PIC-MCC simulations for Hall Thrusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Amadio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Petronio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alvarez Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kentaro Hara</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 38th International Electric Propulsion Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Electric Rocket Propulsion Societ, Jun 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Electric Propulsion Conference 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05070326v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05482220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suitability of Moment Methods to Model the Ion Dynamics in a Low-Temperature Plasma</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t>
+                <w:t xml:space="preserve">Self-consistent collisional closures for high-order fluid moment models with the electron inertial terms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alvarez Laguna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kentaro Hara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Symposium on Rarefied Gas Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Göttingen, Germany</w:t>
+              <w:t xml:space="preserve">The 38th International Electric Propulsion Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Electric Rocket Propulsion Societ, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05199202v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The introduction of a virtual radial direction in axial-azimuthal PIC simulations of Hall Thrusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Petronio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4197,73 +4288,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th International Electric Propulsion Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Boston (MA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the Breathing Mode dynamics in Hall thrusters using a hybrid simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Petronio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4305,709 +4396,709 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th Annual Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Physical Society, Oct 2023, Ann Arbor, MI, USA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04465476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical challenges in the simulation of 1D bounded low-temperature plasmas with charge separation in various collisional regimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ND INTERNATIONAL CONFERENCE ON ADVANCED EARTH SCIENCE AND FOUNDATION ENGINEERING (ICASF 2023): Advanced Earth Science and Foundation Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Mohali, France. pp.190004, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0187483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03911908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic preserving finite-volume method for fluid models in low-temperature partially-magnetized plasma applications involving instabilities</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Experimental Diagnostics for Electrons and Atoms in Low Pressure Iodine Plasmas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Esteves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Drag</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376988v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Diagnostics for Electrons and Atoms in Low Pressure Iodine Plasmas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Esteves</w:t>
+                <w:t xml:space="preserve">Comparison between kinetic theory and PIC simulations of anomalous electron transport in E x B plasma discharges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Charoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trevor Lafleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Drag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t>
+              <w:t xml:space="preserve">International Online Plasma Seminar,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2021, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376980v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between kinetic theory and PIC simulations of anomalous electron transport in E x B plasma discharges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Investigation of Hall effect thruster instabilities with axial-azimuthal PIC simulation using a collective Thomson scattering approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Ben Slimane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Honoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Online Plasma Seminar,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2021, Virtual, France</w:t>
+              <w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322761v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Hall effect thruster instabilities with axial-azimuthal PIC simulation using a collective Thomson scattering approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Asymptotic preserving finite-volume method for fluid models in low-temperature partially-magnetized plasma applications involving instabilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry E. Magin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03376990v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03376988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-order moment models for low pressure discharges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Esteves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5022,238 +5113,238 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the instabilities in radial-azimuthal and axial-azimuthal 2D PIC simulations of a Hall Thruster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Petronio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Charoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Tavant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74th Annual Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03376991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison between multifluid and Particle-In-Cell (PIC) simulations of instabilities and boundary layers in low-temperature low pressure magnetized plasmas for electric pro- pulsion applications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry E. Magin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5272,306 +5363,306 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">73rd Annual Gaseous Electronics Virtual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Virtual, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03322743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic-preserving finite volume scheme for the multi-fluid equations towards electric propulsion applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Magin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71st Annual Gaseous Electronics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Portland, Oregon, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 10-moment fluid numerical solver of plasma with sheaths in a Hall Effect Thruster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Joncquieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Pechereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Alvarez-Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vermorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th AIAA/SAE/ASEE Joint Propulsion Conference, 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Cincinnati, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2514/6.2018-4905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5581,306 +5672,306 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Gyromoment Approach for Electron Dynamics in Low-Temperature E × B Plasmas of Hall Thrusters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">Derivation of a 4-moment model for electron transport in Hall thrusters from a gyrokinetic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubaïr Tazakkati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Pichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05196348v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04876247v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derivation of a 4-moment model for electron transport in Hall thrusters from a gyrokinetic model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
+                <w:t xml:space="preserve">A Gyromoment Approach for Electron Dynamics in Low-Temperature E × B Plasmas of Hall Thrusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoubaïr Tazakkati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Alvarez Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Massot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Massot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teddy Pichard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04876247v2</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05196348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benchmark for two-dimensional large scale coherent structures in partially magnetized E×B plasmas -Community collaboration &amp; lessons learned</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew T Powis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Ahedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alvarez Laguna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Barléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5896,65 +5987,65 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId159"/>
+      <w:footerReference w:type="default" r:id="rId162"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6101,51 +6192,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew T Powis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ahedo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro &#193;lvarez Laguna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barl&#233;on" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Bello-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ae3985" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535223v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Petronio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Alvarez Laguna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Lafleur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0305019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886705v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Pichard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2025007" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068896v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Berger" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lequette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry E. Magin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarez Laguna" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2505.10456" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930133v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G M Gangemi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hillewaert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Magin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0240640" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183698v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jacques Guillon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274535" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476595v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0188859" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946320v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charoy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0119255" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935095v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0119253" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053504v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Esteves" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Raimbault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourdon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chabert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/acc422" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730481v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie B.E. Meurisse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panesi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagi Mansour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2022.107465" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812518v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marmuse" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Drag" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alvarez Laguna" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac8288" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902787v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cambon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Zhou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.135" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758363v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Esteves" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0095019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285311v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Villafana" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Denig" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jimenez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Eremin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac0a4a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232799v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Alvarez-Laguna" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac02b3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220442v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tavant" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0046843" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116610v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109634" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898695v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wargnier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B Scoggins" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagi N Mansour" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834686" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551832v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab6242" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950586v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boccelli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0006258" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730933v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Alonso Asensio" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hassanine Aissa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan Poedts" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Ozak" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2019.01.019" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730928v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ozak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Deconinck" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poedts" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2018.05.006" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730699v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mansour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa7554" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730662v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Maneva" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa5b83" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730578v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Mansour" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.04.058" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296595v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Laurent" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888511v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Esteves" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354441v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Booth" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOPS58192.2024.10626561" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482220v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amadio" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070326v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Hara" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199202v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465742v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465476v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911908v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Reboul" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0187483" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376988v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376980v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drag" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322761v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376990v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ben Slimane" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Honor&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376986v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376991v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322743v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342232v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333475v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joncquieres" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pechereau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vermorel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-4905" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196348v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouba&#239;r Tazakkati" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Massot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876247v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447477v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05502126v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew T Powis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Ahedo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro &#193;lvarez Laguna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barl&#233;on" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Bello-Ben&#237;tez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ae3985" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535223v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Petronio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Alvarez Laguna" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bourdon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trevor Lafleur" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chabert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0305019" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05605838v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarez Laguna" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/lm1z-bzt3" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930133v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G M Gangemi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Massot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hillewaert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Magin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0240640" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068896v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatole Berger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lequette" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry E. Magin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2505.10456" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886705v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teddy Pichard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/krm.2025007" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183698v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Jacques Guillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0274535" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476595v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0188859" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04053504v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Esteves" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Raimbault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bourdon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Chabert" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6587/acc422" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946320v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Charoy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0119255" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935095v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0119253" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812518v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Marmuse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Drag" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alvarez Laguna" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac8288" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730481v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie B.E. Meurisse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Panesi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagi Mansour" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2022.107465" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902787v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cambon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Zhou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.135" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758363v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Esteves" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourdon" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chabert" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0095019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03232799v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Alvarez-Laguna" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac02b3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285311v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Villafana" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Denig" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Jimenez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Eremin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ac0a4a" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220442v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Tavant" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0046843" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551832v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Massot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6595/ab6242" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950586v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boccelli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0006258" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116610v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Magin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2020.109634" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898695v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Wargnier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B Scoggins" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagi N Mansour" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834686" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730933v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Alonso Asensio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hassanine Aissa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan Poedts" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Ozak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2019.01.019" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730928v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ozak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lani" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Deconinck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poedts" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2018.05.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730699v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mansour" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa7554" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730662v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yana Maneva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/aa5b83" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730578v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.N. Mansour" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.04.058" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296595v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Laurent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199202v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lequette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888511v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Esteves" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354441v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Zhang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Booth" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOPS58192.2024.10626561" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482220v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Amadio" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070326v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaro Hara" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465742v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465476v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911908v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Reboul" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0187483" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376980v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Drag" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322761v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376990v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Ben Slimane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Honor&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376988v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376986v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376991v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322743v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342232v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333475v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joncquieres" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pechereau" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vermorel" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2018-4905" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04876247v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouba&#239;r Tazakkati" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196348v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Massot" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447477v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>