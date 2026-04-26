--- v0 (2026-03-21)
+++ v1 (2026-04-26)
@@ -508,325 +508,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05076650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An allosteric switch ensures efficient unidirectional information transmission by the histidine kinase DesK from Bacillus subtilis</w:t>
+                <w:t xml:space="preserve">Diving into the complexity of the spirochetal endoflagellum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sofía Lima</w:t>
+                <w:t xml:space="preserve">Fabiana San Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Blanco</w:t>
+                <w:t xml:space="preserve">Lenka Fule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Olivieri</w:t>
+                <w:t xml:space="preserve">Gregorio Iraola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Buschiazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Imelio</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Picardeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Signaling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/scisignal.abo7588⟩</w:t>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (3), pp.294-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2022.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04117648v1</w:t>
+                <w:t xml:space="preserve">pasteur-04117804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diving into the complexity of the spirochetal endoflagellum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An allosteric switch ensures efficient unidirectional information transmission by the histidine kinase DesK from Bacillus subtilis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofía Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiana San Martin</w:t>
+                <w:t xml:space="preserve">Juan Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenka Fule</w:t>
+                <w:t xml:space="preserve">Federico Olivieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregorio Iraola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Buschiazzo</w:t>
+                <w:t xml:space="preserve">Juan Imelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Picardeau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcos Nieves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 31 (3), pp.294-307. </w:t>
+              <w:t xml:space="preserve">Science Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (769), pp.eabo7588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2022.09.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/scisignal.abo7588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04117804v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04117648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural features of sensory two component systems: a synthetic biology perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Nieves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Buschiazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1059,51 +1059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Zarantonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Picardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Veyrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1167,51 +1167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D cryo-EM imaging of bacterial flagella: Novel structural and mechanistic insights into cell motility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiana San Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Buschiazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1356,295 +1356,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04117817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The crystal structure of yeast regulatory subunit reveals key evolutionary insights into Protein Kinase A oligomerization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of the major determinant of polar flagellation FlhG in the endoflagella‐containing spirochete Leptospira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenka Fule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolás González Bardeci</w:t>
+                <w:t xml:space="preserve">Ruben Halifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enzo Tofolón</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Felipe Trajtenberg</w:t>
+                <w:t xml:space="preserve">Celia Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julio Caramelo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicole Larrieux</w:t>
+                <w:t xml:space="preserve">Odile Sismeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsb.2021.107732⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.14831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03246652v1</w:t>
+                <w:t xml:space="preserve">pasteur-03411258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the major determinant of polar flagellation FlhG in the endoflagella‐containing spirochete Leptospira</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The crystal structure of yeast regulatory subunit reveals key evolutionary insights into Protein Kinase A oligomerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Fontana</w:t>
+                <w:t xml:space="preserve">Nicolás González Bardeci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Sismeiro</w:t>
+                <w:t xml:space="preserve">Enzo Tofolón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Trajtenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Legendre</w:t>
+                <w:t xml:space="preserve">Julio Caramelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Larrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 213 (2), pp.107732. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mmi.14831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jsb.2021.107732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03411258v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AID overexpression leads to aggressive murine CLL and non-Ig mutations that mirror human neoplasms.</w:t>
               </w:r>
@@ -2084,51 +2084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsio A. Jr Wunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megan R Brady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiana San Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9, </w:t>
@@ -2277,252 +2277,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02554318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequences of 40 Pathogenic Leptospira Strains Isolated from Cattle in Uruguay</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two-Component Sensing and Regulation: How Do Histidine Kinases Talk with Response Regulators at the Molecular Level?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Buschiazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Trajtenberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/MRA.00893-19⟩</w:t>
+              <w:t xml:space="preserve">Annual Review of Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73, pp.507-528. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1146/annurev-micro-091018-054627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02554324v1</w:t>
+                <w:t xml:space="preserve">pasteur-02554319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Component Sensing and Regulation: How Do Histidine Kinases Talk with Response Regulators at the Molecular Level?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Draft Genome Sequences of 40 Pathogenic Leptospira Strains Isolated from Cattle in Uruguay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Nieves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Ferrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florencia Díaz-Viraqué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Buschiazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Zarantonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Review of Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 73, pp.507-528. </w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (47), pp.e00893-19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1146/annurev-micro-091018-054627⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/MRA.00893-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02554319v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02554324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular adaptations of NADP-malic enzyme for its function in C4 photosynthesis in grasses</w:t>
               </w:r>
@@ -3172,295 +3172,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02554314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FcpB Is a Surface Filament Protein of the Endoflagellum Required for the Motility of the Spirochete Leptospira</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">SIMBAD: a sequence-independent molecular-replacement pipeline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leyla Slamti</w:t>
+                <w:t xml:space="preserve">Adam J Simpkin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David N Suwondo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kimberley H Gibson</w:t>
+                <w:t xml:space="preserve">Felix Simkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiguo Shang</w:t>
+                <w:t xml:space="preserve">Jens Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Savko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Lebedev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2018.00130⟩</w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 74 (7), pp.595-605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S2059798318005752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02100036v1</w:t>
+                <w:t xml:space="preserve">pasteur-02554316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SIMBAD: a sequence-independent molecular-replacement pipeline</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Felix Simkovic</w:t>
+                <w:t xml:space="preserve">FcpB Is a Surface Filament Protein of the Endoflagellum Required for the Motility of the Spirochete Leptospira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsio A. Jr Wunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jens Thomas</w:t>
+                <w:t xml:space="preserve">Leyla Slamti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Savko</w:t>
+                <w:t xml:space="preserve">David N Suwondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberley H Gibson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Lebedev</w:t>
+                <w:t xml:space="preserve">Zhiguo Shang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 74 (7), pp.595-605. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S2059798318005752⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2018.00130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02554316v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02100036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Coupling between Autokinase and Phosphotransferase Reactions in a Bacterial Histidine Kinase</w:t>
               </w:r>
@@ -3710,51 +3710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization of FcpA from Leptospira, a novel flagellar protein that is essential for pathogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiana San Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Larrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3838,563 +3838,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02554311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel flagellar sheath protein, FcpA, determines filament coiling, translational motility and virulence for the Leptospira spirochete</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elsio A. Jr Wunder</w:t>
+                <w:t xml:space="preserve">Regulation of signaling directionality revealed by 3D snapshots of a kinase:regulator complex in action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Trajtenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan A Imelio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cláudio Pereira Figueira</w:t>
+                <w:t xml:space="preserve">Matías R Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Larrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Benaroudj</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Brian Tong</w:t>
+                <w:t xml:space="preserve">Marcelo A Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/mmi.13403⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, pp.e21422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.21422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02548535v1</w:t>
+                <w:t xml:space="preserve">pasteur-02554309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Basis of Pullulanase Membrane Binding and Secretion Revealed by X-Ray Crystallography, Molecular Dynamics and Biochemical Analysis.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal Structure of the Metallo-β-Lactamase GOB in the Periplasmic Dizinc Form Reveals an Unusual Metal Site.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorgelina Morán-Barrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María-Natalia Lisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Larrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra East</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ariel E Mechaly</w:t>
+                <w:t xml:space="preserve">Salvador I Drusin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard H M Huysmans</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Diana Tello-Manigne</w:t>
+                <w:t xml:space="preserve">Alejandro M Viale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.str.2015.10.023⟩</w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60 (10), pp.6013-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/aac.01067-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01498343v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01499013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of signaling directionality revealed by 3D snapshots of a kinase:regulator complex in action</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juan A Imelio</w:t>
+                <w:t xml:space="preserve">Structural Basis of Pullulanase Membrane Binding and Secretion Revealed by X-Ray Crystallography, Molecular Dynamics and Biochemical Analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra East</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel E Mechaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard H M Huysmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matías R Machado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicole Larrieux</w:t>
+                <w:t xml:space="preserve">Cédric Bernarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo A Marti</w:t>
+                <w:t xml:space="preserve">Diana Tello-Manigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 5, pp.e21422. </w:t>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (1), pp.92-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.21422⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2015.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02554309v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-01498343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structure of the Metallo-β-Lactamase GOB in the Periplasmic Dizinc Form Reveals an Unusual Metal Site.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A novel flagellar sheath protein, FcpA, determines filament coiling, translational motility and virulence for the Leptospira spirochete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsio A. Jr Wunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorgelina Morán-Barrio</w:t>
+                <w:t xml:space="preserve">Cláudio Pereira Figueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María-Natalia Lisa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicole Larrieux</w:t>
+                <w:t xml:space="preserve">Nadia Benaroudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salvador I Drusin</w:t>
+                <w:t xml:space="preserve">Bo Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro M Viale</w:t>
+                <w:t xml:space="preserve">Brian Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 60 (10), pp.6013-22. </w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 101 (3), pp.457-470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aac.01067-16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/mmi.13403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01499013v1</w:t>
+                <w:t xml:space="preserve">pasteur-02548535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Makes a Bacterial Species Pathogenic?:Comparative Genomic Analysis of the Genus Leptospira.</w:t>
               </w:r>
@@ -5178,563 +5178,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02554121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural insights into bacterial resistance to cerulenin</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HemR is an OmpR/PhoB-like response regulator from Leptospira, which simultaneously effects transcriptional activation and repression of key haem metabolism genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silvia Altabe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicole Larrieux</w:t>
+                <w:t xml:space="preserve">Natalia R Morero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horacio Botti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florencia Ficarra</w:t>
+                <w:t xml:space="preserve">Kazuhiro Nitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego de Mendoza</w:t>
+                <w:t xml:space="preserve">Federico Carrión</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Obal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/febs.12785⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 94 (2), pp.340-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.12763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02554118v1</w:t>
+                <w:t xml:space="preserve">pasteur-02554119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HemR is an OmpR/PhoB-like response regulator from Leptospira, which simultaneously effects transcriptional activation and repression of key haem metabolism genes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Horacio Botti</w:t>
+                <w:t xml:space="preserve">Structural insights into bacterial resistance to cerulenin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Trajtenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kazuhiro Nitta</w:t>
+                <w:t xml:space="preserve">Silvia Altabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Larrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Carrión</w:t>
+                <w:t xml:space="preserve">Florencia Ficarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gonzalo Obal</w:t>
+                <w:t xml:space="preserve">Diego de Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 94 (2), pp.340-352. </w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 281 (10), pp.2324-2338. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mmi.12763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/febs.12785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02554119v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02554118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural basis for feed-forward transcriptional regulation of membrane lipid homeostasis in Staphylococcus aureus.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure of a human IgA1 Fab fragment at 1.55 Å resolution: potential effect of the constant domains on antigen-affinity modulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgina Reh</w:t>
+                <w:t xml:space="preserve">Agustin Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Trajtenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Obal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo E Guerin</w:t>
+                <w:t xml:space="preserve">Otto Pritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Schaeffer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Debarbouille</w:t>
+                <w:t xml:space="preserve">Guillermo Dighiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003108⟩</w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (Pt 3), pp.388-97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S0907444912048664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00846686v1</w:t>
+                <w:t xml:space="preserve">pasteur-00847149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of a human IgA1 Fab fragment at 1.55 Å resolution: potential effect of the constant domains on antigen-affinity modulation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural basis for feed-forward transcriptional regulation of membrane lipid homeostasis in Staphylococcus aureus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Albanesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Reh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustin Correa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Obal</w:t>
+                <w:t xml:space="preserve">Marcelo E Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otto Pritsch</w:t>
+                <w:t xml:space="preserve">Francis Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Dighiero</w:t>
+                <w:t xml:space="preserve">Michel Debarbouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 69 (Pt 3), pp.388-97. </w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (1), pp.e1003108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S0907444912048664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00847149v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00846686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Crystal Structure of the MAP Kinase LmaMPK10 from Leishmania Major Reveals Parasite-Specific Features and Regulatory Mechanisms.</w:t>
               </w:r>
@@ -5772,51 +5772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Rodriguez Limardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Obal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, epub ahead of print. </w:t>
@@ -6135,77 +6135,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure of an enzymatically inactive trans-sialidase-like lectin from Trypanosoma cruzi: the carbohydrate binding mechanism involves residual sialidase activity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Oppezzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Obal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martín A Baraibar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otto Pritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro M Alzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6778,51 +6778,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic analysis of bovine leukemia viruses isolated in South America reveals diversification in seven distinct genotypes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Moratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Obal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Dubra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7173,307 +7173,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02554116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of novel inhibitors of Trypanosoma cruzi trans-sialidase from in silico screening</w:t>
+                <w:t xml:space="preserve">Active nuclear import and cytoplasmic retention of activation-induced deaminase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Neres</w:t>
+                <w:t xml:space="preserve">Anne-Marie Patenaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark L Brewer</w:t>
+                <w:t xml:space="preserve">Alexandre Orthwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Ratier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Buschiazzo</w:t>
+                <w:t xml:space="preserve">Yi Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanina A Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bodil Kavli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.12.065⟩</w:t>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (5), pp.517-527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nsmb.1598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02554114v1</w:t>
+                <w:t xml:space="preserve">pasteur-02554115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active nuclear import and cytoplasmic retention of activation-induced deaminase</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Discovery of novel inhibitors of Trypanosoma cruzi trans-sialidase from in silico screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Orthwein</w:t>
+                <w:t xml:space="preserve">João Neres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Hu</w:t>
+                <w:t xml:space="preserve">Mark L Brewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanina A Campo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bodil Kavli</w:t>
+                <w:t xml:space="preserve">Laura Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horacio Botti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Buschiazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (3), pp.589-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.12.065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nsmb.1598⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02554115v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02554114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic and Mechanistic Analysis of Trypanosoma cruzi Trans-Sialidase Reveals a Classical Ping-Pong Mechanism with Acid/Base Catalysis</w:t>
               </w:r>
@@ -7824,51 +7824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzoic acid and pyridine derivatives as inhibitors of Trypanosoma cruzi trans-sialidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Neres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7970,77 +7970,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Recognition and Interfacial Catalysis by the Essential Phosphatidylinositol Mannosyltransferase PimA from Mycobacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo E Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Korduláková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zuzana Svetlikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8366,368 +8366,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00508943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous fluorimetric assay for high-throughput screening of inhibitors of trans-sialidase from Trypanosoma cruzi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">João Neres</w:t>
+                <w:t xml:space="preserve">Structural and Kinetic Analysis of Two Covalent Sialosyl-Enzyme Intermediates on Trypanosoma Rangeli Sialidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew G Watts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Oppezzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Withers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Alzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Buschiazzo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kenneth T Douglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 357 (2), pp.302 - 304. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 281 (7), pp.4149-4155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2006.07.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M510677200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02554106v1</w:t>
+                <w:t xml:space="preserve">pasteur-02554104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Kinetic Analysis of Two Covalent Sialosyl-Enzyme Intermediates on Trypanosoma Rangeli Sialidase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous fluorimetric assay for high-throughput screening of inhibitors of trans-sialidase from Trypanosoma cruzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Neres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Buschiazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Alzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lindsey Walsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew G Watts</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Buschiazzo</w:t>
+                <w:t xml:space="preserve">Kenneth T Douglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 357 (2), pp.302 - 304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2006.07.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M510677200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02554104v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02554106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural basis of lipid biosynthesis regulation in Gram-positive bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo E Schujman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo E Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Buschiazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia I Llarrull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8804,51 +8804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Buschiazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maira Goytia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim M. Degrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8912,51 +8912,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Biology and Crystallization Communications Crystallization and preliminary crystallographic analysis of PimA, an essential mannosyltransferase from Mycobacterium smegmatis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo E Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Buschiazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9055,51 +9055,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Insights Into the Catalytic Mechanism of Trypanosoma Cruzi Trans-Sialidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Fernanda Amaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew G Watts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iben Damager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9202,51 +9202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Buschiazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan E Ugalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo E Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Shepard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9310,51 +9310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trypanosoma cruzi Trans-sialidase Operates through a Covalent Sialyl-Enzyme Intermediate: Tyrosine Is the Catalytic Nucleophile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew G Watts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iben Damager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9456,51 +9456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Crystallographic Studies of Glycogen Synthase From Agrobacterium Tumefaciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo E Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Buschiazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9721,291 +9721,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02554094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The trans-sialidase from the African trypanosome Trypanosoma brucei</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Crystal Structure and Mode of Action of Trans-Sialidase, a Key Enzyme in Trypanosoma Cruzi Pathogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Buschiazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Fernanda Amaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgina Montagna</w:t>
+                <w:t xml:space="preserve">María L Cremona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Laura Cremona</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alberto C Frasch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Alzari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1046/j.1432-1033.2002.02968.x⟩</w:t>
+              <w:t xml:space="preserve">Molecular Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 10 (4), pp.757 - 768. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s1097-2765(02)00680-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02554091v1</w:t>
+                <w:t xml:space="preserve">pasteur-02554093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Crystal Structure and Mode of Action of Trans-Sialidase, a Key Enzyme in Trypanosoma Cruzi Pathogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The trans-sialidase from the African trypanosome Trypanosoma brucei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgina Montagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Laura Cremona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gastón Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Fernanda Amaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Buschiazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 10 (4), pp.757 - 768. </w:t>
+              <w:t xml:space="preserve">European Journal of Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 269 (12), pp.2941-2950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s1097-2765(02)00680-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1046/j.1432-1033.2002.02968.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02554093v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02554091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing molecular function of trypanosomal sialidases: single point mutations can change substrate specificity and increase hydrolytic activity</w:t>
               </w:r>
@@ -10419,51 +10419,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Buschiazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Campetella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto C Frasch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glycobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 7 (8), pp.1167-1173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11031,51 +11031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural basis of flagellar filament asymmetry and supercoil templating by Leptospira spirochete sheath proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megan Brady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiana San Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garrett Debs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11309,51 +11309,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05218460v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Vacca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Gragera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Buschiazzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Herreros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Krieger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adu9945" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05121041v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Steglich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Larrieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Zeida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Dalla Rizza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia R Salvatore" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.108362" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05076650v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andr&#233;s Imelio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Trajtenberg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mondino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Zarantonelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iakov Vitrenko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0311040" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04117648v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Lima" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Blanco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Olivieri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Imelio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Nieves" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.abo7588" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04117804v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana San Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Fule" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Iraola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Picardeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2022.09.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04117794v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20210798" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117822v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Matto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno d'Alessandro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Mota" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Braga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vms3.710" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04117799v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Nieves" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Vincent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201480" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04117813v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.102105" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04117817v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Imelio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trajtenberg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12551-021-00892-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246652v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Gonz&#225;lez Bardeci" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Tofol&#243;n" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Caramelo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2021.107732" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03411258v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Halifa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Fontana" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Legendre" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14831" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03246646v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo El&#237;as Morande" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Jie Yan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Haydee Sepulveda-Yanez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Seija" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Marquez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020008654" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03246634v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Mac&#237;as-Rioseco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Silveira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fraga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Casaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cabrera" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-5150-PVB-6550" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03246643v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautaro Diacovich" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio L. Malchiodi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17504-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02549761v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley H Gibson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsio A. Jr Wunder" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan R Brady" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.53672" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554318v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ort&#237;z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Botti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Comini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.03.023" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554324v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ferr&#233;s" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia D&#237;az-Viraqu&#233;" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00893-19" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554319v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-micro-091018-054627" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554321v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisa Alvarez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Bovdilova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid H&#246;ppner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Claus Wolff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Saigo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-019-0451-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322059v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel E Mechaly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Haouz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sassoon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Betton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2018.08.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01881268v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Suanes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Meny" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Buroni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006694" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02100138v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritha Adhikarla" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameet Mehta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00045" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554314v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Larrieux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saigo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Golic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798318002759" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02100036v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Slamti" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N Suwondo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Shang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00130" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554316v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J Simpkin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Simkovic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Thomas" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Savko" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Lebedev" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798318005752" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554313v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Soto Diaz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2017.04.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02872312v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Imelio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2510" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554311v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert I Ko" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X17002096" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02548535v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Pereira Figueira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benaroudj" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Hu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Tong" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13403" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01498343v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra East" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard H M Huysmans" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernarde" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Tello-Manigne" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2015.10.023" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554309v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as R Machado" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo A Marti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.21422" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01499013v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgelina Mor&#225;n-Barrio" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Natalia Lisa" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador I Drusin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro M Viale" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01067-16" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01436457v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick E Fouts" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Matthias" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Adler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Amorim-Santos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004403" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299025v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Meyer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Socias" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Key" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ransey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily C. Tjon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10882" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554124v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Saita" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano A Abriata" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ting Tsai" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lemmin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13118" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554123v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Obal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carri&#243;n" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tom&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaa5182" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554122v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Methot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Litzler" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Zahn" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Robert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20141157" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554121v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Albanesi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ru&#233;talo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02105-14" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554118v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Altabe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Ficarra" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego de Mendoza" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.12785" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554119v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia R Morero" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Nitta" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Carri&#243;n" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Obal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12763" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00846686v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Reh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo E Guerin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Schaeffer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Debarbouille" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003108" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00847149v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Correa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Pritsch" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Dighiero" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444912048664" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00727033v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Horjales" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmidt-Arras" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Rodriguez Limardo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leclercq" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2012.07.005" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00686326v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Mui&#225;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Pitcovsky" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mucci" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002474" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00686320v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Medeiros" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309111037821" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00685050v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Oppezzo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n A Baraibar" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Alzari" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2011.04.012" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBPHDZDN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00685048v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as A Musumeci" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A Ceccarelli" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi101772a" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00508936v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gra&#241;a" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.147843" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00508937v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellinzoni" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bellalou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Miras" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22603" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZDWJTLTN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00684682v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier M Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro J Vila" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi100894r" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00684630v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Moratorio" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dubra" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Correa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bianchi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-010-0606-3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J2LC3WP3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00508938v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Fiez-Vandal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309109035027" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554116v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Martin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mansilla" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0906699106" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554114v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Neres" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Brewer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ratier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.12.065" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58PT0HWK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554115v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Patenaude" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Orthwein" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina A Campo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodil Kavli" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.1598" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554111v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben Damager" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Buchini" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F Amaya" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alzari" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi7024832" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QTQ5SZVR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554113v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.06.017" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71B92V47-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554112v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen G. Withers" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200705435" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FM503KQG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554109v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip N Edwards" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravin L Kotian" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.12.024" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGB7MRPB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554110v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kordul&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Svetlikova" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M702087200" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00508941v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Wehenkel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.072982707" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00508943v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Shepard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01435-06" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554106v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Walsh" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T Douglas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2006.07.018" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F570R56-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554104v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew G Watts" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Withers" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M510677200" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554108v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo E Schujman" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia I Llarrull" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601284" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523212v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Goytia" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim M. Degrave" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0509010103" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554105v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Jackson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309105012364" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554101v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Amaya" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Nguyen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2004.02.036" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554103v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan E Ugalde" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo A Ugalde" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600324" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554098v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Amaya" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0344967" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CRXS42HS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554095v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0907444902023119" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBTJ85ZT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554094v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Amaya" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2836(02)01306-2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HR2C3T3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554091v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Montagna" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laura Cremona" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Paris" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1033.2002.02968.x" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554093v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a L Cremona" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto C Frasch" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1097-2765(02)00680-9" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554090v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Paris" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Cremona" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Giambiagi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/11.4.305" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554087v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban J Bontempi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela A Garcia" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Henriksson" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Pravia" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2000.tb09239.x" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554089v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele A Tavares" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Campetella" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Spinelli" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Cremona" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/19.1.16" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554085v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/7.8.1167" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554066v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Carlos C Frasch" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554055v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando J Parodi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido D Pollevick" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mautner" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O Sanchez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554058v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A Macina" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Salceda" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto C.C. Frasch" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-6851(92)90105-s" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXK7QCJ4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554323v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9884-5_1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04121056v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Brady" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrett Debs" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Gibson" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azalia Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05218460v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Vacca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Gragera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Buschiazzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Herreros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Krieger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adu9945" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05121041v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Steglich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Larrieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Zeida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Dalla Rizza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia R Salvatore" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.108362" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05076650v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andr&#233;s Imelio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Trajtenberg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mondino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Zarantonelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iakov Vitrenko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0311040" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04117804v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana San Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Fule" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Iraola" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Picardeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2022.09.010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04117648v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Lima" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Blanco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Olivieri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Imelio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Nieves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.abo7588" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04117794v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20210798" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117822v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Matto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno d'Alessandro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Mota" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Braga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vms3.710" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04117799v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Nieves" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Vincent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201480" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04117813v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.102105" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04117817v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Imelio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trajtenberg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12551-021-00892-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03411258v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Halifa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Fontana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Legendre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14831" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246652v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Gonz&#225;lez Bardeci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Tofol&#243;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Caramelo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2021.107732" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03246646v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo El&#237;as Morande" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Jie Yan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Haydee Sepulveda-Yanez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Seija" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Marquez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020008654" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03246634v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Mac&#237;as-Rioseco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Silveira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fraga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Casaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cabrera" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-5150-PVB-6550" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03246643v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautaro Diacovich" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio L. Malchiodi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17504-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02549761v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley H Gibson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsio A. Jr Wunder" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan R Brady" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.53672" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554318v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ort&#237;z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Botti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Comini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.03.023" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554319v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-micro-091018-054627" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554324v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ferr&#233;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia D&#237;az-Viraqu&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00893-19" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554321v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisa Alvarez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Bovdilova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid H&#246;ppner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Claus Wolff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Saigo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-019-0451-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322059v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel E Mechaly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Haouz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sassoon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Betton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2018.08.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01881268v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Suanes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Meny" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Buroni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006694" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02100138v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritha Adhikarla" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameet Mehta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00045" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554314v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Larrieux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saigo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Golic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798318002759" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554316v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J Simpkin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Simkovic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Thomas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Savko" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Lebedev" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798318005752" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02100036v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Slamti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N Suwondo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Shang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00130" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554313v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Soto Diaz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2017.04.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02872312v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Imelio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2510" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554311v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert I Ko" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X17002096" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554309v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as R Machado" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo A Marti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.21422" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01499013v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgelina Mor&#225;n-Barrio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Natalia Lisa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador I Drusin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro M Viale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01067-16" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01498343v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra East" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard H M Huysmans" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernarde" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Tello-Manigne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2015.10.023" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02548535v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Pereira Figueira" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benaroudj" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Hu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Tong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13403" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01436457v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick E Fouts" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Matthias" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Adler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Amorim-Santos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004403" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299025v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Meyer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Socias" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Key" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ransey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily C. Tjon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10882" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554124v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Saita" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano A Abriata" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ting Tsai" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lemmin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13118" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554123v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Obal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carri&#243;n" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tom&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaa5182" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554122v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Methot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Litzler" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Zahn" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Robert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20141157" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554121v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Albanesi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ru&#233;talo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02105-14" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554119v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia R Morero" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Nitta" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Carri&#243;n" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Obal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12763" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554118v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Altabe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Ficarra" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego de Mendoza" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.12785" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00847149v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Correa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Pritsch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Dighiero" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444912048664" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00846686v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Reh" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo E Guerin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Schaeffer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Debarbouille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003108" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00727033v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Horjales" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmidt-Arras" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Rodriguez Limardo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leclercq" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2012.07.005" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00686326v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Mui&#225;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Pitcovsky" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mucci" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002474" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00686320v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Medeiros" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309111037821" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00685050v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Oppezzo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n A Baraibar" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Alzari" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2011.04.012" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBPHDZDN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00685048v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as A Musumeci" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A Ceccarelli" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi101772a" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00508936v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gra&#241;a" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.147843" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00508937v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellinzoni" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bellalou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Miras" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22603" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZDWJTLTN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00684682v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier M Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro J Vila" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi100894r" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00684630v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Moratorio" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dubra" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Correa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bianchi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-010-0606-3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J2LC3WP3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00508938v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Fiez-Vandal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309109035027" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554116v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Martin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mansilla" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0906699106" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554115v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Patenaude" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Orthwein" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina A Campo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodil Kavli" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.1598" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554114v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Neres" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Brewer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ratier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.12.065" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58PT0HWK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554111v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben Damager" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Buchini" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F Amaya" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alzari" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi7024832" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QTQ5SZVR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554113v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.06.017" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71B92V47-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554112v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen G. Withers" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200705435" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FM503KQG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554109v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip N Edwards" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravin L Kotian" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.12.024" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGB7MRPB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554110v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kordul&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Svetlikova" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M702087200" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00508941v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Wehenkel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.072982707" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00508943v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Shepard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01435-06" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554104v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew G Watts" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Withers" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M510677200" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554106v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Walsh" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T Douglas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2006.07.018" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F570R56-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554108v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo E Schujman" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia I Llarrull" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601284" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523212v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Goytia" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim M. Degrave" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0509010103" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554105v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Jackson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309105012364" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554101v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Amaya" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Nguyen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2004.02.036" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554103v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan E Ugalde" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo A Ugalde" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600324" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554098v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Amaya" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0344967" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CRXS42HS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554095v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0907444902023119" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBTJ85ZT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554094v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Amaya" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2836(02)01306-2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HR2C3T3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554093v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a L Cremona" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto C Frasch" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1097-2765(02)00680-9" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554091v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Montagna" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laura Cremona" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Paris" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1033.2002.02968.x" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554090v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Paris" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Cremona" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Giambiagi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/11.4.305" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554087v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban J Bontempi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela A Garcia" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Henriksson" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Pravia" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2000.tb09239.x" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554089v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele A Tavares" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Campetella" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Spinelli" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Cremona" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/19.1.16" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554085v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/7.8.1167" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554066v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Carlos C Frasch" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554055v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando J Parodi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido D Pollevick" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mautner" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O Sanchez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554058v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A Macina" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Salceda" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto C.C. Frasch" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-6851(92)90105-s" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXK7QCJ4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554323v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9884-5_1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04121056v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Brady" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrett Debs" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Gibson" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azalia Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>