--- v1 (2026-04-26)
+++ v2 (2026-05-24)
@@ -508,325 +508,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-05076650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diving into the complexity of the spirochetal endoflagellum</w:t>
+                <w:t xml:space="preserve">An allosteric switch ensures efficient unidirectional information transmission by the histidine kinase DesK from Bacillus subtilis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabiana San Martin</w:t>
+                <w:t xml:space="preserve">Sofía Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lenka Fule</w:t>
+                <w:t xml:space="preserve">Juan Blanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregorio Iraola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Buschiazzo</w:t>
+                <w:t xml:space="preserve">Federico Olivieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Picardeau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Juan Imelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Nieves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tim.2022.09.010⟩</w:t>
+              <w:t xml:space="preserve">Science Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (769), pp.eabo7588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/scisignal.abo7588⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-04117804v1</w:t>
+                <w:t xml:space="preserve">pasteur-04117648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An allosteric switch ensures efficient unidirectional information transmission by the histidine kinase DesK from Bacillus subtilis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Diving into the complexity of the spirochetal endoflagellum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Blanco</w:t>
+                <w:t xml:space="preserve">Fabiana San Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Olivieri</w:t>
+                <w:t xml:space="preserve">Lenka Fule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Imelio</w:t>
+                <w:t xml:space="preserve">Gregorio Iraola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Buschiazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Nieves</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mathieu Picardeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Signaling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (769), pp.eabo7588. </w:t>
+              <w:t xml:space="preserve">Trends in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (3), pp.294-307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/scisignal.abo7588⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tim.2022.09.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04117648v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04117804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural features of sensory two component systems: a synthetic biology perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Nieves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Buschiazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1059,51 +1059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antony Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia Zarantonelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Picardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Veyrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1167,51 +1167,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D cryo-EM imaging of bacterial flagella: Novel structural and mechanistic insights into cell motility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiana San Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Buschiazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1362,51 +1362,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of the major determinant of polar flagellation FlhG in the endoflagella‐containing spirochete Leptospira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lenka Fule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Halifa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2084,51 +2084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsio A. Jr Wunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megan R Brady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiana San Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9, </w:t>
@@ -2160,369 +2160,369 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02549761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glucose-6-Phosphate Dehydrogenase from the Human Pathogen Trypanosoma cruzi Evolved Unique Structural Features to Support Efficient Product Formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Draft Genome Sequences of 40 Pathogenic Leptospira Strains Isolated from Cattle in Uruguay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Nieves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Ortíz</w:t>
+                <w:t xml:space="preserve">Ignacio Ferrés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horacio Botti</w:t>
+                <w:t xml:space="preserve">Florencia Díaz-Viraqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Buschiazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Zarantonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2019.03.023⟩</w:t>
+              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (47), pp.e00893-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/MRA.00893-19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02554318v1</w:t>
+                <w:t xml:space="preserve">pasteur-02554324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two-Component Sensing and Regulation: How Do Histidine Kinases Talk with Response Regulators at the Molecular Level?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Buschiazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Trajtenberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual Review of Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 73, pp.507-528. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1146/annurev-micro-091018-054627⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02554319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequences of 40 Pathogenic Leptospira Strains Isolated from Cattle in Uruguay</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cecilia Nieves</w:t>
+                <w:t xml:space="preserve">Glucose-6-Phosphate Dehydrogenase from the Human Pathogen Trypanosoma cruzi Evolved Unique Structural Features to Support Efficient Product Formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Ortíz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ignacio Ferrés</w:t>
+                <w:t xml:space="preserve">Horacio Botti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Buschiazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florencia Díaz-Viraqué</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marcelo Comini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiology Resource Announcements</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (47), pp.e00893-19. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 431 (11), pp.2143-2162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/MRA.00893-19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2019.03.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02554324v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02554318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular adaptations of NADP-malic enzyme for its function in C4 photosynthesis in grasses</w:t>
               </w:r>
@@ -2770,295 +2770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation of pathogenic Leptospira strains from naturally infected cattle in Uruguay reveals high serovar diversity, and uncovers a relevant risk for human leptospirosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lvr, a Signaling System That Controls Global Gene Regulation and Virulence in Pathogenic Leptospira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandra Suanes</w:t>
+                <w:t xml:space="preserve">Haritha Adhikarla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsio A. Jr Wunder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel E Mechaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulina Meny</w:t>
+                <w:t xml:space="preserve">Sameet Mehta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florencia Buroni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cecilia Nieves</w:t>
+                <w:t xml:space="preserve">Zheng Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 12 (9), pp.e0006694. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0006694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2018.00045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01881268v1</w:t>
+                <w:t xml:space="preserve">pasteur-02100138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lvr, a Signaling System That Controls Global Gene Regulation and Virulence in Pathogenic Leptospira</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isolation of pathogenic Leptospira strains from naturally infected cattle in Uruguay reveals high serovar diversity, and uncovers a relevant risk for human leptospirosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Zarantonelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haritha Adhikarla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ariel E Mechaly</w:t>
+                <w:t xml:space="preserve">Alejandra Suanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sameet Mehta</w:t>
+                <w:t xml:space="preserve">Paulina Meny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zheng Wang</w:t>
+                <w:t xml:space="preserve">Florencia Buroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Nieves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8, pp.45. </w:t>
+              <w:t xml:space="preserve">PLoS Neglected Tropical Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12 (9), pp.e0006694. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2018.00045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pntd.0006694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02100138v1</w:t>
+                <w:t xml:space="preserve">pasteur-01881268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The crystal structure of the malic enzyme from Candidatus Phytoplasma reveals the minimal structural determinants for a malic enzyme</w:t>
               </w:r>
@@ -3710,51 +3710,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallization of FcpA from Leptospira, a novel flagellar protein that is essential for pathogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiana San Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Larrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3838,563 +3838,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02554311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of signaling directionality revealed by 3D snapshots of a kinase:regulator complex in action</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Juan A Imelio</w:t>
+                <w:t xml:space="preserve">A novel flagellar sheath protein, FcpA, determines filament coiling, translational motility and virulence for the Leptospira spirochete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsio A. Jr Wunder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matías R Machado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicole Larrieux</w:t>
+                <w:t xml:space="preserve">Cláudio Pereira Figueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo A Marti</w:t>
+                <w:t xml:space="preserve">Nadia Benaroudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bo Hu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.21422⟩</w:t>
+              <w:t xml:space="preserve">Molecular Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 101 (3), pp.457-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mmi.13403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02554309v1</w:t>
+                <w:t xml:space="preserve">pasteur-02548535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal Structure of the Metallo-β-Lactamase GOB in the Periplasmic Dizinc Form Reveals an Unusual Metal Site.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">María-Natalia Lisa</w:t>
+                <w:t xml:space="preserve">Regulation of signaling directionality revealed by 3D snapshots of a kinase:regulator complex in action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Trajtenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan A Imelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matías R Machado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Larrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro M Viale</w:t>
+                <w:t xml:space="preserve">Marcelo A Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 60 (10), pp.6013-22. </w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 5, pp.e21422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aac.01067-16⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7554/eLife.21422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01499013v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02554309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural Basis of Pullulanase Membrane Binding and Secretion Revealed by X-Ray Crystallography, Molecular Dynamics and Biochemical Analysis.</w:t>
+                <w:t xml:space="preserve">Crystal Structure of the Metallo-β-Lactamase GOB in the Periplasmic Dizinc Form Reveals an Unusual Metal Site.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra East</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ariel E Mechaly</w:t>
+                <w:t xml:space="preserve">Jorgelina Morán-Barrio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard H M Huysmans</w:t>
+                <w:t xml:space="preserve">María-Natalia Lisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Larrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Bernarde</w:t>
+                <w:t xml:space="preserve">Salvador I Drusin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Tello-Manigne</w:t>
+                <w:t xml:space="preserve">Alejandro M Viale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 24 (1), pp.92-104. </w:t>
+              <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 60 (10), pp.6013-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.str.2015.10.023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aac.01067-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01498343v1</w:t>
+                <w:t xml:space="preserve">pasteur-01499013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel flagellar sheath protein, FcpA, determines filament coiling, translational motility and virulence for the Leptospira spirochete</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structural Basis of Pullulanase Membrane Binding and Secretion Revealed by X-Ray Crystallography, Molecular Dynamics and Biochemical Analysis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cláudio Pereira Figueira</w:t>
+                <w:t xml:space="preserve">Alexandra East</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel E Mechaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Benaroudj</w:t>
+                <w:t xml:space="preserve">Gerard H M Huysmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bo Hu</w:t>
+                <w:t xml:space="preserve">Cédric Bernarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brian Tong</w:t>
+                <w:t xml:space="preserve">Diana Tello-Manigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 101 (3), pp.457-470. </w:t>
+              <w:t xml:space="preserve">Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24 (1), pp.92-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mmi.13403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.str.2015.10.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02548535v1</w:t>
+                <w:t xml:space="preserve">pasteur-01498343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What Makes a Bacterial Species Pathogenic?:Comparative Genomic Analysis of the Genus Leptospira.</w:t>
               </w:r>
@@ -4406,51 +4406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Derrick E Fouts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael A Matthias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritha Adhikarla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ben Adler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5044,697 +5044,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02554122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allosteric Activation of Bacterial Response Regulators: the Role of the Cognate Histidine Kinase Beyond Phosphorylation</w:t>
+                <w:t xml:space="preserve">Structural insights into bacterial resistance to cerulenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Trajtenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Albanesi</w:t>
+                <w:t xml:space="preserve">Silvia Altabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Larrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Ruétalo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ariel E Mechaly</w:t>
+                <w:t xml:space="preserve">Florencia Ficarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego de Mendoza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">mBio</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/mBio.02105-14⟩</w:t>
+              <w:t xml:space="preserve">FEBS Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 281 (10), pp.2324-2338. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/febs.12785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02554121v1</w:t>
+                <w:t xml:space="preserve">pasteur-02554118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HemR is an OmpR/PhoB-like response regulator from Leptospira, which simultaneously effects transcriptional activation and repression of key haem metabolism genes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia R Morero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horacio Botti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kazuhiro Nitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Carrión</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Obal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 94 (2), pp.340-352. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/mmi.12763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02554119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural insights into bacterial resistance to cerulenin</w:t>
+                <w:t xml:space="preserve">Allosteric Activation of Bacterial Response Regulators: the Role of the Cognate Histidine Kinase Beyond Phosphorylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Trajtenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florencia Ficarra</w:t>
+                <w:t xml:space="preserve">Daniela Albanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego de Mendoza</w:t>
+                <w:t xml:space="preserve">Natalia Ruétalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horacio Botti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariel E Mechaly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 281 (10), pp.2324-2338. </w:t>
+              <w:t xml:space="preserve">mBio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5 (6), pp.e02105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/febs.12785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/mBio.02105-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02554118v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02554121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of a human IgA1 Fab fragment at 1.55 Å resolution: potential effect of the constant domains on antigen-affinity modulation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural basis for feed-forward transcriptional regulation of membrane lipid homeostasis in Staphylococcus aureus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Albanesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustin Correa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gonzalo Obal</w:t>
+                <w:t xml:space="preserve">Georgina Reh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otto Pritsch</w:t>
+                <w:t xml:space="preserve">Marcelo E Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillermo Dighiero</w:t>
+                <w:t xml:space="preserve">Francis Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Debarbouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S0907444912048664⟩</w:t>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (1), pp.e1003108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00847149v1</w:t>
+                <w:t xml:space="preserve">pasteur-00846686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural basis for feed-forward transcriptional regulation of membrane lipid homeostasis in Staphylococcus aureus.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Structure of a human IgA1 Fab fragment at 1.55 Å resolution: potential effect of the constant domains on antigen-affinity modulation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcelo E Guerin</w:t>
+                <w:t xml:space="preserve">Agustin Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Trajtenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Obal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Schaeffer</w:t>
+                <w:t xml:space="preserve">Otto Pritsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Debarbouille</w:t>
+                <w:t xml:space="preserve">Guillermo Dighiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Pathogens</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (1), pp.e1003108. </w:t>
+              <w:t xml:space="preserve">Acta crystallographica Section D : Structural biology [1993-..]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (Pt 3), pp.388-97. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1003108⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S0907444912048664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00846686v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00847149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Crystal Structure of the MAP Kinase LmaMPK10 from Leishmania Major Reveals Parasite-Specific Features and Regulatory Mechanisms.</w:t>
               </w:r>
@@ -5772,51 +5772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramiro Rodriguez Limardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leclercq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Obal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, epub ahead of print. </w:t>
@@ -5982,350 +5982,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00686326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression, crystallization and preliminary X-ray crystallographic analysis of glucose-6-phosphate dehydrogenase from the human pathogen Trypanosoma cruzi in complex with substrate.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal structure of an enzymatically inactive trans-sialidase-like lectin from Trypanosoma cruzi: the carbohydrate binding mechanism involves residual sialidase activity.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Medeiros</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Comini</w:t>
+                <w:t xml:space="preserve">Pablo Oppezzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gonzalo Obal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín A Baraibar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otto Pritsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro M Alzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section F: Structural Biology and Crystallization Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1744309111037821⟩</w:t>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1814 (9), pp.1154-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2011.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00686320v1</w:t>
+                <w:t xml:space="preserve">pasteur-00685050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of an enzymatically inactive trans-sialidase-like lectin from Trypanosoma cruzi: the carbohydrate binding mechanism involves residual sialidase activity.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pedro M Alzari</w:t>
+                <w:t xml:space="preserve">Expression, crystallization and preliminary X-ray crystallographic analysis of glucose-6-phosphate dehydrogenase from the human pathogen Trypanosoma cruzi in complex with substrate.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Ortíz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Larrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Medeiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horacio Botti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Comini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbapap.2011.04.012⟩</w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section F: Structural Biology and Crystallization Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 67 (Pt 11), pp.1457-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1744309111037821⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00685050v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00686320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swapping FAD binding motifs between plastidic and bacterial ferredoxin-NADP(H) reductases.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matías A Musumeci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horacio Botti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Buschiazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6411,64 +6411,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Trajtenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Graña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Ruétalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horacio Botti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Buschiazzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6509,320 +6509,320 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00508936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of Mycobacterium tuberculosis LppA, a lipoprotein confined to pathogenic mycobacteria.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of adaptability in metal coordination geometry and active-site loop conformation among B1 metallo-beta-lactamases .</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Bellinzoni</w:t>
+                <w:t xml:space="preserve">Javier M González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Buschiazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Bellalou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alejandro J Vila</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/prot.22603⟩</w:t>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (36), pp.7930-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bi100894r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00508937v1</w:t>
+                <w:t xml:space="preserve">pasteur-00684682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of adaptability in metal coordination geometry and active-site loop conformation among B1 metallo-beta-lactamases .</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal structure of Mycobacterium tuberculosis LppA, a lipoprotein confined to pathogenic mycobacteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Graña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bellinzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Bellalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Haouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Javier M González</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Isabelle Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proteins - Structure, Function and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 78 (3), pp.769-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prot.22603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bi100894r⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00684682v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00508937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic analysis of bovine leukemia viruses isolated in South America reveals diversification in seven distinct genotypes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Moratorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gonzalo Obal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Dubra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6905,575 +6905,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00684630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure of Mycobacterium tuberculosis Rv2714, a representative of a duplicated gene family in Actinobacteria.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Miras</w:t>
+                <w:t xml:space="preserve">Structural plasticity and catalysis regulation of a thermosensor histidine kinase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Albanesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cedric Fiez-Vandal</w:t>
+                <w:t xml:space="preserve">Mariana Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Trajtenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Mansilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Haouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Crystallographica Section F: Structural Biology and Crystallization Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1744309109035027⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (38), pp.16185-16190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0906699106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-00508938v1</w:t>
+                <w:t xml:space="preserve">pasteur-02554116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural plasticity and catalysis regulation of a thermosensor histidine kinase</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Felipe Trajtenberg</w:t>
+                <w:t xml:space="preserve">Structure of Mycobacterium tuberculosis Rv2714, a representative of a duplicated gene family in Actinobacteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Graña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bellinzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Mansilla</w:t>
+                <w:t xml:space="preserve">Cedric Fiez-Vandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Haouz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 106 (38), pp.16185-16190. </w:t>
+              <w:t xml:space="preserve">Acta Crystallographica Section F: Structural Biology and Crystallization Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 65 (Pt 10), pp.972-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0906699106⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1107/S1744309109035027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02554116v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-00508938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active nuclear import and cytoplasmic retention of activation-induced deaminase</w:t>
+                <w:t xml:space="preserve">Discovery of novel inhibitors of Trypanosoma cruzi trans-sialidase from in silico screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Marie Patenaude</w:t>
+                <w:t xml:space="preserve">João Neres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Orthwein</w:t>
+                <w:t xml:space="preserve">Mark L Brewer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yi Hu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Bodil Kavli</w:t>
+                <w:t xml:space="preserve">Laura Ratier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Horacio Botti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Buschiazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nsmb.1598⟩</w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (3), pp.589-596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.12.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02554115v1</w:t>
+                <w:t xml:space="preserve">pasteur-02554114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of novel inhibitors of Trypanosoma cruzi trans-sialidase from in silico screening</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active nuclear import and cytoplasmic retention of activation-induced deaminase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Patenaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Neres</w:t>
+                <w:t xml:space="preserve">Alexandre Orthwein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark L Brewer</w:t>
+                <w:t xml:space="preserve">Yi Hu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Ratier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Buschiazzo</w:t>
+                <w:t xml:space="preserve">Vanina A Campo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bodil Kavli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2008.12.065⟩</w:t>
+              <w:t xml:space="preserve">Nature Structural and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (5), pp.517-527. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nsmb.1598⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02554114v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02554115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetic and Mechanistic Analysis of Trypanosoma cruzi Trans-Sialidase Reveals a Classical Ping-Pong Mechanism with Acid/Base Catalysis</w:t>
               </w:r>
@@ -7824,51 +7824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benzoic acid and pyridine derivatives as inhibitors of Trypanosoma cruzi trans-sialidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Neres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7964,295 +7964,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-02554109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Recognition and Interfacial Catalysis by the Essential Phosphatidylinositol Mannosyltransferase PimA from Mycobacteria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcelo E Guerin</w:t>
+                <w:t xml:space="preserve">The crystal structure of M. leprae ML2640c defines a large family of putative S-adenosylmethionine-dependent methyltransferases in mycobacteria.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Graña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Haouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Buschiazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jana Korduláková</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Buschiazzo</w:t>
+                <w:t xml:space="preserve">Annemarie Wehenkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M702087200⟩</w:t>
+              <w:t xml:space="preserve">Protein Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (9), pp.1896-904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1110/ps.072982707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02554110v1</w:t>
+                <w:t xml:space="preserve">pasteur-00508941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The crystal structure of M. leprae ML2640c defines a large family of putative S-adenosylmethionine-dependent methyltransferases in mycobacteria.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Haouz</w:t>
+                <w:t xml:space="preserve">Molecular Recognition and Interfacial Catalysis by the Essential Phosphatidylinositol Mannosyltransferase PimA from Mycobacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo E Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Korduláková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuzana Svetlikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Buschiazzo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Annemarie Wehenkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protein Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 16 (9), pp.1896-904. </w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 282 (28), pp.20705-20714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1110/ps.072982707⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M702087200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-00508941v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02554110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The crystal structure of Rv0813c from Mycobacterium tuberculosis reveals a new family of fatty acid-binding protein-like proteins in bacteria.</w:t>
               </w:r>
@@ -8366,368 +8366,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-00508943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and Kinetic Analysis of Two Covalent Sialosyl-Enzyme Intermediates on Trypanosoma Rangeli Sialidase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Continuous fluorimetric assay for high-throughput screening of inhibitors of trans-sialidase from Trypanosoma cruzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Neres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Buschiazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Alzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew G Watts</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pablo Oppezzo</w:t>
+                <w:t xml:space="preserve">Lindsey Walsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Withers</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alejandro Buschiazzo</w:t>
+                <w:t xml:space="preserve">Kenneth T Douglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 281 (7), pp.4149-4155. </w:t>
+              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 357 (2), pp.302 - 304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.M510677200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ab.2006.07.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02554104v1</w:t>
+                <w:t xml:space="preserve">pasteur-02554106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous fluorimetric assay for high-throughput screening of inhibitors of trans-sialidase from Trypanosoma cruzi</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">João Neres</w:t>
+                <w:t xml:space="preserve">Structural and Kinetic Analysis of Two Covalent Sialosyl-Enzyme Intermediates on Trypanosoma Rangeli Sialidase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew G Watts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Oppezzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Withers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Alzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Buschiazzo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kenneth T Douglas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ab.2006.07.018⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 281 (7), pp.4149-4155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M510677200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">pasteur-02554106v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02554104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural basis of lipid biosynthesis regulation in Gram-positive bacteria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustavo E Schujman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo E Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Buschiazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leticia I Llarrull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8804,51 +8804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Buschiazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maira Goytia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim M. Degrave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8912,77 +8912,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Biology and Crystallization Communications Crystallization and preliminary crystallographic analysis of PimA, an essential mannosyltransferase from Mycobacterium smegmatis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo E Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Buschiazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jana Korduláková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9055,77 +9055,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural Insights Into the Catalytic Mechanism of Trypanosoma Cruzi Trans-Sialidase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Fernanda Amaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew G Watts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iben Damager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemarie Wehenkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9202,51 +9202,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Buschiazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan E Ugalde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo E Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Shepard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9310,51 +9310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trypanosoma cruzi Trans-sialidase Operates through a Covalent Sialyl-Enzyme Intermediate: Tyrosine Is the Catalytic Nucleophile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew G Watts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iben Damager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9456,51 +9456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary Crystallographic Studies of Glycogen Synthase From Agrobacterium Tumefaciens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo E Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro Buschiazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11031,51 +11031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural basis of flagellar filament asymmetry and supercoil templating by Leptospira spirochete sheath proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megan Brady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabiana San Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garrett Debs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11309,51 +11309,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05218460v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Vacca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Gragera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Buschiazzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Herreros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Krieger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adu9945" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05121041v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Steglich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Larrieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Zeida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Dalla Rizza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia R Salvatore" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.108362" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05076650v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andr&#233;s Imelio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Trajtenberg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mondino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Zarantonelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iakov Vitrenko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0311040" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04117804v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana San Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Fule" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Iraola" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Picardeau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2022.09.010" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04117648v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Lima" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Blanco" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Olivieri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Imelio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Nieves" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.abo7588" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04117794v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20210798" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117822v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Matto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno d'Alessandro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Mota" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Braga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vms3.710" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04117799v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Nieves" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Vincent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201480" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04117813v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.102105" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04117817v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Imelio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trajtenberg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12551-021-00892-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03411258v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Halifa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Fontana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Legendre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14831" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246652v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Gonz&#225;lez Bardeci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Tofol&#243;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Caramelo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2021.107732" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03246646v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo El&#237;as Morande" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Jie Yan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Haydee Sepulveda-Yanez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Seija" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Marquez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020008654" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03246634v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Mac&#237;as-Rioseco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Silveira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fraga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Casaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cabrera" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-5150-PVB-6550" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03246643v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautaro Diacovich" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio L. Malchiodi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17504-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02549761v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley H Gibson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsio A. Jr Wunder" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan R Brady" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.53672" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554318v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ort&#237;z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Botti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Comini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.03.023" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554319v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-micro-091018-054627" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554324v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ferr&#233;s" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia D&#237;az-Viraqu&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00893-19" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554321v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisa Alvarez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Bovdilova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid H&#246;ppner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Claus Wolff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Saigo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-019-0451-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322059v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel E Mechaly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Haouz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sassoon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Betton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2018.08.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01881268v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Suanes" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Meny" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Buroni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006694" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02100138v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritha Adhikarla" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameet Mehta" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00045" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554314v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Larrieux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saigo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Golic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798318002759" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554316v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J Simpkin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Simkovic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Thomas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Savko" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Lebedev" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798318005752" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02100036v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Slamti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N Suwondo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Shang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00130" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554313v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Soto Diaz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2017.04.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02872312v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Imelio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2510" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554311v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert I Ko" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X17002096" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554309v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as R Machado" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo A Marti" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.21422" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01499013v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgelina Mor&#225;n-Barrio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Natalia Lisa" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador I Drusin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro M Viale" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01067-16" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01498343v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra East" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard H M Huysmans" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernarde" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Tello-Manigne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2015.10.023" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02548535v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Pereira Figueira" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benaroudj" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Hu" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Tong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13403" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01436457v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick E Fouts" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Matthias" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Adler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Amorim-Santos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004403" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299025v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Meyer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Socias" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Key" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ransey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily C. Tjon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10882" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554124v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Saita" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano A Abriata" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ting Tsai" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lemmin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13118" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554123v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Obal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carri&#243;n" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tom&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaa5182" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554122v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Methot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Litzler" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Zahn" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Robert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20141157" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554121v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Albanesi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ru&#233;talo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02105-14" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554119v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia R Morero" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Nitta" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Carri&#243;n" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Obal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12763" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554118v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Altabe" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Ficarra" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego de Mendoza" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.12785" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00847149v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Correa" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Pritsch" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Dighiero" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444912048664" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00846686v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Reh" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo E Guerin" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Schaeffer" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Debarbouille" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003108" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00727033v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Horjales" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmidt-Arras" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Rodriguez Limardo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leclercq" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2012.07.005" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00686326v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Mui&#225;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Pitcovsky" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mucci" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002474" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00686320v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Medeiros" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309111037821" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00685050v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Oppezzo" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n A Baraibar" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Alzari" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2011.04.012" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBPHDZDN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00685048v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as A Musumeci" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A Ceccarelli" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi101772a" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00508936v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gra&#241;a" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.147843" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00508937v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellinzoni" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bellalou" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Miras" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22603" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZDWJTLTN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00684682v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier M Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro J Vila" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi100894r" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00684630v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Moratorio" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dubra" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Correa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bianchi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-010-0606-3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J2LC3WP3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00508938v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Fiez-Vandal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309109035027" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554116v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Martin" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mansilla" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0906699106" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554115v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Patenaude" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Orthwein" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina A Campo" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodil Kavli" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.1598" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554114v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Neres" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Brewer" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ratier" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.12.065" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58PT0HWK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554111v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben Damager" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Buchini" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F Amaya" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alzari" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi7024832" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QTQ5SZVR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554113v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.06.017" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71B92V47-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554112v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen G. Withers" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200705435" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FM503KQG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554109v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip N Edwards" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravin L Kotian" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.12.024" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGB7MRPB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554110v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kordul&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Svetlikova" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M702087200" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00508941v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Wehenkel" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.072982707" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00508943v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Shepard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01435-06" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554104v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew G Watts" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Withers" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M510677200" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554106v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Walsh" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T Douglas" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2006.07.018" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F570R56-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554108v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo E Schujman" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia I Llarrull" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601284" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523212v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Goytia" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim M. Degrave" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0509010103" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554105v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Jackson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309105012364" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554101v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Amaya" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Nguyen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2004.02.036" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554103v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan E Ugalde" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo A Ugalde" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600324" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554098v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Amaya" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0344967" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CRXS42HS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554095v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0907444902023119" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBTJ85ZT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554094v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Amaya" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2836(02)01306-2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HR2C3T3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554093v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a L Cremona" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto C Frasch" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1097-2765(02)00680-9" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554091v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Montagna" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laura Cremona" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Paris" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1033.2002.02968.x" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554090v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Paris" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Cremona" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Giambiagi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/11.4.305" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554087v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban J Bontempi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela A Garcia" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Henriksson" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Pravia" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2000.tb09239.x" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554089v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele A Tavares" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Campetella" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Spinelli" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Cremona" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/19.1.16" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554085v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/7.8.1167" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554066v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Carlos C Frasch" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554055v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando J Parodi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido D Pollevick" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mautner" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O Sanchez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554058v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A Macina" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Salceda" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto C.C. Frasch" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-6851(92)90105-s" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXK7QCJ4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554323v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9884-5_1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04121056v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Brady" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrett Debs" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Gibson" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azalia Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05218460v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Vacca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Gragera" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Buschiazzo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Herreros" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Krieger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.adu9945" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05121041v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Steglich" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Larrieux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Zeida" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Dalla Rizza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia R Salvatore" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2025.108362" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05076650v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Andr&#233;s Imelio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Trajtenberg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mondino" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Zarantonelli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iakov Vitrenko" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0311040" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04117648v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Lima" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Blanco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Olivieri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Imelio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Nieves" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/scisignal.abo7588" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04117804v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana San Martin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenka Fule" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregorio Iraola" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Picardeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tim.2022.09.010" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04117794v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BCJ20210798" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117822v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Matto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno d'Alessandro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Mota" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valeria Braga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/vms3.710" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04117799v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Nieves" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Vincent" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Veyrier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26508/lsa.202201480" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04117813v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbc.2022.102105" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04117817v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Imelio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Trajtenberg" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12551-021-00892-9" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03411258v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Halifa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Fontana" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Sismeiro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Legendre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.14831" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03246652v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#225;s Gonz&#225;lez Bardeci" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Tofol&#243;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Caramelo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2021.107732" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03246646v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo El&#237;as Morande" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Jie Yan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julieta Haydee Sepulveda-Yanez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Seija" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Marquez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2020008654" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03246634v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Mac&#237;as-Rioseco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Silveira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Fraga" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Casaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Cabrera" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-5150-PVB-6550" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03246643v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Lara" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lautaro Diacovich" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio L. Malchiodi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-17504-x" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02549761v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley H Gibson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsio A. Jr Wunder" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan R Brady" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.53672" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554324v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Ferr&#233;s" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia D&#237;az-Viraqu&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/MRA.00893-19" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554319v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-micro-091018-054627" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554318v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Ort&#237;z" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Botti" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Comini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2019.03.023" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554321v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisa Alvarez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasiia Bovdilova" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid H&#246;ppner" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Claus Wolff" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Saigo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41477-019-0451-7" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322059v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel E Mechaly" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Haouz" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sassoon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Betton" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsb.2018.08.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02100138v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritha Adhikarla" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameet Mehta" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Wang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00045" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01881268v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Suanes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Meny" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Buroni" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0006694" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554314v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Larrieux" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Saigo" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Golic" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798318002759" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554316v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J Simpkin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Simkovic" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Thomas" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Savko" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Lebedev" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2059798318005752" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02100036v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leyla Slamti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David N Suwondo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiguo Shang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2018.00130" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554313v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Soto Diaz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2017.04.011" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02872312v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan A Imelio" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21769/BioProtoc.2510" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554311v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert I Ko" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S2053230X17002096" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02548535v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udio Pereira Figueira" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benaroudj" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Hu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Tong" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13403" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554309v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as R Machado" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo A Marti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.21422" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01499013v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorgelina Mor&#225;n-Barrio" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a-Natalia Lisa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador I Drusin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro M Viale" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aac.01067-16" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-01498343v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra East" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard H M Huysmans" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bernarde" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Tello-Manigne" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2015.10.023" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01436457v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derrick E Fouts" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Matthias" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Adler" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Amorim-Santos" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pntd.0004403" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299025v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter A. Meyer" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Socias" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Key" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Ransey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily C. Tjon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10882" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554124v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Saita" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano A Abriata" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Ting Tsai" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lemmin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.13118" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554123v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Obal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carri&#243;n" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tom&#233;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaa5182" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554122v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Methot" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Litzler" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Zahn" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Robert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20141157" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554118v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Altabe" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florencia Ficarra" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego de Mendoza" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.12785" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554119v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia R Morero" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhiro Nitta" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Carri&#243;n" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Obal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mmi.12763" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554121v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Albanesi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Ru&#233;talo" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mBio.02105-14" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00846686v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Reh" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo E Guerin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Schaeffer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Debarbouille" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1003108" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00847149v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Correa" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Otto Pritsch" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Dighiero" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0907444912048664" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00727033v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sof&#237;a Horjales" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Schmidt-Arras" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramiro Rodriguez Limardo" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leclercq" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2012.07.005" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00686326v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Mui&#225;" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Pitcovsky" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Mucci" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1002474" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00685050v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Oppezzo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n A Baraibar" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro M Alzari" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbapap.2011.04.012" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBPHDZDN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00686320v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Medeiros" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309111037821" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00685048v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#237;as A Musumeci" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo A Ceccarelli" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi101772a" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00508936v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Gra&#241;a" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M110.147843" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00684682v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier M Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro J Vila" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi100894r" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00508937v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bellinzoni" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bellalou" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Miras" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prot.22603" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZDWJTLTN-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-00684630v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Moratorio" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Dubra" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Correa" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Bianchi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-010-0606-3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J2LC3WP3-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554116v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Martin" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mansilla" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0906699106" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00508938v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Fiez-Vandal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309109035027" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554114v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Neres" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark L Brewer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ratier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2008.12.065" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-58PT0HWK-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554115v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Patenaude" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Orthwein" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hu" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina A Campo" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodil Kavli" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nsmb.1598" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554111v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iben Damager" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Buchini" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria F Amaya" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Alzari" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bi7024832" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-QTQ5SZVR-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554113v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2008.06.017" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-71B92V47-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554112v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen G. Withers" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200705435" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FM503KQG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554109v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip N Edwards" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pravin L Kotian" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2006.12.024" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZGB7MRPB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00508941v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Wehenkel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1110/ps.072982707" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554110v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Kordul&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuzana Svetlikova" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M702087200" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://riip.hal.science/pasteur-00508943v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Shepard" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JB.01435-06" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554106v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lindsey Walsh" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth T Douglas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2006.07.018" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5F570R56-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554104v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew G Watts" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Withers" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M510677200" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554108v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo E Schujman" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia I Llarrull" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7601284" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523212v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maira Goytia" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim M. Degrave" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0509010103" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554105v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Jackson" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1744309105012364" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554101v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Fernanda Amaya" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Nguyen" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2004.02.036" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554103v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan E Ugalde" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo A Ugalde" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.emboj.7600324" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554098v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Amaya" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja0344967" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-CRXS42HS-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554095v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/s0907444902023119" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZBTJ85ZT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554094v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fernanda Amaya" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-2836(02)01306-2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1HR2C3T3-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554093v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a L Cremona" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto C Frasch" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1097-2765(02)00680-9" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554091v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina Montagna" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Laura Cremona" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Paris" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1432-1033.2002.02968.x" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554090v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Paris" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Laura Cremona" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Giambiagi" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/11.4.305" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554087v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban J Bontempi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela A Garcia" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Henriksson" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Pravia" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2000.tb09239.x" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554089v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele A Tavares" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Campetella" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Spinelli" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L Cremona" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/19.1.16" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554085v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/glycob/7.8.1167" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554066v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Carlos C Frasch" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554055v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando J Parodi" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido D Pollevick" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mautner" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O Sanchez" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554058v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto A Macina" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Salceda" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto C.C. Frasch" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0166-6851(92)90105-s" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXK7QCJ4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02554323v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9884-5_1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04121056v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Brady" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garrett Debs" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Gibson" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azalia Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>